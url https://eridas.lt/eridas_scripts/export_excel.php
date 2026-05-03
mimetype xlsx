--- v4 (2026-03-16)
+++ v5 (2026-05-03)
@@ -25,109 +25,115 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Įvairios prekės" sheetId="1" r:id="rId1"/>
     <sheet name="Nešiojami kompiuteriai" sheetId="2" r:id="rId2"/>
     <sheet name="Nešiojami kompiuteriai iki 100 " sheetId="3" r:id="rId3"/>
     <sheet name="Nešiojami kompiuteriai su defek" sheetId="4" r:id="rId4"/>
     <sheet name="Stacionarūs kompiuteriai" sheetId="5" r:id="rId5"/>
     <sheet name="Didmeniniai pasiūlymai" sheetId="6" r:id="rId6"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="390" uniqueCount="390">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="431" uniqueCount="431">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pavadinimas</t>
   </si>
   <si>
     <t>Kaina (VAT 0%)</t>
   </si>
   <si>
     <t>Kaina (VAT 21%)</t>
   </si>
   <si>
     <t>Nuoroda</t>
   </si>
   <si>
     <t>IŠPARDAVIMAS Nešiojamo kompiuterio maitinimo šaltinis Lenovo Square 45w</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/nesiojamo-kompiuterio-maitinimo-saltinis-lenovo-square-45w/</t>
   </si>
   <si>
     <t>Originalus naudotas HP įkroviklis 65w 7.5x 5.0mm</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/originalus-naudotas-hp-ikroviklis-65w-7-5x-5-0mm/</t>
   </si>
   <si>
     <t>DIMM DDR3 1*8GB 1.5V 1600MHz - Parenkamas atsitiktinis gamintojas</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/dimm-ddr3-18gb-1-5v-1600mhz-parenkamas-atsitiktinis-gamintojas/</t>
   </si>
   <si>
     <t>Asus Type C 45W įkroviklis 20V 2.25A , 5V - 3A, 9V - 9A, 15V-3A, Turime didelį kiekį.</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/asus-type-c-45w-ikroviklis-20v-2-25a-5v-3a-9v-9a-15v-3a-turime-dideli-kieki/</t>
   </si>
   <si>
     <t>Nešiojamo kompiuterio maitinimo šaltinis Lenovo Square 90w</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/nesiojamo-kompiuterio-maitinimo-saltinis-lenovo-square-45w-kopija/</t>
   </si>
   <si>
-    <t>SO-DIMM DDR3 1vnt * 16GB PC3-12800S , Laptopo atmintis. VIENOJE PLOKŠTELĖJE 16GB RAM RETA PREKĖ</t>
-[...2 lines deleted...]
-    <t>https://eridas.lt/preke/so-dimm-ddr3-1vnt-16gb-pc3-12800s-laptopo-atmintis-vienoje-ploksteleje-16gb-ram-reta-preke/</t>
+    <t>USB-C Universal Dock Be maitinimo šaltinio</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/usb-c-universal-dock-be-maitinimo-saltinio/</t>
   </si>
   <si>
     <t>Gtx 1080 Ti 11gb Gddr5x Nestandartinis aušintuvas</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/gtx-1080-ti-11gb-gddr5x-nestandartinis-ausintuvas/</t>
   </si>
   <si>
+    <t>Dockingas Lenovo Thinkpad senas T420/T530/T430/T530 tinkantis ir panašiems. BE MAITINIMO</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dockingas-lenovo-thinkpad-senas-t420-t530-t430-t530-tinkantis-ir-panasiems-be-maitinimo/</t>
+  </si>
+  <si>
     <t>Gamintojas</t>
   </si>
   <si>
     <t>Modelis</t>
   </si>
   <si>
     <t>Ekranas</t>
   </si>
   <si>
     <t>Procesorius (CPU)</t>
   </si>
   <si>
     <t>Operatyvioji atmintis (RAM)</t>
   </si>
   <si>
     <t>Diskas</t>
   </si>
   <si>
     <t>Baterija (Wear level)</t>
   </si>
   <si>
     <t>Trūkumai</t>
   </si>
   <si>
     <t>Dell</t>
@@ -180,237 +186,408 @@
   <si>
     <t>intel i7-4700MQ</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/hp-zbook-15-g1-workstation-15-6-fhd-matinis-i7-4700mq-8gb-256gb-ssd-nvidia-quadro-k1100m-2gb-gddr5/</t>
   </si>
   <si>
     <t>ZBook 14 G7 Firefly</t>
   </si>
   <si>
     <t>14.0 1920*1080 IPS</t>
   </si>
   <si>
     <t>intel i7-10610U</t>
   </si>
   <si>
     <t>32GB</t>
   </si>
   <si>
     <t>1TB SSD</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/hp-zbook-14-g7-firefly-14-0-fhd-ips-i7-10610u-32gb-1tb-ssd-nvidia-quadro-p520-4gb-gddr5/</t>
   </si>
   <si>
+    <t>Lenovo</t>
+  </si>
+  <si>
+    <t>ThinkPad P1 4th Gen</t>
+  </si>
+  <si>
+    <t>16.0 2K+ 2560*1600 IPS 400 Nit 60Hz 8 Bit</t>
+  </si>
+  <si>
+    <t>Intel i7-11800H 2.3GHz, Max turbo dažnis 4.6GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-p1-4th-gen-16-25601600-400-nit-ips-i7-11800h-rtx-a2000-4gb/</t>
+  </si>
+  <si>
+    <t>ThinkPad P1 Gen 1</t>
+  </si>
+  <si>
+    <t>15.6 1920*1080 IPS</t>
+  </si>
+  <si>
+    <t>Intel i7-8750H 2.2GHz, Max turbo dažnis 4.1GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-p1-gen-1-15-6-fhd-ips-i7-8750h-16gb-256gb-p1000-4gb-53-su-ekrano-kosmetiniais-trukumais/</t>
+  </si>
+  <si>
+    <t>Precision 5570</t>
+  </si>
+  <si>
+    <t>15.6 FHD+ 1920*1200 IPS Matinis 500 Nitų</t>
+  </si>
+  <si>
+    <t>i7-12700H 14 branduolių Max turbo dažnis 4.7GHz</t>
+  </si>
+  <si>
+    <t>64GB</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-5570-15-6-fhd-500-nit-i7-12700h-64gb-ddr5-1tb-rtx-a2000-8gb-21/</t>
+  </si>
+  <si>
+    <t>Precision 3470</t>
+  </si>
+  <si>
+    <t>14.0 1920*1080 Matinis ekranas IPS</t>
+  </si>
+  <si>
+    <t>Intel i7-1260P 12 Core, Max turbo dažnis 4.7GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-3470-14-0-fhd-ips-i7-1260p-32gb-1tb-ssd-nvidia-quadro-t550-4gb-32/</t>
+  </si>
+  <si>
+    <t>ThinkPad P50</t>
+  </si>
+  <si>
+    <t>15.6 1920*1080 IPS Touchscreen</t>
+  </si>
+  <si>
+    <t>i7-6820HQ 2.7GHz, Max turbo dažnis 3.6GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-p50-15-6-fhd-ips-touchscreen-i7-6820hq-16gb-256gb-m2000m-4gb/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-firefly-14-g8-14-fhd-ips-i7-1165g7-32gb-512gb-t500-4gb/</t>
+  </si>
+  <si>
+    <t>Precision 3560</t>
+  </si>
+  <si>
+    <t>Intel i5-1135G7 2.4GHz, Max turbo dažnis 4.2GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-840-g8-14-0-fhd-ips-i5-1135g7-16gb-256gb-ssd-26-kopija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-3470-14-0-fhd-ips-i7-1260p-16gb-512gb-ssd-nvidia-quadro-t550-4gb-35/</t>
+  </si>
+  <si>
+    <t>ThinkPad P72</t>
+  </si>
+  <si>
+    <t>17.3 1920*1080 IPS Matinis ekranas</t>
+  </si>
+  <si>
+    <t>Intel Xeon E-2186M 2.9GHz, Max turbo dažnis 4.8GHz</t>
+  </si>
+  <si>
+    <t>256GB SSD, 2TB HDD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-p72-17-3-fhd-ips-intel-xeon-e-2186m-64gb-ddr4-256gb-ssd-2tb-hdd-nvidia-quadro-p5200-16gb-gddr5-max-q/</t>
+  </si>
+  <si>
+    <t>Legion Y520-15IKBN</t>
+  </si>
+  <si>
+    <t>15.6 FHD IPS 60Hz Matinis LED LCD</t>
+  </si>
+  <si>
+    <t>i5-7300HQ 2.5GHz, Max turbo dažnis 3.5GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-7300hq-8gb-256gb-ssd-21-gtx-1050-4gb-usa-klaviatura/</t>
+  </si>
+  <si>
+    <t>Asus</t>
+  </si>
+  <si>
+    <t>TUF FX504</t>
+  </si>
+  <si>
+    <t>Intel i5-8300H 2.3GHz, Max turbo dažnis 4.0GHz</t>
+  </si>
+  <si>
+    <t>1TB HDD, 256GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-8300h-16gb-256gb-ssd-1tb-hdd-25-gtx-1060-3gb/</t>
+  </si>
+  <si>
+    <t>TUF FX505DT</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 5 3550H 2.1GHz, Max turbo dažnis 3.7GHz</t>
+  </si>
+  <si>
+    <t>256GB SSD, 500GB HDD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/gamming-laptop-15-6-60hz-i7-7700hq-16gb-256gb-ssd-16-gtx-1060-6gb-prasta-kosmetine-bukle-skaityti-aprasyma/</t>
+  </si>
+  <si>
+    <t>Acer</t>
+  </si>
+  <si>
+    <t>Aspire VX15 VX5-591G</t>
+  </si>
+  <si>
+    <t>15.6 FHD 60Hz Matinis LED LCD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-7300hq-8gb-256gb-ssd-31-gtx-1050-ti-4gb-pakeista-termo-pasta/</t>
+  </si>
+  <si>
+    <t>Aspire A715-72G-728Q</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/gamming-laptop-15-6-fhd-i7-8750h-16gb-512gb-gtx-1050-ti-4gb-0/</t>
+  </si>
+  <si>
+    <t>ZBook 17 G5</t>
+  </si>
+  <si>
+    <t>17.3 1920*1080 Matinis IPS</t>
+  </si>
+  <si>
+    <t>Intel i7-8850H 2.6GHz, Max turbo dažnis 4.3GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-17-g5-17-3-fhd-ips-i7-8850h-32gb-512gb-ssd-quadro-p3200-6gb-30/</t>
+  </si>
+  <si>
+    <t>Precision 7550</t>
+  </si>
+  <si>
+    <t>15.6 FHD IPS Matinis</t>
+  </si>
+  <si>
+    <t>Intel i7-10850H 2.7GHz, Max turbo dažnis 5.1GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-a5000-16gb/</t>
+  </si>
+  <si>
+    <t>Precision 7540</t>
+  </si>
+  <si>
+    <t>15.6 1920*1080 Matinis IPS</t>
+  </si>
+  <si>
+    <t>Intel i7-9850H 2.6GHz, Max turbo dažnis 4.6GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7540-17-3-fhd-ips-i7-9850h-32gb-512gb-rtx-5000-16gb-gddr6-63/</t>
+  </si>
+  <si>
+    <t>Precision 7710</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-64gb-ram-512gb-ssd-m3000m-4gb/</t>
+  </si>
+  <si>
+    <t>Nėra</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-32gb-ram-0gb-ssd-m3000m-4gb-21/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-64gb-ram-512gb-ssd-m3000m-4gb-26/</t>
+  </si>
+  <si>
+    <t>Precision 3530</t>
+  </si>
+  <si>
+    <t>15.6 1920*1080 IPS Matinis</t>
+  </si>
+  <si>
+    <t>Intel i5-8400H 2.5GHz, Max turbo dažnis 4.2GHz</t>
+  </si>
+  <si>
+    <t>SSD 512GB Msata</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-3530-15-6-fhd-ips-i5-8400h-32gb-ram-512gb-ssd-quadro-p600-2gb-13/</t>
+  </si>
+  <si>
+    <t>Intel i7-10750H 2.6GHz, Max turbo dažnis 5.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10750h-32gb-1tb-ssd-rtx-a4000-8gb/</t>
+  </si>
+  <si>
+    <t>Vivobook Pro 15 M6500</t>
+  </si>
+  <si>
+    <t>15.6 FHD Oled 60Hz 10 Bit ektanas</t>
+  </si>
+  <si>
+    <t>Ryzen 5 5600H 3.3GHz Max turbo dažnis 4.2GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/asus-vivobook-pro-15-m6500-15-6-fhd-oled-60hz-10-bit-ryzen-5-5600h-16gb-512gb-ssd-rtx-3050-4gb-gddr6-23/</t>
+  </si>
+  <si>
+    <t>Envy 14-eb1002ns</t>
+  </si>
+  <si>
+    <t>14.0 2.2k IPS 300 Nit 60Hz ekranas</t>
+  </si>
+  <si>
+    <t>Intel i7-11390H 3.4GHz Max turbo dažnis 5.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/asus-vivobook-pro-15-m6500-15-6-fhd-oled-60hz-10-bit-ryzen-5-5600h-16gb-512gb-ssd-rtx-3050-4gb-gddr6-23-kopija/</t>
+  </si>
+  <si>
+    <t>MSI</t>
+  </si>
+  <si>
+    <t>Prestige P65 Creator</t>
+  </si>
+  <si>
+    <t>15.6 Ekranas 1920*1200 Matinis IPS 60Hz</t>
+  </si>
+  <si>
+    <t>Intel i7-9750H 2.6GHz, Max turbo dažnis 4.5GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/msi-prestige-p65-creator-15-6-fhd-ips-60hz-i7-9750h-16gb-512gb-ssd-gtx-1660-ti-max-q-6gb-42/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-ideapad-gaming-3-15arh05-15-6-fhd-ips-60hz-amd-ryzen-5-4600h-16gb-512gb-ssd-gtx-1650-ti-4gb-gddr5-25/</t>
+  </si>
+  <si>
+    <t>MSI GF63 Thin</t>
+  </si>
+  <si>
+    <t>15.6 Ekranas 1920*1080 Matinis IPS 144Hz</t>
+  </si>
+  <si>
+    <t>Intel i5-12450H, Max turbo dažnis 4.4GHz</t>
+  </si>
+  <si>
+    <t>64GB DDR4, 2*32GB 3200MHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/msi-gf63-thin-15-6-fhd-ips-144hz-i5-12450h-64gb-ddr4-232gb-3200mhz-512gb-ssd-rtx-2050-4gb-1/</t>
+  </si>
+  <si>
+    <t>Intel i5-10500H 2.5GHz , Max turbo dažnis 4.4GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/msi-gf65-thin-15-6-fhd-ips-144hz-i5-10500h-16gb-ddr4-512gb-ssd-rtx-3060-6gb-5/</t>
+  </si>
+  <si>
+    <t>PC Specialist</t>
+  </si>
+  <si>
+    <t>Fusion Pro</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/pc-specialist-fusion-pro-15-5-fhd-ips-60hz-i7-10750h-32gb-512gb-ssd-gtx-1650-ti-4gb-68/</t>
+  </si>
+  <si>
     <t>ZBook 17 G6</t>
   </si>
   <si>
-    <t>Intel i7-9850H 2.6GHz, Max turbo dažnis 4.6GHz</t>
-[...94 lines deleted...]
-  <si>
     <t>I9-9880H 2.3GHz Max turbo dažnis 4.8GHz</t>
   </si>
   <si>
-    <t>https://eridas.lt/preke/hp-zbook-17-g6-17-3-fhd-ips-i9-9880h-32gb-512gb-rtx-5000-16gb/</t>
-[...83 lines deleted...]
-    <t>https://eridas.lt/preke/lenovo-thinkpad-p72-17-3-fhd-ips-intel-xeon-e-2186m-64gb-ddr4-256gb-ssd-2tb-hdd-nvidia-quadro-p5200-16gb-gddr5-max-q/</t>
+    <t>ROG Strix GL703GM Scar</t>
+  </si>
+  <si>
+    <t>17.3 FHD 144Hz Matinis LED LCD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/asus-rog-strix-gl703gm-scar-17-3-fhd-144hz-i7-8750h-16gb-512gb-gtx-1060-6gb-74/</t>
+  </si>
+  <si>
+    <t>ZBook Fury 15 G7</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-fury-15-g7-15-6-fhd-ips-i7-10850h-16gb-512gb-ssd-nvidia-quadro-t1000-max-q-4gb-gddr6-26/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-fury-15-g7-15-6-fhd-ips-i7-10850h-16gb-512gb-ssd-nvidia-quadro-t1000-max-q-4gb-gddr6-26-kopija/</t>
+  </si>
+  <si>
+    <t>Precision 5540</t>
+  </si>
+  <si>
+    <t>15.6 4K IPS Touch</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-5540-15-6-4k-ips-touch-i7-9850h-32gb-1tb-ssd-t2000-max-q-4gb-gddr6-39/</t>
+  </si>
+  <si>
+    <t>Alienware 15 R3</t>
+  </si>
+  <si>
+    <t>15.6 Ekranas 1920*1080 Matinis IPS 60Hz</t>
+  </si>
+  <si>
+    <t>Intel i7-7700HQ 2.8GHz, Max turbo dažnis 3.8GHz</t>
+  </si>
+  <si>
+    <t>240GB SSD, 256GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-alienware-15-r3-60hz-i7-7700hq-16gb-256gb240gb-gtx-1070-8gb-13/</t>
+  </si>
+  <si>
+    <t>Toshiba</t>
+  </si>
+  <si>
+    <t>Z30-C-16M</t>
+  </si>
+  <si>
+    <t>13.3 1920*1080 IPS</t>
+  </si>
+  <si>
+    <t>Intel i7-6500U 2.5GHz, Max turbo dažnis 3.1GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/toshiba-z30-c-16m-13-3-fhd-ips-i7-6500u-8gb-256gb-ssd-su-ekrano-defektu-veikiantis-ir-bloga-baterija/</t>
   </si>
   <si>
     <t>Disko talpa</t>
   </si>
   <si>
     <t>EliteBook 8570p</t>
   </si>
   <si>
     <t>15.6 HD+ 1600*900 TN Matinis</t>
   </si>
   <si>
     <t>Intel i7-3740QM</t>
   </si>
   <si>
     <t>128GB SSD</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/hp-elitebook-15-6-i7-3740qm-8gb-128ssd/</t>
   </si>
   <si>
     <t>Latittude E6440</t>
   </si>
   <si>
     <t>14.0 1366*768 TN</t>
   </si>
@@ -462,95 +639,86 @@
   <si>
     <t>14.0 1600*900 TN</t>
   </si>
   <si>
     <t>Intel i3-4030U</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/dell-latittude-e5440-i3-4030u-8gb-128gb-ssd/</t>
   </si>
   <si>
     <t>Latittude E5440</t>
   </si>
   <si>
     <t>Intel i3-4010U</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/dell-latittude-e5440-i3-4010u-4gb-256gb-ssd/</t>
   </si>
   <si>
     <t>Fujitsu-Siemens</t>
   </si>
   <si>
     <t>LIFEBOOK S935</t>
   </si>
   <si>
-    <t>13.3 1920*1080 IPS</t>
-[...1 lines deleted...]
-  <si>
     <t>Intel i5-5200U</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/fujitsu-s935-13-3-fhd-ips-i5-5200u-8gb-128gb-ssd/</t>
   </si>
   <si>
     <t>LifeBook E734</t>
   </si>
   <si>
     <t>13.3 1366*768 TN</t>
   </si>
   <si>
     <t>Intel i5-4210M</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/lifebook-e734-13-3-i5-4210m-8gb-128gb-ssd/</t>
   </si>
   <si>
-    <t>Toshiba</t>
-[...1 lines deleted...]
-  <si>
     <t>Z30-B-106</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/toshiba-z30-b-106-13-3-i5-5200u-8gb-128gb-ssd/</t>
   </si>
   <si>
     <t>LIFEBOOK E744</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/lifebook-e744-13-3-i5-4210m-8gb-128gb-ssd/</t>
   </si>
   <si>
     <t>Thinkpad E460</t>
   </si>
   <si>
     <t>Intel i5-6200U</t>
   </si>
   <si>
-    <t>Nėra</t>
-[...1 lines deleted...]
-  <si>
     <t>https://eridas.lt/preke/lenovo-thinkpad-e460-14-0-1366768-i5-6200u-8gb-0gb-ssd-13-balta-demele-ekrane/</t>
   </si>
   <si>
     <t>Thinkpad L430</t>
   </si>
   <si>
     <t>Intel i5-3210M</t>
   </si>
   <si>
     <t>120GB SSD</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-l430-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/</t>
   </si>
   <si>
     <t>Thinkpad L420</t>
   </si>
   <si>
     <t>I5-2320M</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-l420-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/</t>
   </si>
   <si>
     <t>Thinkpad T430</t>
@@ -558,65 +726,59 @@
   <si>
     <t>https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/</t>
   </si>
   <si>
     <t>Thinkpad T420</t>
   </si>
   <si>
     <t>Intel i5-2410M</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t420-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/</t>
   </si>
   <si>
     <t>Thinkpad T430S</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430s-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/</t>
   </si>
   <si>
     <t>Thinkpad T420S</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t420s-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/</t>
   </si>
   <si>
-    <t>https://eridas.lt/preke/lenovo-thinkpad-e330-13-3-hd-i3-3110m-8gb-128gb-ssd-29-nesuinstaliuotas/</t>
-[...1 lines deleted...]
-  <si>
     <t>https://eridas.lt/preke/lenovo-thinkpad-e520-15-6-hd-i3-2370m-4gb-500gb-hdd-30-nesuinstaliuotas/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/fujitsu-lifebook-a512-15-6-hd-i3-3110m-4gb-320gb-hdd-16-nesuinstaliuotas/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/dell-latitude-e5430-14-0-1600900-i3-2350m-8gb-be-disko-5/</t>
   </si>
   <si>
-    <t>Acer</t>
-[...1 lines deleted...]
-  <si>
     <t>TravelMate P273</t>
   </si>
   <si>
     <t>17.3 1600*900</t>
   </si>
   <si>
     <t>i3-2348M</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/17-3-1600900-i3-2348m-8gb-128gb-ssd-500gb-hdd-48/</t>
   </si>
   <si>
     <t>Satellite C870D-11M</t>
   </si>
   <si>
     <t>AMD E1-1200</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/toshiba-satellite-c870d-11m-17-3-1600900-e1-1200-8gb-128gb-ssd-17-yra-keli-mazi-balti-taskeliai-ekrane/</t>
   </si>
   <si>
     <t>HP EliteBook 725 G3</t>
   </si>
   <si>
     <t>AMD PRO A10-8700B 1.8GHz, Max turbo dažnis 3.2GHz</t>
@@ -642,125 +804,137 @@
   <si>
     <t>https://eridas.lt/preke/kolekcinis-produktas-18-4-ekranu-fujitsu-amilo-li-3910-pentium-t3200-3gb-ram-be-disko-su-originaliu-krovikliu/</t>
   </si>
   <si>
     <t>Aspire 8730</t>
   </si>
   <si>
     <t>18.4 1920*1080</t>
   </si>
   <si>
     <t>Intel Pentium T6400 2.00GHz</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/kolekcinis-produktas-18-4-fhd-acer-aspire-8730-pentium-t6400-4gb-ram-0gb-hdd-nvidia-gt-9600m-1gb-gyva-baterija/</t>
   </si>
   <si>
     <t>Aspire A315-32-P9GR</t>
   </si>
   <si>
     <t>Intel Celeron Silver N5000 1.1GHz, Max turbo dažnis 2.7GHz</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/acer-aspire-a315-32-p9gr-15-6-19201080-celeron-n5000-4gb-128gb-16/</t>
   </si>
   <si>
-    <t>IdeaPad 330-15IKB</t>
-[...22 lines deleted...]
-  <si>
     <t>Yoga 2 13</t>
   </si>
   <si>
     <t>13.3 1920*1080 IPS Touch</t>
   </si>
   <si>
     <t>Intel i5-4200U 1.6GHz, Max turbo dažnis 2.6GHz</t>
   </si>
   <si>
     <t>128GB SSD, 500GB HDD</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/lenovo-yoga-2-13-13-3-fhd-ips-touchscreen-i5-4200u-8gb-128gb-ssd-36/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/packard-bell-ts11-hr-15-6-hd-i7-2630qm-4gb-240gb-ssd-nvidia-gt-540m-baterija-beveik-mirusi-70/</t>
   </si>
   <si>
     <t>Latitude E7270</t>
   </si>
   <si>
     <t>12.5 1920*1080 IPS</t>
   </si>
   <si>
     <t>Intel i5-6300U 2.4GHz, Max turbo dažnis 3.0GHz</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/nesiojamas-kompiuteris-latitude-e7270-12-5-fhd-ips-i5-6300u-8gb-256gb-ssd-15/</t>
   </si>
   <si>
+    <t>https://eridas.lt/preke/hp-probook-4540s-15-6-i5-3210m-4gb-500gb-hdd-bloga-silpna-baterija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-650-g1-15-6-i5-4210m-8gb-be-disko-bloga-silpna-baterija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-6560b-15-6-i5-2410m-8gb-256gb-ssd-baterijos-bukle-neaiski-iki-galo-bet-krauna/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-6560b-15-6-i5-2450m-4gb-128-ssd-baterijos-bukle-neaiski-iki-galo-bet-krauna/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-lifebook-e556-15-6-fhd-ips-i5-6200u-8gb-ddr4-256gb-ssd-52/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-450-g2-15-6-i5-4210u-4gb-128-ssd-bloga-silpna-baterija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-8570p15-6-i5-3360m-4gb-500gb-hdd-baterijos-bukle-neaiski-iki-galo-bet-krauna/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-lifebook-e754-15-6-fhd-ips-i5-6200u-8gb-ddr3-256gb-ssd-12/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-lifebook-e754-15-6-fhd-ips-i7-4710mq-8gb-ddr3-256gb-ssd-60/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/asus-n56vz-15-6-fhd-i7-3630qm-8gb-750gb-hdd-8-a-grade/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-e5430-14-0-i5-3340m-4gb-128gb-baterija-silpna-bloga/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/15-6-hd-a8-6410-8gb-ram-256gb-ssd-gyva-baterija-7/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430-14-0-hd-i5-8gb-128gb-ssd-silpna-prasta-bloga-baterija-ar-isvis-jos-nera/</t>
+  </si>
+  <si>
     <t>V330-14IKB</t>
   </si>
   <si>
     <t>Untested</t>
   </si>
   <si>
     <t>Intel i5-8250u</t>
   </si>
   <si>
     <t>0GB</t>
   </si>
   <si>
     <t>0GB SSD</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/25vnt-14-0-fhd-i5-8250u-su-defektais-nuo-48-eur/</t>
   </si>
   <si>
-    <t>Asus</t>
-[...1 lines deleted...]
-  <si>
     <t>Zenbook 14 UX434F</t>
   </si>
   <si>
     <t>Intel i7-10510u</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/zenbook-14-ux434f-i7-10510u-8gb-256gb-2-screens/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/dell-latitude-e7440-14-0-fhd-i7-4600u-0gb-ram-be-ssd-korpuso-defektai/</t>
   </si>
   <si>
     <t>E31-70, E31-80</t>
   </si>
   <si>
     <t>Intel i3-5005U, Intel i3-6006u</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/1vnt-lenovo-e31-70-80-kompiuteris-i3-4gb-128gb-ssd-su-korpuso-ar-klaviaturos-defektu/</t>
   </si>
   <si>
     <t>Microsoft</t>
   </si>
   <si>
     <t>Surface 5 Pro</t>
@@ -777,59 +951,50 @@
   <si>
     <t>https://eridas.lt/preke/1vnt-surface-pro-5-12-3-i5-7300u-8gb-128-256gb-su-ekrano-defektu/</t>
   </si>
   <si>
     <t>Ideapad S540-13IML</t>
   </si>
   <si>
     <t>Intel i5-10210U</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/lenovo-ideapad-s540-13iml-i5-10210u/</t>
   </si>
   <si>
     <t>Notebook 14-ck1864no</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/lenovo-ideapad-s540-13iml-i5-10210u-neveikiantis-kopija/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/15-6-19201080-i5-6200u-12gb-ram-be-ssd-bloga-klaviatura-bloga-baterija/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/hp-245-g9-14-0-ryzen-3-5425u-0gb-ram-0gb-ssd-fhd-neveikiantis/</t>
   </si>
   <si>
-    <t>Thinkpad X395</t>
-[...7 lines deleted...]
-  <si>
     <t>Latitude 5580</t>
   </si>
   <si>
     <t>Intel i5-6440HQ</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/15-6-fhd-ips-i5-6440hq-16gb-256gb-ssd-0-neveikia-touch-ekrano-visa-kita-veikia-gerai/</t>
   </si>
   <si>
     <t>Microsoft Surface</t>
   </si>
   <si>
     <t>Microsfot Surface 5 Pro</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/microsfot-surface-5-pro-12-3-27361824-ips-touch-neveikia-lieciamas-ekranas-i5-7300u-8gb-256gb-1/</t>
   </si>
   <si>
     <t>14.0 1920*1080</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/lenovo-v330-14ikb-14-0-fhd/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/acer-aspire-3-a315-31-15-6-19201080-celeron-n3350-4gb-128gb-ssd-44-truksta-klavisu/</t>
@@ -927,318 +1092,276 @@
   <si>
     <t>E1-572G</t>
   </si>
   <si>
     <t>Intel i5-4200U</t>
   </si>
   <si>
     <t>750GB HDD</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/acer-e1-572g-15-6-i5-4200u-8gb-750gb-hdd-bloga-baterija-ir-truksta-vieno-klaviso/</t>
   </si>
   <si>
     <t>Cepter</t>
   </si>
   <si>
     <t>N520-02</t>
   </si>
   <si>
     <t>Intel i5-8265U</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/15-6-fhd-ips-idealus-ekranas-i5-8265u-8gb-0gb-ssd-su-defektu-klaviaturos-nevisi-mygtukai-veikia-baterijos-nera/</t>
   </si>
   <si>
-    <t>Thinkpad Carbon x1 3rd Gen</t>
-[...4 lines deleted...]
-  <si>
     <t>Thinkpad A285</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/lenovo-thinkpad-a285-12-5-hd-amd-ryzen-5-2500u-8gb-256gb-ssd-vienas-is-dvieju-usb-c-neveikiantis/</t>
   </si>
   <si>
-    <t>Thinkpad T490</t>
-[...4 lines deleted...]
-  <si>
     <t>Inspiron 13 5370</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/dell-inspiron-13-5370-13-3-fhd-ips-i5-8250u-8gb-256gb-45-neveikia-web-camera/</t>
   </si>
   <si>
-    <t>Latitude 7200</t>
-[...10 lines deleted...]
-  <si>
     <t>PU500C</t>
   </si>
   <si>
     <t>15.6 1366*768 Matinis</t>
   </si>
   <si>
     <t>Intel i5-3337U 1.8GHz, Max turbo dažnis 2.7GHz</t>
   </si>
   <si>
     <t>10GB</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/asus-pu500c-15-6-hd-matinis-i5-3337u-10gb-ram-128gb-ssd-14/</t>
   </si>
   <si>
+    <t>https://eridas.lt/preke/lenovo-ideapad-530s-14ikb-14-0-fhd-ips-touchscreen-i5-8250u-0gb-ram-0gb-ssd-mx-130-2gb-gpu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/neveikiantis-samsung-galaxy-book-pro-np930xdb-13-3-amoled-supilta-pagrindine-plokste-dalimis-arba-visas/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/neveikiantis-samsung-galaxy-book-pro-360-np930qdb-13-3-x360-touchscreen-amoled-mb-jau-buvo-lituota-ankstesnio-savininko/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-y540-17irh-neveikiantis-i5-9300h-gtx-1660-ti-6gb-s-n-pf1zvzkv/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-legion-y530-15ich-15-6-144hz-neveikiantis-i5-8300h-gtx-1060-6gb-8gb-ram-s-n-pf1efx10/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-omen-15-en0802no-200w-ryzen-5-4600h-1660ti-6gb-neveikiantis-s-n-5cd0256bds/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-xps-15-9550-15-6-i7-6700hq-960m-2gb-s-n-1ldnj72-sulietas-neveikiantis/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-aspire-vvn7-591g-738g-i7-4720hq-gtx-960m-2gb-8gb-128gb-ssd-1tb-hdd-baterija-yra-laiko-veikia-blogi-vyriai/</t>
+  </si>
+  <si>
+    <t>Spectre 13-3000eo</t>
+  </si>
+  <si>
+    <t>13.3 2560*1440 IPS Touch</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-spectre-13-3000eo-13-3-25601440-ips-touchscreen-i5-4200u-8gb-256gb-ssd-23-truputi-dzerzgia-garsiakalbiai/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-255-g3-15-6-hd-matinis-a4-5000-4gb-1tb-hdd-bloga-baterija-nuskiles-korpuso-kamputis/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/asus-x53s-i3-2310m-8gb-be-disko-bloga-baterija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-860-16-i7-1355u-neveikiantis/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/su-defektu-lenovo-thinkpad-a485-14-0-fhd-ips-ryzen-5-2500u-8gb-256gb-ssd-abejos-baterijos-blogos-be-kroviklio-galima-dalimis-pirkti/</t>
+  </si>
+  <si>
     <t>Thinkpad T480S</t>
   </si>
   <si>
-    <t>Intel i5-8350U</t>
-[...64 lines deleted...]
-  <si>
     <t>Intel i5-8250U 1.6GHz, Max turbo dažnis 3.4GHz</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/lenovo-thinkpad-t480s-14-0-fhd-ips-i5-8250u-8gb-256gb-ssd-23-su-defektais-kosmetiniai-vienas-baltas-taskas-ekrane/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/lenovo-thinkpad-x270-12-5-i5-7300u-nepilna-komplektacija-bloga-klaviatura/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/lenovo-thinkpad-x270-12-5-nepilna-komplektacija-fan-error/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/lenovo-thinkpad-x270-12-5-i5-7300u-nepilna-komplektacija-bloga-klaviatura-2/</t>
   </si>
   <si>
-    <t>https://eridas.lt/preke/lenovo-thinkpad-t470s-14-0-fhd-ips-i5-7200u-nepilna-komplektacija-bloga-klaviatura-lcd-a-grade-baterijos-18-ir-20-nusidevejimo/</t>
-[...4 lines deleted...]
-  <si>
     <t>Thinkpad T580</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/lenovo-thinkpad-t580-15-6-fhd-ips-i5-8250u-8gb-256gb-ssd-24-ir-20-susidevejimo-baterijos-prastos-bukles-ekranas/</t>
   </si>
   <si>
     <t>ProBook 450 G6</t>
   </si>
   <si>
     <t>Intel i5-8265U 1.6GHz, Max turbo dažnis 3.9GHz</t>
   </si>
   <si>
+    <t>https://eridas.lt/preke/surface-pro-7-skiles-duzes-ekranas-i5-1035g4-8gb-256gb-ssd-gera-baterija-veikianti/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/surface-pro-7-skiles-duzes-ekranas-i5-1035g4-8gb-256gb-ssd-gera-baterija-veikianti-2/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/su-defektais-thinkpad-t440-14-0-hd-touch-i5-4300u-8gb-be-disko/</t>
+  </si>
+  <si>
+    <t>Vavibook 14x Oled</t>
+  </si>
+  <si>
+    <t>14.0 Oled 2880*1800 90Hz</t>
+  </si>
+  <si>
+    <t>Intel i9-13900H Max turbo dažnis 5.4GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/asus-vavibook-14x-oled-14-28801800-i9-13900h-1tb-rtx-2050-4gb-kompiuteris-su-krovimu-baterija-defektu/</t>
+  </si>
+  <si>
     <t>Korpuso tipas</t>
   </si>
   <si>
     <t>Z240 Tower</t>
   </si>
   <si>
     <t>Medium Tower</t>
   </si>
   <si>
     <t>Intel Xeon E3-1270 v6</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/hp-z240-tower-e3-1270-v6-32gb-512gb-p4000-8gb/</t>
   </si>
   <si>
     <t>ThinkStation P310</t>
   </si>
   <si>
     <t>Intel Xeon E3-1220 v5 3.0GHz, Max turbo dažnis 3.5GHz</t>
   </si>
   <si>
     <t>480GB SSD</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/lenovo-thinkstation-p310-intel-xeon-e3-1220-v5-m4000-8gb-gddr5-16gb-480gb-ssd-400w-platinium/</t>
   </si>
   <si>
-    <t>Omen 25L GT14-1841no</t>
-[...10 lines deleted...]
-  <si>
     <t>Z2 Tower G4 Workstation</t>
   </si>
   <si>
     <t>Intel Xeon E-2176G 3.7GHz , Max turbo dažnis 4.7GHz</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/hp-z2-tower-g4-workstation-xeon-e-2176g-16gb-512gb-ssd-gtx-1070-8gb/</t>
   </si>
   <si>
     <t>Huawei</t>
   </si>
   <si>
     <t>Intel Xeon Gold 6134 2vnt</t>
   </si>
   <si>
     <t>32GB DDR4R 2666MHz</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/huawei-1288h-v5-serveris-x2-intel-xeon-gold-6134-2vnt-ddr4-2666mhz-ram-32gb-2tb/</t>
   </si>
   <si>
     <t>i5-7400 4 branduoliai 3.0GHz, Max turbo dažnis 3.5Ghz</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/zaidimu-kompiuteris-minecraft-roblox-i5-7400-8gb-256gb-ssd-amd-radeon-rx-550-2gb-wifi-integruotas-yra/</t>
   </si>
   <si>
     <t>Thinkstation P520C</t>
   </si>
   <si>
     <t>Intel Xeon W-2123 4 branduoliai 3.6GHz, Max turbo dažnis 3.9Ghz</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/thinkstation-p520c-intel-xeon-w-2123-16gb-ddr4-server-ram-256gb-ssd-nvidia-quadro-k620-500w-platinum-psu/</t>
   </si>
   <si>
-    <t>ThinkStation P620</t>
-[...10 lines deleted...]
-  <si>
     <t>ThinkStation P510</t>
   </si>
   <si>
     <t>16GB DDR4 Registered</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/thinkstation-p510-e5-2690-v4-16gb-512gb-ssd-nvidia-quadro-m4000/</t>
   </si>
   <si>
     <t>2TB HDD, 512GB SSD</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/thinkstation-p520c-intel-xeon-w-2123-16gb-ddr4-server-ram-512gb-ssd-2tb-hdd-nvidia-quadro-p1000-4gb-500w-psu/</t>
   </si>
   <si>
-    <t>Precision T7910</t>
-[...5 lines deleted...]
-    <t>https://eridas.lt/preke/precision-t7910-e5-2687w-v3-2vnt-be-ram-4gb-palikti-testuotis-be-ssd-disko-nvidia-quadro-k4200-4gb-tesla-k40-12gb/</t>
+    <t>Omen 870-218no</t>
+  </si>
+  <si>
+    <t>Intel i7-7700K 4.2GHz Max turbo dažnis 4.5GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-omen-870-218no-i7-7700k-32gb-ddr4-512gb-ssd-gtx-1080-8gb/</t>
+  </si>
+  <si>
+    <t>M32CD4-K</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/asus-m32cd4-k-intel-i5-7400-8gb-256gb-ssd-gtx-1050-2gb-wifi-300w-psu/</t>
   </si>
   <si>
     <t>Dell Vostro 3425 14.0 FHD IPS, Ryzen 5625U, Be ram ir be ssd diskų36 vnt B Grade. Krovikliai pridedami.</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/dell-vostro-3425-14-0-fhd-ips-ryzen-5625u-be-ram-ir-be-ssd-disku36-vnt-b-grade-krovikliai-pridedami/</t>
+  </si>
+  <si>
+    <t>DIDMENA 83 vnt HP EliteBook 845 G10 Fhd+ Ips Ryzen 5 7540u 16GB 256GB SSD USA klaviatūra</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/didmena-83-vnt-hp-elitebook-845-g10-fhd-ips-ryzen-5-7540u-16gb-256gb-ssd-usa-klaviatura/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
     </font>
     <font>
       <name val="Calibri"/>
@@ -1246,4488 +1369,5153 @@
       <sz val="10"/>
       <u/>
       <color rgb="FF0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/nesiojamo-kompiuterio-maitinimo-saltinis-lenovo-square-45w/" TargetMode="External"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/originalus-naudotas-hp-ikroviklis-65w-7-5x-5-0mm/" TargetMode="External"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dimm-ddr3-18gb-1-5v-1600mhz-parenkamas-atsitiktinis-gamintojas/" TargetMode="External"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-type-c-45w-ikroviklis-20v-2-25a-5v-3a-9v-9a-15v-3a-turime-dideli-kieki/" TargetMode="External"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/nesiojamo-kompiuterio-maitinimo-saltinis-lenovo-square-45w-kopija/" TargetMode="External"/>
-<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/so-dimm-ddr3-1vnt-16gb-pc3-12800s-laptopo-atmintis-vienoje-ploksteleje-16gb-ram-reta-preke/" TargetMode="External"/>
-<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/gtx-1080-ti-11gb-gddr5x-nestandartinis-ausintuvas/" TargetMode="External"/></Relationships>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/usb-c-universal-dock-be-maitinimo-saltinio/" TargetMode="External"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/gtx-1080-ti-11gb-gddr5x-nestandartinis-ausintuvas/" TargetMode="External"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dockingas-lenovo-thinkpad-senas-t420-t530-t430-t530-tinkantis-ir-panasiems-be-maitinimo/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-5495-14-0-fhd-ips-amd-ryzen-5-2500u-8gb-256gb-ssd/" TargetMode="External"/>
-[...3 lines deleted...]
-<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-17-g6-17-3-fhd-ips-i7-9850h-32gb-512gb-rtx-5000-16gb-gddr6/" TargetMode="External"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-5495-14-0-fhd-ips-amd-ryzen-5-2500u-8gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/17-3-hp-zbook-17-g3-fhd-ips-xeon-e3-1535m-v5-16gb-ram-512gb-ssd-quadro-m5000m-8gb-gddr5/" TargetMode="External"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-15-g1-workstation-15-6-fhd-matinis-i7-4700mq-8gb-256gb-ssd-nvidia-quadro-k1100m-2gb-gddr5/" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-14-g7-firefly-14-0-fhd-ips-i7-10610u-32gb-1tb-ssd-nvidia-quadro-p520-4gb-gddr5/" TargetMode="External"/>
 <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p1-4th-gen-16-25601600-400-nit-ips-i7-11800h-rtx-a2000-4gb/" TargetMode="External"/>
 <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p1-gen-1-15-6-fhd-ips-i7-8750h-16gb-256gb-p1000-4gb-53-su-ekrano-kosmetiniais-trukumais/" TargetMode="External"/>
-<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/precision-7530-15-6-fhd-ips-i7-8850h-16gb-256gb-ssd-p2000-4gb-19/" TargetMode="External"/>
-[...13 lines deleted...]
-<Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p72-17-3-fhd-ips-intel-xeon-e-2186m-64gb-ddr4-256gb-ssd-2tb-hdd-nvidia-quadro-p5200-16gb-gddr5-max-q/" TargetMode="External"/></Relationships>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-5570-15-6-fhd-500-nit-i7-12700h-64gb-ddr5-1tb-rtx-a2000-8gb-21/" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-3470-14-0-fhd-ips-i7-1260p-32gb-1tb-ssd-nvidia-quadro-t550-4gb-32/" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p50-15-6-fhd-ips-touchscreen-i7-6820hq-16gb-256gb-m2000m-4gb/" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-firefly-14-g8-14-fhd-ips-i7-1165g7-32gb-512gb-t500-4gb/" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-840-g8-14-0-fhd-ips-i5-1135g7-16gb-256gb-ssd-26-kopija/" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-3470-14-0-fhd-ips-i7-1260p-16gb-512gb-ssd-nvidia-quadro-t550-4gb-35/" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p72-17-3-fhd-ips-intel-xeon-e-2186m-64gb-ddr4-256gb-ssd-2tb-hdd-nvidia-quadro-p5200-16gb-gddr5-max-q/" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-7300hq-8gb-256gb-ssd-21-gtx-1050-4gb-usa-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-8300h-16gb-256gb-ssd-1tb-hdd-25-gtx-1060-3gb/" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/gamming-laptop-15-6-60hz-i7-7700hq-16gb-256gb-ssd-16-gtx-1060-6gb-prasta-kosmetine-bukle-skaityti-aprasyma/" TargetMode="External"/>
+<Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-7300hq-8gb-256gb-ssd-31-gtx-1050-ti-4gb-pakeista-termo-pasta/" TargetMode="External"/>
+<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/gamming-laptop-15-6-fhd-i7-8750h-16gb-512gb-gtx-1050-ti-4gb-0/" TargetMode="External"/>
+<Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-17-g5-17-3-fhd-ips-i7-8850h-32gb-512gb-ssd-quadro-p3200-6gb-30/" TargetMode="External"/>
+<Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-a5000-16gb/" TargetMode="External"/>
+<Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7540-17-3-fhd-ips-i7-9850h-32gb-512gb-rtx-5000-16gb-gddr6-63/" TargetMode="External"/>
+<Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-64gb-ram-512gb-ssd-m3000m-4gb/" TargetMode="External"/>
+<Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-32gb-ram-0gb-ssd-m3000m-4gb-21/" TargetMode="External"/>
+<Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-64gb-ram-512gb-ssd-m3000m-4gb-26/" TargetMode="External"/>
+<Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-3530-15-6-fhd-ips-i5-8400h-32gb-ram-512gb-ssd-quadro-p600-2gb-13/" TargetMode="External"/>
+<Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10750h-32gb-1tb-ssd-rtx-a4000-8gb/" TargetMode="External"/>
+<Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-vivobook-pro-15-m6500-15-6-fhd-oled-60hz-10-bit-ryzen-5-5600h-16gb-512gb-ssd-rtx-3050-4gb-gddr6-23/" TargetMode="External"/>
+<Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-vivobook-pro-15-m6500-15-6-fhd-oled-60hz-10-bit-ryzen-5-5600h-16gb-512gb-ssd-rtx-3050-4gb-gddr6-23-kopija/" TargetMode="External"/>
+<Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/msi-prestige-p65-creator-15-6-fhd-ips-60hz-i7-9750h-16gb-512gb-ssd-gtx-1660-ti-max-q-6gb-42/" TargetMode="External"/>
+<Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-ideapad-gaming-3-15arh05-15-6-fhd-ips-60hz-amd-ryzen-5-4600h-16gb-512gb-ssd-gtx-1650-ti-4gb-gddr5-25/" TargetMode="External"/>
+<Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/msi-gf63-thin-15-6-fhd-ips-144hz-i5-12450h-64gb-ddr4-232gb-3200mhz-512gb-ssd-rtx-2050-4gb-1/" TargetMode="External"/>
+<Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/msi-gf65-thin-15-6-fhd-ips-144hz-i5-10500h-16gb-ddr4-512gb-ssd-rtx-3060-6gb-5/" TargetMode="External"/>
+<Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/pc-specialist-fusion-pro-15-5-fhd-ips-60hz-i7-10750h-32gb-512gb-ssd-gtx-1650-ti-4gb-68/" TargetMode="External"/>
+<Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-17-g6-17-3-fhd-ips-i9-9880h-32gb-512gb-rtx-5000-16gb-keli-trukumai-neveikia-lan-ir-siektiek-ekrane-matosi-nuospaudos-nuo-klaviaturos-centre/" TargetMode="External"/>
+<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-rog-strix-gl703gm-scar-17-3-fhd-144hz-i7-8750h-16gb-512gb-gtx-1060-6gb-74/" TargetMode="External"/>
+<Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-fury-15-g7-15-6-fhd-ips-i7-10850h-16gb-512gb-ssd-nvidia-quadro-t1000-max-q-4gb-gddr6-26/" TargetMode="External"/>
+<Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-fury-15-g7-15-6-fhd-ips-i7-10850h-16gb-512gb-ssd-nvidia-quadro-t1000-max-q-4gb-gddr6-26-kopija/" TargetMode="External"/>
+<Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-5540-15-6-4k-ips-touch-i7-9850h-32gb-1tb-ssd-t2000-max-q-4gb-gddr6-39/" TargetMode="External"/>
+<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-alienware-15-r3-60hz-i7-7700hq-16gb-256gb240gb-gtx-1070-8gb-13/" TargetMode="External"/>
+<Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/toshiba-z30-c-16m-13-3-fhd-ips-i7-6500u-8gb-256gb-ssd-su-ekrano-defektu-veikiantis-ir-bloga-baterija/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-15-6-i7-3740qm-8gb-128ssd/" TargetMode="External"/>
-[...33 lines deleted...]
-<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/nesiojamas-kompiuteris-latitude-e7270-12-5-fhd-ips-i5-6300u-8gb-256gb-ssd-15/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-15-6-i7-3740qm-8gb-128ssd/" TargetMode="External"/>
+<Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latittude-e6440-i5-4200m-4gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latittude-e7240-i5-4300u-8gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latittude-e5450-i3-5010u-8gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latittude-e7250-i5-5300u-8gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latittude-e5450-i3-5010u-4gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latittude-e7240-i5-4300u-4gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latittude-e5440-i3-4030u-8gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latittude-e5440-i3-4010u-4gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-s935-13-3-fhd-ips-i5-5200u-8gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lifebook-e734-13-3-i5-4210m-8gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/toshiba-z30-b-106-13-3-i5-5200u-8gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lifebook-e744-13-3-i5-4210m-8gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-e460-14-0-1366768-i5-6200u-8gb-0gb-ssd-13-balta-demele-ekrane/" TargetMode="External"/>
+<Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-l430-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/" TargetMode="External"/>
+<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-l420-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/" TargetMode="External"/>
+<Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/" TargetMode="External"/>
+<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t420-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/" TargetMode="External"/>
+<Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430s-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/" TargetMode="External"/>
+<Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t420s-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/" TargetMode="External"/>
+<Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-e520-15-6-hd-i3-2370m-4gb-500gb-hdd-30-nesuinstaliuotas/" TargetMode="External"/>
+<Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-lifebook-a512-15-6-hd-i3-3110m-4gb-320gb-hdd-16-nesuinstaliuotas/" TargetMode="External"/>
+<Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-e5430-14-0-1600900-i3-2350m-8gb-be-disko-5/" TargetMode="External"/>
+<Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/17-3-1600900-i3-2348m-8gb-128gb-ssd-500gb-hdd-48/" TargetMode="External"/>
+<Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/toshiba-satellite-c870d-11m-17-3-1600900-e1-1200-8gb-128gb-ssd-17-yra-keli-mazi-balti-taskeliai-ekrane/" TargetMode="External"/>
+<Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-725-g3-12-5-hd-tn-matinis-amd-pro-a10-8700b-12gb-256gb-ssd-24/" TargetMode="External"/>
+<Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/kolekcinis-produktas-18-4-ekranu-fujitsu-amilo-li-3910-pentium-t3200-3gb-ram-be-disko-su-originaliu-krovikliu/" TargetMode="External"/>
+<Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/kolekcinis-produktas-18-4-fhd-acer-aspire-8730-pentium-t6400-4gb-ram-0gb-hdd-nvidia-gt-9600m-1gb-gyva-baterija/" TargetMode="External"/>
+<Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-aspire-a315-32-p9gr-15-6-19201080-celeron-n5000-4gb-128gb-16/" TargetMode="External"/>
+<Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-yoga-2-13-13-3-fhd-ips-touchscreen-i5-4200u-8gb-128gb-ssd-36/" TargetMode="External"/>
+<Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/packard-bell-ts11-hr-15-6-hd-i7-2630qm-4gb-240gb-ssd-nvidia-gt-540m-baterija-beveik-mirusi-70/" TargetMode="External"/>
+<Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/nesiojamas-kompiuteris-latitude-e7270-12-5-fhd-ips-i5-6300u-8gb-256gb-ssd-15/" TargetMode="External"/>
+<Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-4540s-15-6-i5-3210m-4gb-500gb-hdd-bloga-silpna-baterija/" TargetMode="External"/>
+<Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-650-g1-15-6-i5-4210m-8gb-be-disko-bloga-silpna-baterija/" TargetMode="External"/>
+<Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-6560b-15-6-i5-2410m-8gb-256gb-ssd-baterijos-bukle-neaiski-iki-galo-bet-krauna/" TargetMode="External"/>
+<Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-6560b-15-6-i5-2450m-4gb-128-ssd-baterijos-bukle-neaiski-iki-galo-bet-krauna/" TargetMode="External"/>
+<Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-lifebook-e556-15-6-fhd-ips-i5-6200u-8gb-ddr4-256gb-ssd-52/" TargetMode="External"/>
+<Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-450-g2-15-6-i5-4210u-4gb-128-ssd-bloga-silpna-baterija/" TargetMode="External"/>
+<Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-8570p15-6-i5-3360m-4gb-500gb-hdd-baterijos-bukle-neaiski-iki-galo-bet-krauna/" TargetMode="External"/>
+<Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-lifebook-e754-15-6-fhd-ips-i5-6200u-8gb-ddr3-256gb-ssd-12/" TargetMode="External"/>
+<Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-lifebook-e754-15-6-fhd-ips-i7-4710mq-8gb-ddr3-256gb-ssd-60/" TargetMode="External"/>
+<Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-n56vz-15-6-fhd-i7-3630qm-8gb-750gb-hdd-8-a-grade/" TargetMode="External"/>
+<Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-e5430-14-0-i5-3340m-4gb-128gb-baterija-silpna-bloga/" TargetMode="External"/>
+<Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/15-6-hd-a8-6410-8gb-ram-256gb-ssd-gyva-baterija-7/" TargetMode="External"/>
+<Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430-14-0-hd-i5-8gb-128gb-ssd-silpna-prasta-bloga-baterija-ar-isvis-jos-nera/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/25vnt-14-0-fhd-i5-8250u-su-defektais-nuo-48-eur/" TargetMode="External"/>
-[...56 lines deleted...]
-<Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-450-g6-15-6-fhd-ips-labai-prastos-bukles-ekranas-demes-nuospaudos-i5-8265u-16gb-256gb-ssd-11-nvidia-mx-130-2gb-koloneliu-defektas/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/25vnt-14-0-fhd-i5-8250u-su-defektais-nuo-48-eur/" TargetMode="External"/>
+<Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/zenbook-14-ux434f-i7-10510u-8gb-256gb-2-screens/" TargetMode="External"/>
+<Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-e7440-14-0-fhd-i7-4600u-0gb-ram-be-ssd-korpuso-defektai/" TargetMode="External"/>
+<Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/1vnt-lenovo-e31-70-80-kompiuteris-i3-4gb-128gb-ssd-su-korpuso-ar-klaviaturos-defektu/" TargetMode="External"/>
+<Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/1vnt-surface-pro-5-12-3-i5-7300u-8gb-128-256gb-su-ekrano-defektu/" TargetMode="External"/>
+<Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-ideapad-s540-13iml-i5-10210u/" TargetMode="External"/>
+<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-ideapad-s540-13iml-i5-10210u-neveikiantis-kopija/" TargetMode="External"/>
+<Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/15-6-19201080-i5-6200u-12gb-ram-be-ssd-bloga-klaviatura-bloga-baterija/" TargetMode="External"/>
+<Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-245-g9-14-0-ryzen-3-5425u-0gb-ram-0gb-ssd-fhd-neveikiantis/" TargetMode="External"/>
+<Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/15-6-fhd-ips-i5-6440hq-16gb-256gb-ssd-0-neveikia-touch-ekrano-visa-kita-veikia-gerai/" TargetMode="External"/>
+<Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/microsfot-surface-5-pro-12-3-27361824-ips-touch-neveikia-lieciamas-ekranas-i5-7300u-8gb-256gb-1/" TargetMode="External"/>
+<Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-v330-14ikb-14-0-fhd/" TargetMode="External"/>
+<Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-aspire-3-a315-31-15-6-19201080-celeron-n3350-4gb-128gb-ssd-44-truksta-klavisu/" TargetMode="External"/>
+<Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-aspire-v5-552-15-6-hd-a6-5357m-8gb-480gb-ssd-7-kosmetiniai-ekrano-defektai-daug-baltu-tasku/" TargetMode="External"/>
+<Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-yoga-510-14isk-x360-14-0-fhd-ips-touch-i5-6200u-8gb-128gb-ssd-31/" TargetMode="External"/>
+<Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-5310-13-3-fhd-ips-i5-10310u-8gb-256gb-26-yra-baltu-tasku-ekrane/" TargetMode="External"/>
+<Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/17-3-1600900-i5-5200u-8gb-128gb-ssd-gt-820m-2gb-nera-baterijos/" TargetMode="External"/>
+<Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-ideapad-330s-15ikb-15-6-fhd-i5-8250u-8gb-128gb-ssd-10-bloga-klaviat8ra-ekrane-matosi-nuospaudos-nuo-klaviaturos/" TargetMode="External"/>
+<Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-lifebook-e544-15-6-fhd-ips-i5-4210m-8gb-256gb-ssd-20-keli-defektai/" TargetMode="External"/>
+<Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-aspire-e5-532-15-6-1366768-i3-4005u-8gb-128gb-ssd-12-touchpad-neveikia/" TargetMode="External"/>
+<Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-aspire-es1-512-15-6-celeron-n2920-8gb-1tb-hdd-bloga-baterija-ir-touchpad/" TargetMode="External"/>
+<Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-yoga-710-14ikb-su-defektais-14-0-fhd-ips-i5-7200u-4gb-256gb-ssd-ekrano-defektais-camera-neveikia-klaviatura-neidealiai-veikia/" TargetMode="External"/>
+<Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/17-3-1600900-i5-6200u-8gb-be-disko-r5-m330-keli-nebaisus-trukumai/" TargetMode="External"/>
+<Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/15-6-19201080-a10-7300-8gb-r7-m260-bloga-baterija-ir-touchpad/" TargetMode="External"/>
+<Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-e1-572g-15-6-i5-4200u-8gb-750gb-hdd-bloga-baterija-ir-truksta-vieno-klaviso/" TargetMode="External"/>
+<Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/15-6-fhd-ips-idealus-ekranas-i5-8265u-8gb-0gb-ssd-su-defektu-klaviaturos-nevisi-mygtukai-veikia-baterijos-nera/" TargetMode="External"/>
+<Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-a285-12-5-hd-amd-ryzen-5-2500u-8gb-256gb-ssd-vienas-is-dvieju-usb-c-neveikiantis/" TargetMode="External"/>
+<Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-inspiron-13-5370-13-3-fhd-ips-i5-8250u-8gb-256gb-45-neveikia-web-camera/" TargetMode="External"/>
+<Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-pu500c-15-6-hd-matinis-i5-3337u-10gb-ram-128gb-ssd-14/" TargetMode="External"/>
+<Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-ideapad-530s-14ikb-14-0-fhd-ips-touchscreen-i5-8250u-0gb-ram-0gb-ssd-mx-130-2gb-gpu/" TargetMode="External"/>
+<Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/neveikiantis-samsung-galaxy-book-pro-np930xdb-13-3-amoled-supilta-pagrindine-plokste-dalimis-arba-visas/" TargetMode="External"/>
+<Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/neveikiantis-samsung-galaxy-book-pro-360-np930qdb-13-3-x360-touchscreen-amoled-mb-jau-buvo-lituota-ankstesnio-savininko/" TargetMode="External"/>
+<Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-y540-17irh-neveikiantis-i5-9300h-gtx-1660-ti-6gb-s-n-pf1zvzkv/" TargetMode="External"/>
+<Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-legion-y530-15ich-15-6-144hz-neveikiantis-i5-8300h-gtx-1060-6gb-8gb-ram-s-n-pf1efx10/" TargetMode="External"/>
+<Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-omen-15-en0802no-200w-ryzen-5-4600h-1660ti-6gb-neveikiantis-s-n-5cd0256bds/" TargetMode="External"/>
+<Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-xps-15-9550-15-6-i7-6700hq-960m-2gb-s-n-1ldnj72-sulietas-neveikiantis/" TargetMode="External"/>
+<Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-aspire-vvn7-591g-738g-i7-4720hq-gtx-960m-2gb-8gb-128gb-ssd-1tb-hdd-baterija-yra-laiko-veikia-blogi-vyriai/" TargetMode="External"/>
+<Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-spectre-13-3000eo-13-3-25601440-ips-touchscreen-i5-4200u-8gb-256gb-ssd-23-truputi-dzerzgia-garsiakalbiai/" TargetMode="External"/>
+<Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-255-g3-15-6-hd-matinis-a4-5000-4gb-1tb-hdd-bloga-baterija-nuskiles-korpuso-kamputis/" TargetMode="External"/>
+<Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-x53s-i3-2310m-8gb-be-disko-bloga-baterija/" TargetMode="External"/>
+<Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-860-16-i7-1355u-neveikiantis/" TargetMode="External"/>
+<Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/su-defektu-lenovo-thinkpad-a485-14-0-fhd-ips-ryzen-5-2500u-8gb-256gb-ssd-abejos-baterijos-blogos-be-kroviklio-galima-dalimis-pirkti/" TargetMode="External"/>
+<Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t480s-14-0-fhd-ips-i5-8250u-8gb-256gb-ssd-23-su-defektais-kosmetiniai-vienas-baltas-taskas-ekrane/" TargetMode="External"/>
+<Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-x270-12-5-i5-7300u-nepilna-komplektacija-bloga-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-x270-12-5-nepilna-komplektacija-fan-error/" TargetMode="External"/>
+<Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-x270-12-5-i5-7300u-nepilna-komplektacija-bloga-klaviatura-2/" TargetMode="External"/>
+<Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t580-15-6-fhd-ips-i5-8250u-8gb-256gb-ssd-24-ir-20-susidevejimo-baterijos-prastos-bukles-ekranas/" TargetMode="External"/>
+<Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-450-g6-15-6-fhd-ips-labai-prastos-bukles-ekranas-demes-nuospaudos-i5-8265u-16gb-256gb-ssd-11-nvidia-mx-130-2gb-koloneliu-defektas/" TargetMode="External"/>
+<Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/surface-pro-7-skiles-duzes-ekranas-i5-1035g4-8gb-256gb-ssd-gera-baterija-veikianti/" TargetMode="External"/>
+<Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/surface-pro-7-skiles-duzes-ekranas-i5-1035g4-8gb-256gb-ssd-gera-baterija-veikianti-2/" TargetMode="External"/>
+<Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/su-defektais-thinkpad-t440-14-0-hd-touch-i5-4300u-8gb-be-disko/" TargetMode="External"/>
+<Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-vavibook-14x-oled-14-28801800-i9-13900h-1tb-rtx-2050-4gb-kompiuteris-su-krovimu-baterija-defektu/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z240-tower-e3-1270-v6-32gb-512gb-p4000-8gb/" TargetMode="External"/>
-[...9 lines deleted...]
-<Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/precision-t7910-e5-2687w-v3-2vnt-be-ram-4gb-palikti-testuotis-be-ssd-disko-nvidia-quadro-k4200-4gb-tesla-k40-12gb/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z240-tower-e3-1270-v6-32gb-512gb-p4000-8gb/" TargetMode="External"/>
+<Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkstation-p310-intel-xeon-e3-1220-v5-m4000-8gb-gddr5-16gb-480gb-ssd-400w-platinium/" TargetMode="External"/>
+<Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z2-tower-g4-workstation-xeon-e-2176g-16gb-512gb-ssd-gtx-1070-8gb/" TargetMode="External"/>
+<Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/huawei-1288h-v5-serveris-x2-intel-xeon-gold-6134-2vnt-ddr4-2666mhz-ram-32gb-2tb/" TargetMode="External"/>
+<Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/zaidimu-kompiuteris-minecraft-roblox-i5-7400-8gb-256gb-ssd-amd-radeon-rx-550-2gb-wifi-integruotas-yra/" TargetMode="External"/>
+<Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkstation-p520c-intel-xeon-w-2123-16gb-ddr4-server-ram-256gb-ssd-nvidia-quadro-k620-500w-platinum-psu/" TargetMode="External"/>
+<Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkstation-p510-e5-2690-v4-16gb-512gb-ssd-nvidia-quadro-m4000/" TargetMode="External"/>
+<Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkstation-p520c-intel-xeon-w-2123-16gb-ddr4-server-ram-512gb-ssd-2tb-hdd-nvidia-quadro-p1000-4gb-500w-psu/" TargetMode="External"/>
+<Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-omen-870-218no-i7-7700k-32gb-ddr4-512gb-ssd-gtx-1080-8gb/" TargetMode="External"/>
+<Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-m32cd4-k-intel-i5-7400-8gb-256gb-ssd-gtx-1050-2gb-wifi-300w-psu/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-vostro-3425-14-0-fhd-ips-ryzen-5625u-be-ram-ir-be-ssd-disku36-vnt-b-grade-krovikliai-pridedami/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-vostro-3425-14-0-fhd-ips-ryzen-5625u-be-ram-ir-be-ssd-disku36-vnt-b-grade-krovikliai-pridedami/" TargetMode="External"/>
+<Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/didmena-83-vnt-hp-elitebook-845-g10-fhd-ips-ryzen-5-7540u-16gb-256gb-ssd-usa-klaviatura/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E8"/>
+  <dimension ref="A1:E9"/>
   <cols>
-    <col min="1" max="1" width="5" customWidth="1"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>2775</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
-      <c r="C2" s="3">
-        <v>7.80</v>
+      <c r="C2">
+        <v>7.25</v>
       </c>
       <c r="D2">
-        <v>9.44</v>
-[...1 lines deleted...]
-      <c r="E2" t="s" s="4">
+        <v>8.77</v>
+      </c>
+      <c r="E2" t="s" s="3">
         <v>6</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2973</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="3">
-        <v>4.13</v>
+      <c r="C3">
+        <v>3.84</v>
       </c>
       <c r="D3">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E3" t="s" s="4">
+        <v>4.65</v>
+      </c>
+      <c r="E3" t="s" s="3">
         <v>8</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>4242</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="3">
-        <v>10.09</v>
+      <c r="C4">
+        <v>8.45</v>
       </c>
       <c r="D4">
-        <v>12.21</v>
-[...1 lines deleted...]
-      <c r="E4" t="s" s="4">
+        <v>10.22</v>
+      </c>
+      <c r="E4" t="s" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4706</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="3">
-        <v>12.40</v>
+      <c r="C5">
+        <v>11.53</v>
       </c>
       <c r="D5">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E5" t="s" s="4">
+        <v>13.95</v>
+      </c>
+      <c r="E5" t="s" s="3">
         <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>4718</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
-      <c r="C6" s="3">
-        <v>12.40</v>
+      <c r="C6">
+        <v>11.53</v>
       </c>
       <c r="D6">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E6" t="s" s="4">
+        <v>13.95</v>
+      </c>
+      <c r="E6" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>5047</v>
+        <v>7514</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
-      <c r="C7" s="3">
-        <v>33.06</v>
+      <c r="C7">
+        <v>26.9</v>
       </c>
       <c r="D7">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="E7" t="s" s="4">
+        <v>32.55</v>
+      </c>
+      <c r="E7" t="s" s="3">
         <v>16</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>8699</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
-      <c r="C8" s="3">
-        <v>140.49</v>
+      <c r="C8">
+        <v>130.66</v>
       </c>
       <c r="D8">
-        <v>169.99</v>
-[...1 lines deleted...]
-      <c r="E8" t="s" s="4">
+        <v>158.1</v>
+      </c>
+      <c r="E8" t="s" s="3">
         <v>18</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>10523</v>
+      </c>
+      <c r="B9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9">
+        <v>5.38</v>
+      </c>
+      <c r="D9">
+        <v>6.51</v>
+      </c>
+      <c r="E9" t="s" s="3">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1" location="" display="https://eridas.lt/preke/nesiojamo-kompiuterio-maitinimo-saltinis-lenovo-square-45w/"/>
     <hyperlink ref="E3" r:id="rId2" location="" display="https://eridas.lt/preke/originalus-naudotas-hp-ikroviklis-65w-7-5x-5-0mm/"/>
     <hyperlink ref="E4" r:id="rId3" location="" display="https://eridas.lt/preke/dimm-ddr3-18gb-1-5v-1600mhz-parenkamas-atsitiktinis-gamintojas/"/>
     <hyperlink ref="E5" r:id="rId4" location="" display="https://eridas.lt/preke/asus-type-c-45w-ikroviklis-20v-2-25a-5v-3a-9v-9a-15v-3a-turime-dideli-kieki/"/>
     <hyperlink ref="E6" r:id="rId5" location="" display="https://eridas.lt/preke/nesiojamo-kompiuterio-maitinimo-saltinis-lenovo-square-45w-kopija/"/>
-    <hyperlink ref="E7" r:id="rId6" location="" display="https://eridas.lt/preke/so-dimm-ddr3-1vnt-16gb-pc3-12800s-laptopo-atmintis-vienoje-ploksteleje-16gb-ram-reta-preke/"/>
+    <hyperlink ref="E7" r:id="rId6" location="" display="https://eridas.lt/preke/usb-c-universal-dock-be-maitinimo-saltinio/"/>
     <hyperlink ref="E8" r:id="rId7" location="" display="https://eridas.lt/preke/gtx-1080-ti-11gb-gddr5x-nestandartinis-ausintuvas/"/>
+    <hyperlink ref="E9" r:id="rId8" location="" display="https://eridas.lt/preke/dockingas-lenovo-thinkpad-senas-t420-t530-t430-t530-tinkantis-ir-panasiems-be-maitinimo/"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:L23"/>
+  <dimension ref="A1:L41"/>
   <cols>
-    <col min="1" max="1" width="5" customWidth="1"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="42" customWidth="1"/>
-    <col min="5" max="5" width="57" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="19" customWidth="1"/>
+    <col min="5" max="5" width="51" customWidth="1"/>
+    <col min="6" max="6" width="28" customWidth="1"/>
+    <col min="7" max="7" width="21" customWidth="1"/>
     <col min="8" max="8" width="22" customWidth="1"/>
     <col min="9" max="9" width="15" customWidth="1"/>
     <col min="10" max="10" width="16" customWidth="1"/>
     <col min="11" max="11" width="60" customWidth="1"/>
     <col min="12" max="12" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G1" t="s" s="2">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="H1" t="s" s="2">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="I1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="J1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="K1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="L1" t="s" s="2">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>2839</v>
       </c>
       <c r="B2" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C2" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H2"/>
-      <c r="I2" s="3">
-        <v>165.29</v>
+      <c r="I2">
+        <v>153.72</v>
       </c>
       <c r="J2">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>186</v>
+      </c>
+      <c r="K2" t="s" s="3">
+        <v>35</v>
       </c>
       <c r="L2"/>
     </row>
     <row r="3">
       <c r="A3">
         <v>3754</v>
       </c>
       <c r="B3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H3"/>
-      <c r="I3" s="3">
-        <v>376.86</v>
+      <c r="I3">
+        <v>350.48</v>
       </c>
       <c r="J3">
-        <v>456</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>424.08</v>
+      </c>
+      <c r="K3" t="s" s="3">
+        <v>42</v>
       </c>
       <c r="L3"/>
     </row>
     <row r="4">
       <c r="A4">
         <v>3894</v>
       </c>
       <c r="B4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" t="s">
+        <v>43</v>
+      </c>
+      <c r="D4" t="s">
+        <v>44</v>
+      </c>
+      <c r="E4" t="s">
+        <v>45</v>
+      </c>
+      <c r="F4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4" t="s">
         <v>34</v>
       </c>
-      <c r="C4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H4"/>
-      <c r="I4" s="3">
-        <v>107.44</v>
+      <c r="I4">
+        <v>99.92</v>
       </c>
       <c r="J4">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>120.9</v>
+      </c>
+      <c r="K4" t="s" s="3">
+        <v>46</v>
       </c>
       <c r="L4"/>
     </row>
     <row r="5">
       <c r="A5">
         <v>4419</v>
       </c>
       <c r="B5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H5"/>
-      <c r="I5" s="3">
-        <v>329.75</v>
+      <c r="I5">
+        <v>306.67</v>
       </c>
       <c r="J5">
-        <v>399</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>371.07</v>
+      </c>
+      <c r="K5" t="s" s="3">
+        <v>52</v>
       </c>
       <c r="L5"/>
     </row>
     <row r="6">
       <c r="A6">
-        <v>5699</v>
+        <v>7338</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="C6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D6" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="E6" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="F6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H6"/>
-      <c r="I6" s="3">
-        <v>661.16</v>
+      <c r="I6">
+        <v>537.24</v>
       </c>
       <c r="J6">
-        <v>800</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>650.06</v>
+      </c>
+      <c r="K6" t="s" s="3">
+        <v>57</v>
       </c>
       <c r="L6"/>
     </row>
     <row r="7">
       <c r="A7">
-        <v>7338</v>
+        <v>7731</v>
       </c>
       <c r="B7" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C7" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D7" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E7" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="F7" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="G7" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="H7"/>
-      <c r="I7" s="3">
-        <v>577.68</v>
+      <c r="I7">
+        <v>222.12</v>
       </c>
       <c r="J7">
-        <v>698.99</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>268.77</v>
+      </c>
+      <c r="K7" t="s" s="3">
+        <v>61</v>
       </c>
       <c r="L7"/>
     </row>
     <row r="8">
       <c r="A8">
-        <v>7731</v>
+        <v>8870</v>
       </c>
       <c r="B8" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="C8" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D8" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E8" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>65</v>
       </c>
       <c r="G8" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="H8"/>
-      <c r="I8" s="3">
-        <v>238.84</v>
+      <c r="I8">
+        <v>768.6</v>
       </c>
       <c r="J8">
-        <v>289</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>930.01</v>
+      </c>
+      <c r="K8" t="s" s="3">
+        <v>66</v>
       </c>
       <c r="L8"/>
     </row>
     <row r="9">
       <c r="A9">
-        <v>7760</v>
+        <v>9207</v>
       </c>
       <c r="B9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C9" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D9" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="E9" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="F9" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="G9" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="H9"/>
-      <c r="I9" s="3">
-        <v>264.46</v>
+      <c r="I9">
+        <v>422.72</v>
       </c>
       <c r="J9">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>511.49</v>
+      </c>
+      <c r="K9" t="s" s="3">
+        <v>70</v>
       </c>
       <c r="L9"/>
     </row>
     <row r="10">
       <c r="A10">
-        <v>8870</v>
+        <v>9385</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="C10" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D10" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="E10" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="F10" t="s">
-        <v>69</v>
+        <v>40</v>
       </c>
       <c r="G10" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="H10"/>
-      <c r="I10" s="3">
-        <v>826.45</v>
+      <c r="I10">
+        <v>184.47</v>
       </c>
       <c r="J10">
-        <v>1000</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>223.21</v>
+      </c>
+      <c r="K10" t="s" s="3">
+        <v>74</v>
       </c>
       <c r="L10"/>
     </row>
     <row r="11">
       <c r="A11">
-        <v>8878</v>
-[...18 lines deleted...]
-      </c>
+        <v>9466</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
       <c r="H11"/>
-      <c r="I11" s="3">
-        <v>537.19</v>
+      <c r="I11">
+        <v>376.61</v>
       </c>
       <c r="J11">
-        <v>650</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>455.7</v>
+      </c>
+      <c r="K11" t="s" s="3">
+        <v>75</v>
       </c>
       <c r="L11"/>
     </row>
     <row r="12">
       <c r="A12">
-        <v>8905</v>
+        <v>9505</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D12" t="s">
-        <v>76</v>
+        <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>77</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H12"/>
-      <c r="I12" s="3">
-        <v>198.35</v>
+      <c r="I12">
+        <v>307.44</v>
       </c>
       <c r="J12">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="K12" t="s" s="4">
+        <v>372</v>
+      </c>
+      <c r="K12" t="s" s="3">
         <v>78</v>
       </c>
       <c r="L12"/>
     </row>
     <row r="13">
       <c r="A13">
-        <v>8967</v>
+        <v>9672</v>
       </c>
       <c r="B13" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="C13" t="s">
+        <v>67</v>
+      </c>
+      <c r="D13" t="s">
+        <v>68</v>
+      </c>
+      <c r="E13" t="s">
+        <v>69</v>
+      </c>
+      <c r="F13" t="s">
+        <v>40</v>
+      </c>
+      <c r="G13" t="s">
+        <v>41</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13">
+        <v>376.61</v>
+      </c>
+      <c r="J13">
+        <v>455.7</v>
+      </c>
+      <c r="K13" t="s" s="3">
         <v>79</v>
-      </c>
-[...20 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L13"/>
     </row>
     <row r="14">
       <c r="A14">
-        <v>9013</v>
+        <v>9809</v>
       </c>
       <c r="B14" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="C14" t="s">
-        <v>51</v>
+        <v>80</v>
       </c>
       <c r="D14" t="s">
+        <v>81</v>
+      </c>
+      <c r="E14" t="s">
+        <v>82</v>
+      </c>
+      <c r="F14" t="s">
+        <v>65</v>
+      </c>
+      <c r="G14" t="s">
         <v>83</v>
       </c>
-      <c r="E14" t="s">
+      <c r="H14"/>
+      <c r="I14">
+        <v>575.67</v>
+      </c>
+      <c r="J14">
+        <v>696.56</v>
+      </c>
+      <c r="K14" t="s" s="3">
         <v>84</v>
-      </c>
-[...14 lines deleted...]
-        <v>85</v>
       </c>
       <c r="L14"/>
     </row>
     <row r="15">
       <c r="A15">
-        <v>9207</v>
+        <v>9902</v>
       </c>
       <c r="B15" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="C15" t="s">
+        <v>85</v>
+      </c>
+      <c r="D15" t="s">
         <v>86</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>87</v>
       </c>
-      <c r="E15" t="s">
+      <c r="F15" t="s">
+        <v>33</v>
+      </c>
+      <c r="G15" t="s">
+        <v>34</v>
+      </c>
+      <c r="H15"/>
+      <c r="I15">
+        <v>192.15</v>
+      </c>
+      <c r="J15">
+        <v>232.5</v>
+      </c>
+      <c r="K15" t="s" s="3">
         <v>88</v>
-      </c>
-[...14 lines deleted...]
-        <v>89</v>
       </c>
       <c r="L15"/>
     </row>
     <row r="16">
       <c r="A16">
-        <v>9385</v>
+        <v>9910</v>
       </c>
       <c r="B16" t="s">
-        <v>54</v>
+        <v>89</v>
       </c>
       <c r="C16" t="s">
         <v>90</v>
       </c>
       <c r="D16" t="s">
+        <v>86</v>
+      </c>
+      <c r="E16" t="s">
         <v>91</v>
       </c>
-      <c r="E16" t="s">
+      <c r="F16" t="s">
+        <v>40</v>
+      </c>
+      <c r="G16" t="s">
         <v>92</v>
       </c>
-      <c r="F16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H16"/>
-      <c r="I16" s="3">
-        <v>198.35</v>
+      <c r="I16">
+        <v>261.32</v>
       </c>
       <c r="J16">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="K16" t="s" s="4">
+        <v>316.2</v>
+      </c>
+      <c r="K16" t="s" s="3">
         <v>93</v>
       </c>
       <c r="L16"/>
     </row>
     <row r="17">
       <c r="A17">
-        <v>9466</v>
-[...6 lines deleted...]
-      <c r="G17"/>
+        <v>9933</v>
+      </c>
+      <c r="B17" t="s">
+        <v>89</v>
+      </c>
+      <c r="C17" t="s">
+        <v>94</v>
+      </c>
+      <c r="D17" t="s">
+        <v>86</v>
+      </c>
+      <c r="E17" t="s">
+        <v>95</v>
+      </c>
+      <c r="F17" t="s">
+        <v>33</v>
+      </c>
+      <c r="G17" t="s">
+        <v>96</v>
+      </c>
       <c r="H17"/>
-      <c r="I17" s="3">
-        <v>404.96</v>
+      <c r="I17">
+        <v>214.44</v>
       </c>
       <c r="J17">
-        <v>490</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>259.47</v>
+      </c>
+      <c r="K17" t="s" s="3">
+        <v>97</v>
       </c>
       <c r="L17"/>
     </row>
     <row r="18">
       <c r="A18">
-        <v>9505</v>
+        <v>9941</v>
       </c>
       <c r="B18" t="s">
-        <v>27</v>
+        <v>98</v>
       </c>
       <c r="C18" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>100</v>
       </c>
       <c r="E18" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="F18" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G18" t="s">
-        <v>32</v>
+        <v>92</v>
       </c>
       <c r="H18"/>
-      <c r="I18" s="3">
-        <v>330.58</v>
+      <c r="I18">
+        <v>222.89</v>
       </c>
       <c r="J18">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>269.7</v>
+      </c>
+      <c r="K18" t="s" s="3">
+        <v>101</v>
       </c>
       <c r="L18"/>
     </row>
     <row r="19">
       <c r="A19">
-        <v>9545</v>
+        <v>9951</v>
       </c>
       <c r="B19" t="s">
-        <v>27</v>
+        <v>98</v>
       </c>
       <c r="C19" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="D19" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E19" t="s">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="F19" t="s">
-        <v>101</v>
+        <v>40</v>
       </c>
       <c r="G19" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>1222.31</v>
+        <v>41</v>
+      </c>
+      <c r="H19"/>
+      <c r="I19">
+        <v>222.89</v>
       </c>
       <c r="J19">
-        <v>1479</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>269.7</v>
+      </c>
+      <c r="K19" t="s" s="3">
+        <v>103</v>
       </c>
       <c r="L19"/>
     </row>
     <row r="20">
       <c r="A20">
-        <v>9610</v>
+        <v>10132</v>
       </c>
       <c r="B20" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="C20" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="D20" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E20" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
       <c r="F20" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G20" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H20"/>
-      <c r="I20" s="3">
-        <v>280.99</v>
+      <c r="I20">
+        <v>368.92</v>
       </c>
       <c r="J20">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>446.39</v>
+      </c>
+      <c r="K20" t="s" s="3">
+        <v>107</v>
       </c>
       <c r="L20"/>
     </row>
     <row r="21">
       <c r="A21">
-        <v>9672</v>
+        <v>10136</v>
       </c>
       <c r="B21" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C21" t="s">
-        <v>86</v>
+        <v>108</v>
       </c>
       <c r="D21" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="E21" t="s">
-        <v>88</v>
+        <v>110</v>
       </c>
       <c r="F21" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="G21" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H21"/>
-      <c r="I21" s="3">
-        <v>404.96</v>
+      <c r="I21">
+        <v>576.44</v>
       </c>
       <c r="J21">
-        <v>490</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>697.49</v>
+      </c>
+      <c r="K21" t="s" s="3">
+        <v>111</v>
       </c>
       <c r="L21"/>
     </row>
     <row r="22">
       <c r="A22">
-        <v>9692</v>
+        <v>10143</v>
       </c>
       <c r="B22" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="C22" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="D22" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E22" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F22" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G22" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="H22"/>
-      <c r="I22" s="3">
-        <v>371.90</v>
+      <c r="I22">
+        <v>376.61</v>
       </c>
       <c r="J22">
-        <v>450</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>455.7</v>
+      </c>
+      <c r="K22" t="s" s="3">
+        <v>115</v>
       </c>
       <c r="L22"/>
     </row>
     <row r="23">
       <c r="A23">
-        <v>9809</v>
+        <v>10151</v>
       </c>
       <c r="B23" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="C23" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="D23" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E23" t="s">
-        <v>111</v>
+        <v>73</v>
       </c>
       <c r="F23" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="G23" t="s">
-        <v>112</v>
+        <v>41</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>619</v>
+        <v>383.53</v>
       </c>
       <c r="J23">
-        <v>748.99</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>464.07</v>
+      </c>
+      <c r="K23" t="s" s="3">
+        <v>117</v>
       </c>
       <c r="L23"/>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>10176</v>
+      </c>
+      <c r="B24" t="s">
+        <v>29</v>
+      </c>
+      <c r="C24" t="s">
+        <v>116</v>
+      </c>
+      <c r="D24" t="s">
+        <v>81</v>
+      </c>
+      <c r="E24" t="s">
+        <v>73</v>
+      </c>
+      <c r="F24" t="s">
+        <v>50</v>
+      </c>
+      <c r="G24" t="s">
+        <v>118</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24">
+        <v>260.55</v>
+      </c>
+      <c r="J24">
+        <v>315.27</v>
+      </c>
+      <c r="K24" t="s" s="3">
+        <v>119</v>
+      </c>
+      <c r="L24"/>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>10184</v>
+      </c>
+      <c r="B25" t="s">
+        <v>29</v>
+      </c>
+      <c r="C25" t="s">
+        <v>116</v>
+      </c>
+      <c r="D25" t="s">
+        <v>81</v>
+      </c>
+      <c r="E25" t="s">
+        <v>73</v>
+      </c>
+      <c r="F25" t="s">
+        <v>65</v>
+      </c>
+      <c r="G25" t="s">
+        <v>41</v>
+      </c>
+      <c r="H25"/>
+      <c r="I25">
+        <v>383.53</v>
+      </c>
+      <c r="J25">
+        <v>464.07</v>
+      </c>
+      <c r="K25" t="s" s="3">
+        <v>120</v>
+      </c>
+      <c r="L25"/>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>10315</v>
+      </c>
+      <c r="B26" t="s">
+        <v>29</v>
+      </c>
+      <c r="C26" t="s">
+        <v>121</v>
+      </c>
+      <c r="D26" t="s">
+        <v>122</v>
+      </c>
+      <c r="E26" t="s">
+        <v>123</v>
+      </c>
+      <c r="F26" t="s">
+        <v>50</v>
+      </c>
+      <c r="G26" t="s">
+        <v>124</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26">
+        <v>245.95</v>
+      </c>
+      <c r="J26">
+        <v>297.6</v>
+      </c>
+      <c r="K26" t="s" s="3">
+        <v>125</v>
+      </c>
+      <c r="L26"/>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>10453</v>
+      </c>
+      <c r="B27" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" t="s">
+        <v>109</v>
+      </c>
+      <c r="E27" t="s">
+        <v>126</v>
+      </c>
+      <c r="F27" t="s">
+        <v>50</v>
+      </c>
+      <c r="G27" t="s">
+        <v>51</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27">
+        <v>576.44</v>
+      </c>
+      <c r="J27">
+        <v>697.49</v>
+      </c>
+      <c r="K27" t="s" s="3">
+        <v>127</v>
+      </c>
+      <c r="L27"/>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>10472</v>
+      </c>
+      <c r="B28" t="s">
+        <v>89</v>
+      </c>
+      <c r="C28" t="s">
+        <v>128</v>
+      </c>
+      <c r="D28" t="s">
+        <v>129</v>
+      </c>
+      <c r="E28" t="s">
+        <v>130</v>
+      </c>
+      <c r="F28" t="s">
+        <v>40</v>
+      </c>
+      <c r="G28" t="s">
+        <v>41</v>
+      </c>
+      <c r="H28"/>
+      <c r="I28">
+        <v>345.87</v>
+      </c>
+      <c r="J28">
+        <v>418.5</v>
+      </c>
+      <c r="K28" t="s" s="3">
+        <v>131</v>
+      </c>
+      <c r="L28"/>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>10480</v>
+      </c>
+      <c r="B29" t="s">
+        <v>36</v>
+      </c>
+      <c r="C29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D29" t="s">
+        <v>133</v>
+      </c>
+      <c r="E29" t="s">
+        <v>134</v>
+      </c>
+      <c r="F29" t="s">
+        <v>40</v>
+      </c>
+      <c r="G29" t="s">
+        <v>41</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29">
+        <v>384.29</v>
+      </c>
+      <c r="J29">
+        <v>464.99</v>
+      </c>
+      <c r="K29" t="s" s="3">
+        <v>135</v>
+      </c>
+      <c r="L29"/>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>10537</v>
+      </c>
+      <c r="B30" t="s">
+        <v>136</v>
+      </c>
+      <c r="C30" t="s">
+        <v>137</v>
+      </c>
+      <c r="D30" t="s">
+        <v>138</v>
+      </c>
+      <c r="E30" t="s">
+        <v>139</v>
+      </c>
+      <c r="F30" t="s">
+        <v>40</v>
+      </c>
+      <c r="G30" t="s">
+        <v>41</v>
+      </c>
+      <c r="H30"/>
+      <c r="I30">
+        <v>318.96</v>
+      </c>
+      <c r="J30">
+        <v>385.94</v>
+      </c>
+      <c r="K30" t="s" s="3">
+        <v>140</v>
+      </c>
+      <c r="L30"/>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>10555</v>
+      </c>
+      <c r="B31" t="s">
+        <v>136</v>
+      </c>
+      <c r="C31" t="s">
+        <v>137</v>
+      </c>
+      <c r="D31" t="s">
+        <v>138</v>
+      </c>
+      <c r="E31" t="s">
+        <v>139</v>
+      </c>
+      <c r="F31" t="s">
+        <v>40</v>
+      </c>
+      <c r="G31" t="s">
+        <v>41</v>
+      </c>
+      <c r="H31"/>
+      <c r="I31">
+        <v>276.69</v>
+      </c>
+      <c r="J31">
+        <v>334.79</v>
+      </c>
+      <c r="K31" t="s" s="3">
+        <v>141</v>
+      </c>
+      <c r="L31"/>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>10567</v>
+      </c>
+      <c r="B32" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" t="s">
+        <v>142</v>
+      </c>
+      <c r="D32" t="s">
+        <v>143</v>
+      </c>
+      <c r="E32" t="s">
+        <v>144</v>
+      </c>
+      <c r="F32" t="s">
+        <v>145</v>
+      </c>
+      <c r="G32" t="s">
+        <v>41</v>
+      </c>
+      <c r="H32"/>
+      <c r="I32">
+        <v>461.16</v>
+      </c>
+      <c r="J32">
+        <v>558</v>
+      </c>
+      <c r="K32" t="s" s="3">
+        <v>146</v>
+      </c>
+      <c r="L32"/>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>10576</v>
+      </c>
+      <c r="B33" t="s">
+        <v>136</v>
+      </c>
+      <c r="C33" t="s">
+        <v>142</v>
+      </c>
+      <c r="D33" t="s">
+        <v>143</v>
+      </c>
+      <c r="E33" t="s">
+        <v>147</v>
+      </c>
+      <c r="F33" t="s">
+        <v>40</v>
+      </c>
+      <c r="G33" t="s">
+        <v>41</v>
+      </c>
+      <c r="H33"/>
+      <c r="I33">
+        <v>399.67</v>
+      </c>
+      <c r="J33">
+        <v>483.6</v>
+      </c>
+      <c r="K33" t="s" s="3">
+        <v>148</v>
+      </c>
+      <c r="L33"/>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>10623</v>
+      </c>
+      <c r="B34" t="s">
+        <v>149</v>
+      </c>
+      <c r="C34" t="s">
+        <v>150</v>
+      </c>
+      <c r="D34" t="s">
+        <v>109</v>
+      </c>
+      <c r="E34" t="s">
+        <v>126</v>
+      </c>
+      <c r="F34" t="s">
+        <v>50</v>
+      </c>
+      <c r="G34" t="s">
+        <v>41</v>
+      </c>
+      <c r="H34"/>
+      <c r="I34">
+        <v>307.44</v>
+      </c>
+      <c r="J34">
+        <v>372</v>
+      </c>
+      <c r="K34" t="s" s="3">
+        <v>151</v>
+      </c>
+      <c r="L34"/>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>10648</v>
+      </c>
+      <c r="B35" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" t="s">
+        <v>152</v>
+      </c>
+      <c r="D35" t="s">
+        <v>81</v>
+      </c>
+      <c r="E35" t="s">
+        <v>153</v>
+      </c>
+      <c r="F35" t="s">
+        <v>50</v>
+      </c>
+      <c r="G35" t="s">
+        <v>41</v>
+      </c>
+      <c r="H35"/>
+      <c r="I35">
+        <v>599.51</v>
+      </c>
+      <c r="J35">
+        <v>725.41</v>
+      </c>
+      <c r="K35" t="inlineStr" s="3">
+        <is>
+          <t>https://eridas.lt/preke/hp-zbook-17-g6-17-3-fhd-ips-i9-9880h-32gb-512gb-rtx-5000-16gb-keli-trukumai-neveikia-lan-ir-siektiek-ekrane-matosi-nuospaudos-nuo-klaviaturos-centre/</t>
+        </is>
+      </c>
+      <c r="L35"/>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>10700</v>
+      </c>
+      <c r="B36" t="s">
+        <v>89</v>
+      </c>
+      <c r="C36" t="s">
+        <v>154</v>
+      </c>
+      <c r="D36" t="s">
+        <v>155</v>
+      </c>
+      <c r="E36" t="s">
+        <v>60</v>
+      </c>
+      <c r="F36" t="s">
+        <v>40</v>
+      </c>
+      <c r="G36" t="s">
+        <v>92</v>
+      </c>
+      <c r="H36"/>
+      <c r="I36">
+        <v>292.07</v>
+      </c>
+      <c r="J36">
+        <v>353.4</v>
+      </c>
+      <c r="K36" t="s" s="3">
+        <v>156</v>
+      </c>
+      <c r="L36"/>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>10732</v>
+      </c>
+      <c r="B37" t="s">
+        <v>36</v>
+      </c>
+      <c r="C37" t="s">
+        <v>157</v>
+      </c>
+      <c r="D37" t="s">
+        <v>109</v>
+      </c>
+      <c r="E37" t="s">
+        <v>110</v>
+      </c>
+      <c r="F37" t="s">
+        <v>40</v>
+      </c>
+      <c r="G37" t="s">
+        <v>41</v>
+      </c>
+      <c r="H37"/>
+      <c r="I37">
+        <v>322.81</v>
+      </c>
+      <c r="J37">
+        <v>390.6</v>
+      </c>
+      <c r="K37" t="s" s="3">
+        <v>158</v>
+      </c>
+      <c r="L37"/>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>10741</v>
+      </c>
+      <c r="B38" t="s">
+        <v>36</v>
+      </c>
+      <c r="C38" t="s">
+        <v>157</v>
+      </c>
+      <c r="D38" t="s">
+        <v>109</v>
+      </c>
+      <c r="E38" t="s">
+        <v>110</v>
+      </c>
+      <c r="F38" t="s">
+        <v>40</v>
+      </c>
+      <c r="G38" t="s">
+        <v>41</v>
+      </c>
+      <c r="H38"/>
+      <c r="I38">
+        <v>322.81</v>
+      </c>
+      <c r="J38">
+        <v>390.6</v>
+      </c>
+      <c r="K38" t="s" s="3">
+        <v>159</v>
+      </c>
+      <c r="L38"/>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>10806</v>
+      </c>
+      <c r="B39" t="s">
+        <v>29</v>
+      </c>
+      <c r="C39" t="s">
+        <v>160</v>
+      </c>
+      <c r="D39" t="s">
+        <v>161</v>
+      </c>
+      <c r="E39" t="s">
+        <v>114</v>
+      </c>
+      <c r="F39" t="s">
+        <v>50</v>
+      </c>
+      <c r="G39" t="s">
+        <v>51</v>
+      </c>
+      <c r="H39"/>
+      <c r="I39">
+        <v>376.61</v>
+      </c>
+      <c r="J39">
+        <v>455.7</v>
+      </c>
+      <c r="K39" t="s" s="3">
+        <v>162</v>
+      </c>
+      <c r="L39"/>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>10816</v>
+      </c>
+      <c r="B40" t="s">
+        <v>29</v>
+      </c>
+      <c r="C40" t="s">
+        <v>163</v>
+      </c>
+      <c r="D40" t="s">
+        <v>164</v>
+      </c>
+      <c r="E40" t="s">
+        <v>165</v>
+      </c>
+      <c r="F40" t="s">
+        <v>40</v>
+      </c>
+      <c r="G40" t="s">
+        <v>166</v>
+      </c>
+      <c r="H40"/>
+      <c r="I40">
+        <v>338.18</v>
+      </c>
+      <c r="J40">
+        <v>409.2</v>
+      </c>
+      <c r="K40" t="s" s="3">
+        <v>167</v>
+      </c>
+      <c r="L40"/>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>10857</v>
+      </c>
+      <c r="B41" t="s">
+        <v>168</v>
+      </c>
+      <c r="C41" t="s">
+        <v>169</v>
+      </c>
+      <c r="D41" t="s">
+        <v>170</v>
+      </c>
+      <c r="E41" t="s">
+        <v>171</v>
+      </c>
+      <c r="F41" t="s">
+        <v>33</v>
+      </c>
+      <c r="G41" t="s">
+        <v>34</v>
+      </c>
+      <c r="H41"/>
+      <c r="I41">
+        <v>57.64</v>
+      </c>
+      <c r="J41">
+        <v>69.74</v>
+      </c>
+      <c r="K41" t="s" s="3">
+        <v>172</v>
+      </c>
+      <c r="L41"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="K2" r:id="rId8" location="" display="https://eridas.lt/preke/dell-latitude-5495-14-0-fhd-ips-amd-ryzen-5-2500u-8gb-256gb-ssd/"/>
-[...20 lines deleted...]
-    <hyperlink ref="K23" r:id="rId29" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p72-17-3-fhd-ips-intel-xeon-e-2186m-64gb-ddr4-256gb-ssd-2tb-hdd-nvidia-quadro-p5200-16gb-gddr5-max-q/"/>
+    <hyperlink ref="K2" r:id="rId9" location="" display="https://eridas.lt/preke/dell-latitude-5495-14-0-fhd-ips-amd-ryzen-5-2500u-8gb-256gb-ssd/"/>
+    <hyperlink ref="K3" r:id="rId10" location="" display="https://eridas.lt/preke/17-3-hp-zbook-17-g3-fhd-ips-xeon-e3-1535m-v5-16gb-ram-512gb-ssd-quadro-m5000m-8gb-gddr5/"/>
+    <hyperlink ref="K4" r:id="rId11" location="" display="https://eridas.lt/preke/hp-zbook-15-g1-workstation-15-6-fhd-matinis-i7-4700mq-8gb-256gb-ssd-nvidia-quadro-k1100m-2gb-gddr5/"/>
+    <hyperlink ref="K5" r:id="rId12" location="" display="https://eridas.lt/preke/hp-zbook-14-g7-firefly-14-0-fhd-ips-i7-10610u-32gb-1tb-ssd-nvidia-quadro-p520-4gb-gddr5/"/>
+    <hyperlink ref="K6" r:id="rId13" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p1-4th-gen-16-25601600-400-nit-ips-i7-11800h-rtx-a2000-4gb/"/>
+    <hyperlink ref="K7" r:id="rId14" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p1-gen-1-15-6-fhd-ips-i7-8750h-16gb-256gb-p1000-4gb-53-su-ekrano-kosmetiniais-trukumais/"/>
+    <hyperlink ref="K8" r:id="rId15" location="" display="https://eridas.lt/preke/dell-precision-5570-15-6-fhd-500-nit-i7-12700h-64gb-ddr5-1tb-rtx-a2000-8gb-21/"/>
+    <hyperlink ref="K9" r:id="rId16" location="" display="https://eridas.lt/preke/dell-precision-3470-14-0-fhd-ips-i7-1260p-32gb-1tb-ssd-nvidia-quadro-t550-4gb-32/"/>
+    <hyperlink ref="K10" r:id="rId17" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p50-15-6-fhd-ips-touchscreen-i7-6820hq-16gb-256gb-m2000m-4gb/"/>
+    <hyperlink ref="K11" r:id="rId18" location="" display="https://eridas.lt/preke/hp-zbook-firefly-14-g8-14-fhd-ips-i7-1165g7-32gb-512gb-t500-4gb/"/>
+    <hyperlink ref="K12" r:id="rId19" location="" display="https://eridas.lt/preke/hp-elitebook-840-g8-14-0-fhd-ips-i5-1135g7-16gb-256gb-ssd-26-kopija/"/>
+    <hyperlink ref="K13" r:id="rId20" location="" display="https://eridas.lt/preke/dell-precision-3470-14-0-fhd-ips-i7-1260p-16gb-512gb-ssd-nvidia-quadro-t550-4gb-35/"/>
+    <hyperlink ref="K14" r:id="rId21" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p72-17-3-fhd-ips-intel-xeon-e-2186m-64gb-ddr4-256gb-ssd-2tb-hdd-nvidia-quadro-p5200-16gb-gddr5-max-q/"/>
+    <hyperlink ref="K15" r:id="rId22" location="" display="https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-7300hq-8gb-256gb-ssd-21-gtx-1050-4gb-usa-klaviatura/"/>
+    <hyperlink ref="K16" r:id="rId23" location="" display="https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-8300h-16gb-256gb-ssd-1tb-hdd-25-gtx-1060-3gb/"/>
+    <hyperlink ref="K17" r:id="rId24" location="" display="https://eridas.lt/preke/gamming-laptop-15-6-60hz-i7-7700hq-16gb-256gb-ssd-16-gtx-1060-6gb-prasta-kosmetine-bukle-skaityti-aprasyma/"/>
+    <hyperlink ref="K18" r:id="rId25" location="" display="https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-7300hq-8gb-256gb-ssd-31-gtx-1050-ti-4gb-pakeista-termo-pasta/"/>
+    <hyperlink ref="K19" r:id="rId26" location="" display="https://eridas.lt/preke/gamming-laptop-15-6-fhd-i7-8750h-16gb-512gb-gtx-1050-ti-4gb-0/"/>
+    <hyperlink ref="K20" r:id="rId27" location="" display="https://eridas.lt/preke/hp-zbook-17-g5-17-3-fhd-ips-i7-8850h-32gb-512gb-ssd-quadro-p3200-6gb-30/"/>
+    <hyperlink ref="K21" r:id="rId28" location="" display="https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-a5000-16gb/"/>
+    <hyperlink ref="K22" r:id="rId29" location="" display="https://eridas.lt/preke/dell-precision-7540-17-3-fhd-ips-i7-9850h-32gb-512gb-rtx-5000-16gb-gddr6-63/"/>
+    <hyperlink ref="K23" r:id="rId30" location="" display="https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-64gb-ram-512gb-ssd-m3000m-4gb/"/>
+    <hyperlink ref="K24" r:id="rId31" location="" display="https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-32gb-ram-0gb-ssd-m3000m-4gb-21/"/>
+    <hyperlink ref="K25" r:id="rId32" location="" display="https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-64gb-ram-512gb-ssd-m3000m-4gb-26/"/>
+    <hyperlink ref="K26" r:id="rId33" location="" display="https://eridas.lt/preke/dell-precision-3530-15-6-fhd-ips-i5-8400h-32gb-ram-512gb-ssd-quadro-p600-2gb-13/"/>
+    <hyperlink ref="K27" r:id="rId34" location="" display="https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10750h-32gb-1tb-ssd-rtx-a4000-8gb/"/>
+    <hyperlink ref="K28" r:id="rId35" location="" display="https://eridas.lt/preke/asus-vivobook-pro-15-m6500-15-6-fhd-oled-60hz-10-bit-ryzen-5-5600h-16gb-512gb-ssd-rtx-3050-4gb-gddr6-23/"/>
+    <hyperlink ref="K29" r:id="rId36" location="" display="https://eridas.lt/preke/asus-vivobook-pro-15-m6500-15-6-fhd-oled-60hz-10-bit-ryzen-5-5600h-16gb-512gb-ssd-rtx-3050-4gb-gddr6-23-kopija/"/>
+    <hyperlink ref="K30" r:id="rId37" location="" display="https://eridas.lt/preke/msi-prestige-p65-creator-15-6-fhd-ips-60hz-i7-9750h-16gb-512gb-ssd-gtx-1660-ti-max-q-6gb-42/"/>
+    <hyperlink ref="K31" r:id="rId38" location="" display="https://eridas.lt/preke/lenovo-ideapad-gaming-3-15arh05-15-6-fhd-ips-60hz-amd-ryzen-5-4600h-16gb-512gb-ssd-gtx-1650-ti-4gb-gddr5-25/"/>
+    <hyperlink ref="K32" r:id="rId39" location="" display="https://eridas.lt/preke/msi-gf63-thin-15-6-fhd-ips-144hz-i5-12450h-64gb-ddr4-232gb-3200mhz-512gb-ssd-rtx-2050-4gb-1/"/>
+    <hyperlink ref="K33" r:id="rId40" location="" display="https://eridas.lt/preke/msi-gf65-thin-15-6-fhd-ips-144hz-i5-10500h-16gb-ddr4-512gb-ssd-rtx-3060-6gb-5/"/>
+    <hyperlink ref="K34" r:id="rId41" location="" display="https://eridas.lt/preke/pc-specialist-fusion-pro-15-5-fhd-ips-60hz-i7-10750h-32gb-512gb-ssd-gtx-1650-ti-4gb-68/"/>
+    <hyperlink ref="K35" r:id="rId42" location="" display="https://eridas.lt/preke/hp-zbook-17-g6-17-3-fhd-ips-i9-9880h-32gb-512gb-rtx-5000-16gb-keli-trukumai-neveikia-lan-ir-siektiek-ekrane-matosi-nuospaudos-nuo-klaviaturos-centre/"/>
+    <hyperlink ref="K36" r:id="rId43" location="" display="https://eridas.lt/preke/asus-rog-strix-gl703gm-scar-17-3-fhd-144hz-i7-8750h-16gb-512gb-gtx-1060-6gb-74/"/>
+    <hyperlink ref="K37" r:id="rId44" location="" display="https://eridas.lt/preke/hp-zbook-fury-15-g7-15-6-fhd-ips-i7-10850h-16gb-512gb-ssd-nvidia-quadro-t1000-max-q-4gb-gddr6-26/"/>
+    <hyperlink ref="K38" r:id="rId45" location="" display="https://eridas.lt/preke/hp-zbook-fury-15-g7-15-6-fhd-ips-i7-10850h-16gb-512gb-ssd-nvidia-quadro-t1000-max-q-4gb-gddr6-26-kopija/"/>
+    <hyperlink ref="K39" r:id="rId46" location="" display="https://eridas.lt/preke/dell-precision-5540-15-6-4k-ips-touch-i7-9850h-32gb-1tb-ssd-t2000-max-q-4gb-gddr6-39/"/>
+    <hyperlink ref="K40" r:id="rId47" location="" display="https://eridas.lt/preke/dell-alienware-15-r3-60hz-i7-7700hq-16gb-256gb240gb-gtx-1070-8gb-13/"/>
+    <hyperlink ref="K41" r:id="rId48" location="" display="https://eridas.lt/preke/toshiba-z30-c-16m-13-3-fhd-ips-i7-6500u-8gb-256gb-ssd-su-ekrano-defektu-veikiantis-ir-bloga-baterija/"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J36"/>
+  <dimension ref="A1:J46"/>
   <cols>
-    <col min="1" max="1" width="5" customWidth="1"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="29" customWidth="1"/>
     <col min="5" max="5" width="59" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
     <col min="7" max="7" width="21" customWidth="1"/>
     <col min="8" max="8" width="15" customWidth="1"/>
     <col min="9" max="9" width="16" customWidth="1"/>
     <col min="10" max="10" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G1" t="s" s="2">
-        <v>114</v>
+        <v>173</v>
       </c>
       <c r="H1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="I1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="J1" t="s" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>2855</v>
       </c>
       <c r="B2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>115</v>
+        <v>174</v>
       </c>
       <c r="D2" t="s">
-        <v>116</v>
+        <v>175</v>
       </c>
       <c r="E2" t="s">
-        <v>117</v>
+        <v>176</v>
       </c>
       <c r="F2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G2" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>74.38</v>
+        <v>177</v>
+      </c>
+      <c r="H2">
+        <v>69.17</v>
       </c>
       <c r="I2">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>83.7</v>
+      </c>
+      <c r="J2" t="s" s="3">
+        <v>178</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2947</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>120</v>
+        <v>179</v>
       </c>
       <c r="D3" t="s">
-        <v>121</v>
+        <v>180</v>
       </c>
       <c r="E3" t="s">
-        <v>122</v>
+        <v>181</v>
       </c>
       <c r="F3" t="s">
-        <v>123</v>
+        <v>182</v>
       </c>
       <c r="G3" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>66.12</v>
+        <v>177</v>
+      </c>
+      <c r="H3">
+        <v>61.49</v>
       </c>
       <c r="I3">
-        <v>80.01</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>74.4</v>
+      </c>
+      <c r="J3" t="s" s="3">
+        <v>183</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2948</v>
       </c>
       <c r="B4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C4" t="s">
-        <v>125</v>
+        <v>184</v>
       </c>
       <c r="D4" t="s">
-        <v>126</v>
+        <v>185</v>
       </c>
       <c r="E4" t="s">
-        <v>127</v>
+        <v>186</v>
       </c>
       <c r="F4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G4" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>78.51</v>
+        <v>34</v>
+      </c>
+      <c r="H4">
+        <v>73.01</v>
       </c>
       <c r="I4">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>88.34</v>
+      </c>
+      <c r="J4" t="s" s="3">
+        <v>187</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2949</v>
       </c>
       <c r="B5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C5" t="s">
-        <v>129</v>
+        <v>188</v>
       </c>
       <c r="D5" t="s">
-        <v>121</v>
+        <v>180</v>
       </c>
       <c r="E5" t="s">
-        <v>130</v>
+        <v>189</v>
       </c>
       <c r="F5" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G5" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>57.85</v>
+        <v>177</v>
+      </c>
+      <c r="H5">
+        <v>53.8</v>
       </c>
       <c r="I5">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>65.1</v>
+      </c>
+      <c r="J5" t="s" s="3">
+        <v>190</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2950</v>
       </c>
       <c r="B6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C6" t="s">
-        <v>132</v>
+        <v>191</v>
       </c>
       <c r="D6" t="s">
-        <v>126</v>
+        <v>185</v>
       </c>
       <c r="E6" t="s">
-        <v>133</v>
+        <v>192</v>
       </c>
       <c r="F6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G6" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>99.17</v>
+        <v>34</v>
+      </c>
+      <c r="H6">
+        <v>92.23</v>
       </c>
       <c r="I6">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>111.6</v>
+      </c>
+      <c r="J6" t="s" s="3">
+        <v>193</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2951</v>
       </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C7" t="s">
-        <v>129</v>
+        <v>188</v>
       </c>
       <c r="D7" t="s">
-        <v>121</v>
+        <v>180</v>
       </c>
       <c r="E7" t="s">
-        <v>130</v>
+        <v>189</v>
       </c>
       <c r="F7" t="s">
-        <v>123</v>
+        <v>182</v>
       </c>
       <c r="G7" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>53.72</v>
+        <v>177</v>
+      </c>
+      <c r="H7">
+        <v>49.96</v>
       </c>
       <c r="I7">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>60.45</v>
+      </c>
+      <c r="J7" t="s" s="3">
+        <v>194</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2952</v>
       </c>
       <c r="B8" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C8" t="s">
-        <v>125</v>
+        <v>184</v>
       </c>
       <c r="D8" t="s">
-        <v>126</v>
+        <v>185</v>
       </c>
       <c r="E8" t="s">
-        <v>127</v>
+        <v>186</v>
       </c>
       <c r="F8" t="s">
-        <v>123</v>
+        <v>182</v>
       </c>
       <c r="G8" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>78.51</v>
+        <v>34</v>
+      </c>
+      <c r="H8">
+        <v>73.01</v>
       </c>
       <c r="I8">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>88.34</v>
+      </c>
+      <c r="J8" t="s" s="3">
+        <v>195</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2954</v>
       </c>
       <c r="B9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C9" t="s">
-        <v>129</v>
+        <v>188</v>
       </c>
       <c r="D9" t="s">
-        <v>137</v>
+        <v>196</v>
       </c>
       <c r="E9" t="s">
-        <v>138</v>
+        <v>197</v>
       </c>
       <c r="F9" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G9" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>53.72</v>
+        <v>177</v>
+      </c>
+      <c r="H9">
+        <v>49.96</v>
       </c>
       <c r="I9">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>60.45</v>
+      </c>
+      <c r="J9" t="s" s="3">
+        <v>198</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2955</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C10" t="s">
-        <v>140</v>
+        <v>199</v>
       </c>
       <c r="D10" t="s">
-        <v>121</v>
+        <v>180</v>
       </c>
       <c r="E10" t="s">
-        <v>141</v>
+        <v>200</v>
       </c>
       <c r="F10" t="s">
-        <v>123</v>
+        <v>182</v>
       </c>
       <c r="G10" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>53.72</v>
+        <v>34</v>
+      </c>
+      <c r="H10">
+        <v>49.96</v>
       </c>
       <c r="I10">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>60.45</v>
+      </c>
+      <c r="J10" t="s" s="3">
+        <v>201</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2960</v>
       </c>
       <c r="B11" t="s">
-        <v>143</v>
+        <v>202</v>
       </c>
       <c r="C11" t="s">
-        <v>144</v>
+        <v>203</v>
       </c>
       <c r="D11" t="s">
-        <v>145</v>
+        <v>170</v>
       </c>
       <c r="E11" t="s">
-        <v>146</v>
+        <v>204</v>
       </c>
       <c r="F11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G11" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>82.64</v>
+        <v>177</v>
+      </c>
+      <c r="H11">
+        <v>76.86</v>
       </c>
       <c r="I11">
-        <v>99.99</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>93</v>
+      </c>
+      <c r="J11" t="s" s="3">
+        <v>205</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2962</v>
       </c>
       <c r="B12" t="s">
-        <v>143</v>
+        <v>202</v>
       </c>
       <c r="C12" t="s">
-        <v>148</v>
+        <v>206</v>
       </c>
       <c r="D12" t="s">
-        <v>149</v>
+        <v>207</v>
       </c>
       <c r="E12" t="s">
-        <v>150</v>
+        <v>208</v>
       </c>
       <c r="F12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G12" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>74.38</v>
+        <v>177</v>
+      </c>
+      <c r="H12">
+        <v>69.17</v>
       </c>
       <c r="I12">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>83.7</v>
+      </c>
+      <c r="J12" t="s" s="3">
+        <v>209</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2967</v>
       </c>
       <c r="B13" t="s">
-        <v>152</v>
+        <v>168</v>
       </c>
       <c r="C13" t="s">
-        <v>153</v>
+        <v>210</v>
       </c>
       <c r="D13" t="s">
-        <v>149</v>
+        <v>207</v>
       </c>
       <c r="E13" t="s">
-        <v>146</v>
+        <v>204</v>
       </c>
       <c r="F13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G13" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>78.51</v>
+        <v>177</v>
+      </c>
+      <c r="H13">
+        <v>73.01</v>
       </c>
       <c r="I13">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>88.34</v>
+      </c>
+      <c r="J13" t="s" s="3">
+        <v>211</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3181</v>
       </c>
       <c r="B14" t="s">
-        <v>143</v>
+        <v>202</v>
       </c>
       <c r="C14" t="s">
-        <v>155</v>
+        <v>212</v>
       </c>
       <c r="D14" t="s">
-        <v>121</v>
+        <v>180</v>
       </c>
       <c r="E14" t="s">
-        <v>150</v>
+        <v>208</v>
       </c>
       <c r="F14" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G14" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>74.38</v>
+        <v>177</v>
+      </c>
+      <c r="H14">
+        <v>69.17</v>
       </c>
       <c r="I14">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>83.7</v>
+      </c>
+      <c r="J14" t="s" s="3">
+        <v>213</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3728</v>
       </c>
       <c r="B15" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C15" t="s">
-        <v>157</v>
+        <v>214</v>
       </c>
       <c r="D15" t="s">
-        <v>121</v>
+        <v>180</v>
       </c>
       <c r="E15" t="s">
-        <v>158</v>
+        <v>215</v>
       </c>
       <c r="F15" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G15" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="H15">
-        <v>50</v>
+        <v>46.5</v>
       </c>
       <c r="I15">
-        <v>60.5</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>56.27</v>
+      </c>
+      <c r="J15" t="s" s="3">
+        <v>216</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3905</v>
       </c>
       <c r="B16" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C16" t="s">
-        <v>161</v>
+        <v>217</v>
       </c>
       <c r="D16" t="s">
-        <v>121</v>
+        <v>180</v>
       </c>
       <c r="E16" t="s">
-        <v>162</v>
+        <v>218</v>
       </c>
       <c r="F16" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G16" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>45.45</v>
+        <v>219</v>
+      </c>
+      <c r="H16">
+        <v>42.27</v>
       </c>
       <c r="I16">
-        <v>54.99</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>51.15</v>
+      </c>
+      <c r="J16" t="s" s="3">
+        <v>220</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3908</v>
       </c>
       <c r="B17" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C17" t="s">
-        <v>165</v>
+        <v>221</v>
       </c>
       <c r="D17" t="s">
-        <v>121</v>
+        <v>180</v>
       </c>
       <c r="E17" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="F17" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G17" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>41.32</v>
+        <v>219</v>
+      </c>
+      <c r="H17">
+        <v>38.43</v>
       </c>
       <c r="I17">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>46.5</v>
+      </c>
+      <c r="J17" t="s" s="3">
+        <v>223</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4092</v>
       </c>
       <c r="B18" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C18" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D18" t="s">
-        <v>121</v>
+        <v>180</v>
       </c>
       <c r="E18" t="s">
-        <v>162</v>
+        <v>218</v>
       </c>
       <c r="F18" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G18" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>49.59</v>
+        <v>219</v>
+      </c>
+      <c r="H18">
+        <v>46.12</v>
       </c>
       <c r="I18">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>55.81</v>
+      </c>
+      <c r="J18" t="s" s="3">
+        <v>225</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4094</v>
       </c>
       <c r="B19" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C19" t="s">
-        <v>170</v>
+        <v>226</v>
       </c>
       <c r="D19" t="s">
-        <v>121</v>
+        <v>180</v>
       </c>
       <c r="E19" t="s">
-        <v>171</v>
+        <v>227</v>
       </c>
       <c r="F19" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G19" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>45.45</v>
+        <v>219</v>
+      </c>
+      <c r="H19">
+        <v>42.27</v>
       </c>
       <c r="I19">
-        <v>54.99</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>51.15</v>
+      </c>
+      <c r="J19" t="s" s="3">
+        <v>228</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4096</v>
       </c>
       <c r="B20" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C20" t="s">
-        <v>173</v>
+        <v>229</v>
       </c>
       <c r="D20" t="s">
-        <v>121</v>
+        <v>180</v>
       </c>
       <c r="E20" t="s">
-        <v>162</v>
+        <v>218</v>
       </c>
       <c r="F20" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G20" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>49.59</v>
+        <v>219</v>
+      </c>
+      <c r="H20">
+        <v>46.12</v>
       </c>
       <c r="I20">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>55.81</v>
+      </c>
+      <c r="J20" t="s" s="3">
+        <v>230</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>4098</v>
       </c>
       <c r="B21" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C21" t="s">
-        <v>175</v>
+        <v>231</v>
       </c>
       <c r="D21" t="s">
-        <v>121</v>
+        <v>180</v>
       </c>
       <c r="E21" t="s">
-        <v>171</v>
+        <v>227</v>
       </c>
       <c r="F21" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G21" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>45.45</v>
+        <v>219</v>
+      </c>
+      <c r="H21">
+        <v>42.27</v>
       </c>
       <c r="I21">
-        <v>54.99</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>51.15</v>
+      </c>
+      <c r="J21" t="s" s="3">
+        <v>232</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>4142</v>
+        <v>4145</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22" s="3">
-        <v>37.19</v>
+      <c r="H22">
+        <v>34.59</v>
       </c>
       <c r="I22">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>41.85</v>
+      </c>
+      <c r="J22" t="s" s="3">
+        <v>233</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>4145</v>
+        <v>4154</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-      <c r="H23" s="3">
-        <v>37.19</v>
+      <c r="H23">
+        <v>34.59</v>
       </c>
       <c r="I23">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>41.85</v>
+      </c>
+      <c r="J23" t="s" s="3">
+        <v>234</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>4154</v>
+        <v>4159</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24" s="3">
-        <v>37.19</v>
+      <c r="H24">
+        <v>34.59</v>
       </c>
       <c r="I24">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>41.85</v>
+      </c>
+      <c r="J24" t="s" s="3">
+        <v>235</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>4159</v>
-[...8 lines deleted...]
-        <v>37.19</v>
+        <v>4599</v>
+      </c>
+      <c r="B25" t="s">
+        <v>98</v>
+      </c>
+      <c r="C25" t="s">
+        <v>236</v>
+      </c>
+      <c r="D25" t="s">
+        <v>237</v>
+      </c>
+      <c r="E25" t="s">
+        <v>238</v>
+      </c>
+      <c r="F25" t="s">
+        <v>33</v>
+      </c>
+      <c r="G25" t="s">
+        <v>177</v>
+      </c>
+      <c r="H25">
+        <v>61.49</v>
       </c>
       <c r="I25">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>74.4</v>
+      </c>
+      <c r="J25" t="s" s="3">
+        <v>239</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>4599</v>
+        <v>4628</v>
       </c>
       <c r="B26" t="s">
-        <v>181</v>
+        <v>168</v>
       </c>
       <c r="C26" t="s">
-        <v>182</v>
+        <v>240</v>
       </c>
       <c r="D26" t="s">
-        <v>183</v>
+        <v>237</v>
       </c>
       <c r="E26" t="s">
-        <v>184</v>
+        <v>241</v>
       </c>
       <c r="F26" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G26" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>66.12</v>
+        <v>177</v>
+      </c>
+      <c r="H26">
+        <v>34.59</v>
       </c>
       <c r="I26">
-        <v>80.01</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>41.85</v>
+      </c>
+      <c r="J26" t="s" s="3">
+        <v>242</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>4628</v>
+        <v>5646</v>
       </c>
       <c r="B27" t="s">
-        <v>152</v>
+        <v>36</v>
       </c>
       <c r="C27" t="s">
-        <v>186</v>
+        <v>243</v>
       </c>
       <c r="D27" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="E27" t="s">
-        <v>187</v>
+        <v>244</v>
       </c>
       <c r="F27" t="s">
-        <v>31</v>
+        <v>245</v>
       </c>
       <c r="G27" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>37.19</v>
+        <v>34</v>
+      </c>
+      <c r="H27">
+        <v>76.86</v>
       </c>
       <c r="I27">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>93</v>
+      </c>
+      <c r="J27" t="s" s="3">
+        <v>246</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>5646</v>
+        <v>5865</v>
       </c>
       <c r="B28" t="s">
-        <v>34</v>
+        <v>202</v>
       </c>
       <c r="C28" t="s">
-        <v>189</v>
+        <v>247</v>
       </c>
       <c r="D28" t="s">
-        <v>126</v>
+        <v>248</v>
       </c>
       <c r="E28" t="s">
-        <v>190</v>
+        <v>249</v>
       </c>
       <c r="F28" t="s">
-        <v>191</v>
+        <v>250</v>
       </c>
       <c r="G28" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>82.64</v>
+        <v>118</v>
+      </c>
+      <c r="H28">
+        <v>76.86</v>
       </c>
       <c r="I28">
-        <v>99.99</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>93</v>
+      </c>
+      <c r="J28" t="s" s="3">
+        <v>251</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>5865</v>
+        <v>5876</v>
       </c>
       <c r="B29" t="s">
-        <v>143</v>
+        <v>98</v>
       </c>
       <c r="C29" t="s">
-        <v>193</v>
+        <v>252</v>
       </c>
       <c r="D29" t="s">
-        <v>194</v>
+        <v>253</v>
       </c>
       <c r="E29" t="s">
-        <v>195</v>
+        <v>254</v>
       </c>
       <c r="F29" t="s">
-        <v>196</v>
+        <v>182</v>
       </c>
       <c r="G29" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>82.64</v>
+        <v>118</v>
+      </c>
+      <c r="H29">
+        <v>76.86</v>
       </c>
       <c r="I29">
-        <v>99.99</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>93</v>
+      </c>
+      <c r="J29" t="s" s="3">
+        <v>255</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>5876</v>
+        <v>5883</v>
       </c>
       <c r="B30" t="s">
-        <v>181</v>
+        <v>98</v>
       </c>
       <c r="C30" t="s">
-        <v>198</v>
-[...3 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="D30"/>
       <c r="E30" t="s">
-        <v>200</v>
+        <v>257</v>
       </c>
       <c r="F30" t="s">
-        <v>123</v>
+        <v>182</v>
       </c>
       <c r="G30" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>82.64</v>
+        <v>177</v>
+      </c>
+      <c r="H30">
+        <v>38.43</v>
       </c>
       <c r="I30">
-        <v>99.99</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>46.5</v>
+      </c>
+      <c r="J30" t="s" s="3">
+        <v>258</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>5883</v>
+        <v>6173</v>
       </c>
       <c r="B31" t="s">
-        <v>181</v>
+        <v>53</v>
       </c>
       <c r="C31" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="D31"/>
+        <v>259</v>
+      </c>
+      <c r="D31" t="s">
+        <v>260</v>
+      </c>
       <c r="E31" t="s">
-        <v>203</v>
+        <v>261</v>
       </c>
       <c r="F31" t="s">
-        <v>123</v>
+        <v>33</v>
       </c>
       <c r="G31" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>41.32</v>
+        <v>262</v>
+      </c>
+      <c r="H31">
+        <v>61.48</v>
       </c>
       <c r="I31">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>74.39</v>
+      </c>
+      <c r="J31" t="s" s="3">
+        <v>263</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>6033</v>
-[...20 lines deleted...]
-        <v>70.25</v>
+        <v>6682</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32">
+        <v>37.2</v>
       </c>
       <c r="I32">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>45.01</v>
+      </c>
+      <c r="J32" t="s" s="3">
+        <v>264</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>6158</v>
+        <v>7313</v>
       </c>
       <c r="B33" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="C33" t="s">
-        <v>210</v>
+        <v>265</v>
       </c>
       <c r="D33" t="s">
-        <v>42</v>
+        <v>266</v>
       </c>
       <c r="E33" t="s">
-        <v>211</v>
+        <v>267</v>
       </c>
       <c r="F33" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G33" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>66.12</v>
+        <v>34</v>
+      </c>
+      <c r="H33">
+        <v>61.49</v>
       </c>
       <c r="I33">
-        <v>80.01</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>74.4</v>
+      </c>
+      <c r="J33" t="s" s="3">
+        <v>268</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>6173</v>
-[...20 lines deleted...]
-        <v>66.11</v>
+        <v>10262</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34">
+        <v>30.75</v>
       </c>
       <c r="I34">
-        <v>79.99</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>37.21</v>
+      </c>
+      <c r="J34" t="s" s="3">
+        <v>269</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>6682</v>
+        <v>10266</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35">
-        <v>40</v>
+        <v>46.12</v>
       </c>
       <c r="I35">
-        <v>48.4</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>55.81</v>
+      </c>
+      <c r="J35" t="s" s="3">
+        <v>270</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>7313</v>
-[...4 lines deleted...]
-      <c r="C36" t="s">
+        <v>10271</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36">
+        <v>46.12</v>
+      </c>
+      <c r="I36">
+        <v>55.81</v>
+      </c>
+      <c r="J36" t="s" s="3">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>10276</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37">
+        <v>34.59</v>
+      </c>
+      <c r="I37">
+        <v>41.85</v>
+      </c>
+      <c r="J37" t="s" s="3">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>10281</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38">
+        <v>76.86</v>
+      </c>
+      <c r="I38">
+        <v>93</v>
+      </c>
+      <c r="J38" t="s" s="3">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>10285</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39">
+        <v>42.27</v>
+      </c>
+      <c r="I39">
+        <v>51.15</v>
+      </c>
+      <c r="J39" t="s" s="3">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>10289</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40"/>
+      <c r="H40">
+        <v>42.27</v>
+      </c>
+      <c r="I40">
+        <v>51.15</v>
+      </c>
+      <c r="J40" t="s" s="3">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>10295</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41">
+        <v>61.48</v>
+      </c>
+      <c r="I41">
+        <v>74.39</v>
+      </c>
+      <c r="J41" t="s" s="3">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>10299</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
+      <c r="H42">
+        <v>69.17</v>
+      </c>
+      <c r="I42">
+        <v>83.7</v>
+      </c>
+      <c r="J42" t="s" s="3">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>10321</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43">
+        <v>69.17</v>
+      </c>
+      <c r="I43">
+        <v>83.7</v>
+      </c>
+      <c r="J43" t="s" s="3">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>10326</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44">
+        <v>30.75</v>
+      </c>
+      <c r="I44">
+        <v>37.21</v>
+      </c>
+      <c r="J44" t="s" s="3">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>10332</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45">
+        <v>46.12</v>
+      </c>
+      <c r="I45">
+        <v>55.81</v>
+      </c>
+      <c r="J45" t="s" s="3">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>10777</v>
+      </c>
+      <c r="B46" t="s">
+        <v>53</v>
+      </c>
+      <c r="C46" t="s">
+        <v>224</v>
+      </c>
+      <c r="D46" t="s">
+        <v>180</v>
+      </c>
+      <c r="E46" t="s">
+        <v>218</v>
+      </c>
+      <c r="F46" t="s">
+        <v>33</v>
+      </c>
+      <c r="G46" t="s">
         <v>219</v>
       </c>
-      <c r="D36" t="s">
-[...18 lines deleted...]
-        <v>222</v>
+      <c r="H46">
+        <v>42.27</v>
+      </c>
+      <c r="I46">
+        <v>51.15</v>
+      </c>
+      <c r="J46" t="s" s="3">
+        <v>281</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="J2" r:id="rId30" location="" display="https://eridas.lt/preke/hp-elitebook-15-6-i7-3740qm-8gb-128ssd/"/>
-[...33 lines deleted...]
-    <hyperlink ref="J36" r:id="rId64" location="" display="https://eridas.lt/preke/nesiojamas-kompiuteris-latitude-e7270-12-5-fhd-ips-i5-6300u-8gb-256gb-ssd-15/"/>
+    <hyperlink ref="J2" r:id="rId49" location="" display="https://eridas.lt/preke/hp-elitebook-15-6-i7-3740qm-8gb-128ssd/"/>
+    <hyperlink ref="J3" r:id="rId50" location="" display="https://eridas.lt/preke/dell-latittude-e6440-i5-4200m-4gb-128gb-ssd/"/>
+    <hyperlink ref="J4" r:id="rId51" location="" display="https://eridas.lt/preke/dell-latittude-e7240-i5-4300u-8gb-256gb-ssd/"/>
+    <hyperlink ref="J5" r:id="rId52" location="" display="https://eridas.lt/preke/dell-latittude-e5450-i3-5010u-8gb-128gb-ssd/"/>
+    <hyperlink ref="J6" r:id="rId53" location="" display="https://eridas.lt/preke/dell-latittude-e7250-i5-5300u-8gb-256gb-ssd/"/>
+    <hyperlink ref="J7" r:id="rId54" location="" display="https://eridas.lt/preke/dell-latittude-e5450-i3-5010u-4gb-128gb-ssd/"/>
+    <hyperlink ref="J8" r:id="rId55" location="" display="https://eridas.lt/preke/dell-latittude-e7240-i5-4300u-4gb-256gb-ssd/"/>
+    <hyperlink ref="J9" r:id="rId56" location="" display="https://eridas.lt/preke/dell-latittude-e5440-i3-4030u-8gb-128gb-ssd/"/>
+    <hyperlink ref="J10" r:id="rId57" location="" display="https://eridas.lt/preke/dell-latittude-e5440-i3-4010u-4gb-256gb-ssd/"/>
+    <hyperlink ref="J11" r:id="rId58" location="" display="https://eridas.lt/preke/fujitsu-s935-13-3-fhd-ips-i5-5200u-8gb-128gb-ssd/"/>
+    <hyperlink ref="J12" r:id="rId59" location="" display="https://eridas.lt/preke/lifebook-e734-13-3-i5-4210m-8gb-128gb-ssd/"/>
+    <hyperlink ref="J13" r:id="rId60" location="" display="https://eridas.lt/preke/toshiba-z30-b-106-13-3-i5-5200u-8gb-128gb-ssd/"/>
+    <hyperlink ref="J14" r:id="rId61" location="" display="https://eridas.lt/preke/lifebook-e744-13-3-i5-4210m-8gb-128gb-ssd/"/>
+    <hyperlink ref="J15" r:id="rId62" location="" display="https://eridas.lt/preke/lenovo-thinkpad-e460-14-0-1366768-i5-6200u-8gb-0gb-ssd-13-balta-demele-ekrane/"/>
+    <hyperlink ref="J16" r:id="rId63" location="" display="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-l430-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/"/>
+    <hyperlink ref="J17" r:id="rId64" location="" display="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-l420-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/"/>
+    <hyperlink ref="J18" r:id="rId65" location="" display="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/"/>
+    <hyperlink ref="J19" r:id="rId66" location="" display="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t420-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/"/>
+    <hyperlink ref="J20" r:id="rId67" location="" display="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430s-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/"/>
+    <hyperlink ref="J21" r:id="rId68" location="" display="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t420s-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/"/>
+    <hyperlink ref="J22" r:id="rId69" location="" display="https://eridas.lt/preke/lenovo-thinkpad-e520-15-6-hd-i3-2370m-4gb-500gb-hdd-30-nesuinstaliuotas/"/>
+    <hyperlink ref="J23" r:id="rId70" location="" display="https://eridas.lt/preke/fujitsu-lifebook-a512-15-6-hd-i3-3110m-4gb-320gb-hdd-16-nesuinstaliuotas/"/>
+    <hyperlink ref="J24" r:id="rId71" location="" display="https://eridas.lt/preke/dell-latitude-e5430-14-0-1600900-i3-2350m-8gb-be-disko-5/"/>
+    <hyperlink ref="J25" r:id="rId72" location="" display="https://eridas.lt/preke/17-3-1600900-i3-2348m-8gb-128gb-ssd-500gb-hdd-48/"/>
+    <hyperlink ref="J26" r:id="rId73" location="" display="https://eridas.lt/preke/toshiba-satellite-c870d-11m-17-3-1600900-e1-1200-8gb-128gb-ssd-17-yra-keli-mazi-balti-taskeliai-ekrane/"/>
+    <hyperlink ref="J27" r:id="rId74" location="" display="https://eridas.lt/preke/hp-elitebook-725-g3-12-5-hd-tn-matinis-amd-pro-a10-8700b-12gb-256gb-ssd-24/"/>
+    <hyperlink ref="J28" r:id="rId75" location="" display="https://eridas.lt/preke/kolekcinis-produktas-18-4-ekranu-fujitsu-amilo-li-3910-pentium-t3200-3gb-ram-be-disko-su-originaliu-krovikliu/"/>
+    <hyperlink ref="J29" r:id="rId76" location="" display="https://eridas.lt/preke/kolekcinis-produktas-18-4-fhd-acer-aspire-8730-pentium-t6400-4gb-ram-0gb-hdd-nvidia-gt-9600m-1gb-gyva-baterija/"/>
+    <hyperlink ref="J30" r:id="rId77" location="" display="https://eridas.lt/preke/acer-aspire-a315-32-p9gr-15-6-19201080-celeron-n5000-4gb-128gb-16/"/>
+    <hyperlink ref="J31" r:id="rId78" location="" display="https://eridas.lt/preke/lenovo-yoga-2-13-13-3-fhd-ips-touchscreen-i5-4200u-8gb-128gb-ssd-36/"/>
+    <hyperlink ref="J32" r:id="rId79" location="" display="https://eridas.lt/preke/packard-bell-ts11-hr-15-6-hd-i7-2630qm-4gb-240gb-ssd-nvidia-gt-540m-baterija-beveik-mirusi-70/"/>
+    <hyperlink ref="J33" r:id="rId80" location="" display="https://eridas.lt/preke/nesiojamas-kompiuteris-latitude-e7270-12-5-fhd-ips-i5-6300u-8gb-256gb-ssd-15/"/>
+    <hyperlink ref="J34" r:id="rId81" location="" display="https://eridas.lt/preke/hp-probook-4540s-15-6-i5-3210m-4gb-500gb-hdd-bloga-silpna-baterija/"/>
+    <hyperlink ref="J35" r:id="rId82" location="" display="https://eridas.lt/preke/hp-probook-650-g1-15-6-i5-4210m-8gb-be-disko-bloga-silpna-baterija/"/>
+    <hyperlink ref="J36" r:id="rId83" location="" display="https://eridas.lt/preke/hp-probook-6560b-15-6-i5-2410m-8gb-256gb-ssd-baterijos-bukle-neaiski-iki-galo-bet-krauna/"/>
+    <hyperlink ref="J37" r:id="rId84" location="" display="https://eridas.lt/preke/hp-probook-6560b-15-6-i5-2450m-4gb-128-ssd-baterijos-bukle-neaiski-iki-galo-bet-krauna/"/>
+    <hyperlink ref="J38" r:id="rId85" location="" display="https://eridas.lt/preke/fujitsu-lifebook-e556-15-6-fhd-ips-i5-6200u-8gb-ddr4-256gb-ssd-52/"/>
+    <hyperlink ref="J39" r:id="rId86" location="" display="https://eridas.lt/preke/hp-probook-450-g2-15-6-i5-4210u-4gb-128-ssd-bloga-silpna-baterija/"/>
+    <hyperlink ref="J40" r:id="rId87" location="" display="https://eridas.lt/preke/hp-elitebook-8570p15-6-i5-3360m-4gb-500gb-hdd-baterijos-bukle-neaiski-iki-galo-bet-krauna/"/>
+    <hyperlink ref="J41" r:id="rId88" location="" display="https://eridas.lt/preke/fujitsu-lifebook-e754-15-6-fhd-ips-i5-6200u-8gb-ddr3-256gb-ssd-12/"/>
+    <hyperlink ref="J42" r:id="rId89" location="" display="https://eridas.lt/preke/fujitsu-lifebook-e754-15-6-fhd-ips-i7-4710mq-8gb-ddr3-256gb-ssd-60/"/>
+    <hyperlink ref="J43" r:id="rId90" location="" display="https://eridas.lt/preke/asus-n56vz-15-6-fhd-i7-3630qm-8gb-750gb-hdd-8-a-grade/"/>
+    <hyperlink ref="J44" r:id="rId91" location="" display="https://eridas.lt/preke/dell-latitude-e5430-14-0-i5-3340m-4gb-128gb-baterija-silpna-bloga/"/>
+    <hyperlink ref="J45" r:id="rId92" location="" display="https://eridas.lt/preke/15-6-hd-a8-6410-8gb-ram-256gb-ssd-gyva-baterija-7/"/>
+    <hyperlink ref="J46" r:id="rId93" location="" display="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430-14-0-hd-i5-8gb-128gb-ssd-silpna-prasta-bloga-baterija-ar-isvis-jos-nera/"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J59"/>
+  <dimension ref="A1:J53"/>
   <cols>
-    <col min="1" max="1" width="5" customWidth="1"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
-    <col min="3" max="3" width="27" customWidth="1"/>
+    <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="31" customWidth="1"/>
-    <col min="5" max="5" width="50" customWidth="1"/>
+    <col min="5" max="5" width="47" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
     <col min="7" max="7" width="21" customWidth="1"/>
     <col min="8" max="8" width="15" customWidth="1"/>
     <col min="9" max="9" width="16" customWidth="1"/>
     <col min="10" max="10" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G1" t="s" s="2">
-        <v>114</v>
+        <v>173</v>
       </c>
       <c r="H1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="I1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="J1" t="s" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>2894</v>
       </c>
       <c r="B2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C2" t="s">
-        <v>223</v>
+        <v>282</v>
       </c>
       <c r="D2" t="s">
-        <v>224</v>
+        <v>283</v>
       </c>
       <c r="E2" t="s">
-        <v>225</v>
+        <v>284</v>
       </c>
       <c r="F2" t="s">
-        <v>226</v>
+        <v>285</v>
       </c>
       <c r="G2" t="s">
-        <v>227</v>
+        <v>286</v>
       </c>
       <c r="H2">
-        <v>1000</v>
+        <v>930</v>
       </c>
       <c r="I2">
-        <v>1210</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>1125.3</v>
+      </c>
+      <c r="J2" t="s" s="3">
+        <v>287</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2899</v>
       </c>
       <c r="B3" t="s">
-        <v>229</v>
+        <v>89</v>
       </c>
       <c r="C3" t="s">
-        <v>230</v>
+        <v>288</v>
       </c>
       <c r="D3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E3" t="s">
-        <v>231</v>
+        <v>289</v>
       </c>
       <c r="F3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G3" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>205.79</v>
+        <v>34</v>
+      </c>
+      <c r="H3">
+        <v>191.38</v>
       </c>
       <c r="I3">
-        <v>249.01</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>231.57</v>
+      </c>
+      <c r="J3" t="s" s="3">
+        <v>290</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3311</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4" s="3">
-        <v>29.75</v>
+      <c r="H4">
+        <v>27.67</v>
       </c>
       <c r="I4">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>33.48</v>
+      </c>
+      <c r="J4" t="s" s="3">
+        <v>291</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>3421</v>
       </c>
       <c r="B5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C5" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="D5" t="s">
-        <v>149</v>
+        <v>207</v>
       </c>
       <c r="E5" t="s">
-        <v>235</v>
+        <v>293</v>
       </c>
       <c r="F5" t="s">
-        <v>123</v>
+        <v>182</v>
       </c>
       <c r="G5" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>28.93</v>
+        <v>177</v>
+      </c>
+      <c r="H5">
+        <v>26.9</v>
       </c>
       <c r="I5">
-        <v>35.01</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>32.55</v>
+      </c>
+      <c r="J5" t="s" s="3">
+        <v>294</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3424</v>
       </c>
       <c r="B6" t="s">
-        <v>237</v>
+        <v>295</v>
       </c>
       <c r="C6" t="s">
-        <v>238</v>
+        <v>296</v>
       </c>
       <c r="D6" t="s">
-        <v>239</v>
+        <v>297</v>
       </c>
       <c r="E6" t="s">
-        <v>240</v>
+        <v>298</v>
       </c>
       <c r="F6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G6" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>41.32</v>
+        <v>299</v>
+      </c>
+      <c r="H6">
+        <v>38.43</v>
       </c>
       <c r="I6">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>46.5</v>
+      </c>
+      <c r="J6" t="s" s="3">
+        <v>300</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>3507</v>
       </c>
       <c r="B7" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C7" t="s">
-        <v>243</v>
+        <v>301</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>244</v>
+        <v>302</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
-        <v>60</v>
+        <v>55.8</v>
       </c>
       <c r="I7">
-        <v>72.6</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>67.52</v>
+      </c>
+      <c r="J7" t="s" s="3">
+        <v>303</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>3512</v>
       </c>
       <c r="B8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>246</v>
+        <v>304</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
-        <v>35</v>
+        <v>32.55</v>
       </c>
       <c r="I8">
-        <v>42.35</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>39.39</v>
+      </c>
+      <c r="J8" t="s" s="3">
+        <v>305</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>3603</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
-        <v>45</v>
+        <v>41.85</v>
       </c>
       <c r="I9">
-        <v>54.45</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>50.64</v>
+      </c>
+      <c r="J9" t="s" s="3">
+        <v>306</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>3626</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
-        <v>50</v>
+        <v>46.5</v>
       </c>
       <c r="I10">
-        <v>60.5</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>56.27</v>
+      </c>
+      <c r="J10" t="s" s="3">
+        <v>307</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>3663</v>
+        <v>3673</v>
       </c>
       <c r="B11" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="C11" t="s">
-        <v>250</v>
+        <v>308</v>
       </c>
       <c r="D11" t="s">
-        <v>145</v>
+        <v>59</v>
       </c>
       <c r="E11" t="s">
-        <v>251</v>
+        <v>309</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G11" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>123.97</v>
+        <v>34</v>
+      </c>
+      <c r="H11">
+        <v>122.97</v>
       </c>
       <c r="I11">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>148.79</v>
+      </c>
+      <c r="J11" t="s" s="3">
+        <v>310</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>3673</v>
+        <v>3715</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>311</v>
       </c>
       <c r="C12" t="s">
-        <v>253</v>
+        <v>312</v>
       </c>
       <c r="D12" t="s">
-        <v>60</v>
+        <v>297</v>
       </c>
       <c r="E12" t="s">
-        <v>254</v>
+        <v>298</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G12" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>132.23</v>
+        <v>34</v>
+      </c>
+      <c r="H12">
+        <v>54.25</v>
       </c>
       <c r="I12">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>65.64</v>
+      </c>
+      <c r="J12" t="s" s="3">
+        <v>313</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>3715</v>
+        <v>3854</v>
       </c>
       <c r="B13" t="s">
-        <v>256</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>257</v>
+        <v>282</v>
       </c>
       <c r="D13" t="s">
-        <v>239</v>
+        <v>314</v>
       </c>
       <c r="E13" t="s">
-        <v>240</v>
+        <v>284</v>
       </c>
       <c r="F13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>58.33</v>
+        <v>118</v>
+      </c>
+      <c r="H13">
+        <v>46.5</v>
       </c>
       <c r="I13">
-        <v>70.58</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>56.27</v>
+      </c>
+      <c r="J13" t="s" s="3">
+        <v>315</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>3854</v>
-[...18 lines deleted...]
-      </c>
+        <v>3858</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
       <c r="H14">
-        <v>50</v>
+        <v>32.55</v>
       </c>
       <c r="I14">
-        <v>60.5</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>39.39</v>
+      </c>
+      <c r="J14" t="s" s="3">
+        <v>316</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>3858</v>
+        <v>4081</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
-        <v>35</v>
+        <v>46.5</v>
       </c>
       <c r="I15">
-        <v>42.35</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>56.27</v>
+      </c>
+      <c r="J15" t="s" s="3">
+        <v>317</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>4081</v>
-[...6 lines deleted...]
-      <c r="G16"/>
+        <v>4105</v>
+      </c>
+      <c r="B16" t="s">
+        <v>53</v>
+      </c>
+      <c r="C16" t="s">
+        <v>318</v>
+      </c>
+      <c r="D16" t="s">
+        <v>319</v>
+      </c>
+      <c r="E16" t="s">
+        <v>215</v>
+      </c>
+      <c r="F16" t="s">
+        <v>33</v>
+      </c>
+      <c r="G16" t="s">
+        <v>177</v>
+      </c>
       <c r="H16">
-        <v>50</v>
+        <v>69.17</v>
       </c>
       <c r="I16">
-        <v>60.5</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>83.7</v>
+      </c>
+      <c r="J16" t="s" s="3">
+        <v>320</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>4105</v>
+        <v>4197</v>
       </c>
       <c r="B17" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="C17" t="s">
-        <v>263</v>
+        <v>321</v>
       </c>
       <c r="D17" t="s">
-        <v>264</v>
+        <v>170</v>
       </c>
       <c r="E17" t="s">
-        <v>158</v>
+        <v>322</v>
       </c>
       <c r="F17" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G17" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>74.38</v>
+        <v>34</v>
+      </c>
+      <c r="H17">
+        <v>122.97</v>
       </c>
       <c r="I17">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>148.79</v>
+      </c>
+      <c r="J17" t="s" s="3">
+        <v>323</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>4197</v>
+        <v>4274</v>
       </c>
       <c r="B18" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C18" t="s">
-        <v>266</v>
+        <v>324</v>
       </c>
       <c r="D18" t="s">
-        <v>145</v>
+        <v>237</v>
       </c>
       <c r="E18" t="s">
-        <v>267</v>
+        <v>204</v>
       </c>
       <c r="F18" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G18" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>132.23</v>
+        <v>177</v>
+      </c>
+      <c r="H18">
+        <v>74.4</v>
       </c>
       <c r="I18">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>90.02</v>
+      </c>
+      <c r="J18" t="s" s="3">
+        <v>325</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>4274</v>
+        <v>4442</v>
       </c>
       <c r="B19" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="C19" t="s">
-        <v>269</v>
+        <v>326</v>
       </c>
       <c r="D19" t="s">
-        <v>183</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>146</v>
+        <v>284</v>
       </c>
       <c r="F19" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G19" t="s">
-        <v>118</v>
+        <v>177</v>
       </c>
       <c r="H19">
-        <v>80</v>
+        <v>69.17</v>
       </c>
       <c r="I19">
-        <v>96.8</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>83.7</v>
+      </c>
+      <c r="J19" t="s" s="3">
+        <v>327</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>4442</v>
+        <v>4465</v>
       </c>
       <c r="B20" t="s">
-        <v>54</v>
+        <v>202</v>
       </c>
       <c r="C20" t="s">
-        <v>271</v>
+        <v>328</v>
       </c>
       <c r="D20" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="E20" t="s">
-        <v>225</v>
+        <v>208</v>
       </c>
       <c r="F20" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G20" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>74.38</v>
+        <v>34</v>
+      </c>
+      <c r="H20">
+        <v>46.5</v>
       </c>
       <c r="I20">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>56.27</v>
+      </c>
+      <c r="J20" t="s" s="3">
+        <v>329</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>4465</v>
+        <v>4471</v>
       </c>
       <c r="B21" t="s">
-        <v>143</v>
+        <v>98</v>
       </c>
       <c r="C21" t="s">
-        <v>273</v>
+        <v>330</v>
       </c>
       <c r="D21" t="s">
-        <v>60</v>
+        <v>331</v>
       </c>
       <c r="E21" t="s">
-        <v>150</v>
+        <v>332</v>
       </c>
       <c r="F21" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G21" t="s">
-        <v>32</v>
+        <v>177</v>
       </c>
       <c r="H21">
-        <v>50</v>
+        <v>32.55</v>
       </c>
       <c r="I21">
-        <v>60.5</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>39.39</v>
+      </c>
+      <c r="J21" t="s" s="3">
+        <v>333</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>4471</v>
+        <v>4513</v>
       </c>
       <c r="B22" t="s">
-        <v>181</v>
+        <v>98</v>
       </c>
       <c r="C22" t="s">
-        <v>275</v>
+        <v>334</v>
       </c>
       <c r="D22" t="s">
-        <v>276</v>
+        <v>331</v>
       </c>
       <c r="E22" t="s">
-        <v>277</v>
+        <v>335</v>
       </c>
       <c r="F22" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G22" t="s">
-        <v>118</v>
+        <v>336</v>
       </c>
       <c r="H22">
-        <v>35</v>
+        <v>32.55</v>
       </c>
       <c r="I22">
-        <v>42.35</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>39.39</v>
+      </c>
+      <c r="J22" t="s" s="3">
+        <v>337</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>4513</v>
+        <v>4524</v>
       </c>
       <c r="B23" t="s">
-        <v>181</v>
+        <v>53</v>
       </c>
       <c r="C23" t="s">
-        <v>279</v>
+        <v>338</v>
       </c>
       <c r="D23" t="s">
-        <v>276</v>
+        <v>319</v>
       </c>
       <c r="E23" t="s">
-        <v>280</v>
+        <v>339</v>
       </c>
       <c r="F23" t="s">
-        <v>31</v>
+        <v>182</v>
       </c>
       <c r="G23" t="s">
-        <v>281</v>
+        <v>34</v>
       </c>
       <c r="H23">
-        <v>35</v>
+        <v>60.45</v>
       </c>
       <c r="I23">
-        <v>42.35</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>73.14</v>
+      </c>
+      <c r="J23" t="s" s="3">
+        <v>340</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>4524</v>
+        <v>4548</v>
       </c>
       <c r="B24" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="C24" t="s">
-        <v>283</v>
+        <v>341</v>
       </c>
       <c r="D24" t="s">
-        <v>264</v>
+        <v>237</v>
       </c>
       <c r="E24" t="s">
-        <v>284</v>
+        <v>342</v>
       </c>
       <c r="F24" t="s">
-        <v>123</v>
+        <v>33</v>
       </c>
       <c r="G24" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="H24">
-        <v>65</v>
+        <v>89.39</v>
       </c>
       <c r="I24">
-        <v>78.65</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>108.16</v>
+      </c>
+      <c r="J24" t="s" s="3">
+        <v>343</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>4548</v>
+        <v>4578</v>
       </c>
       <c r="B25" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C25" t="s">
-        <v>286</v>
+        <v>344</v>
       </c>
       <c r="D25" t="s">
-        <v>183</v>
+        <v>44</v>
       </c>
       <c r="E25" t="s">
-        <v>287</v>
+        <v>345</v>
       </c>
       <c r="F25" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G25" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>96.12</v>
+        <v>118</v>
+      </c>
+      <c r="H25">
+        <v>32.55</v>
       </c>
       <c r="I25">
-        <v>116.31</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>39.39</v>
+      </c>
+      <c r="J25" t="s" s="3">
+        <v>346</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>4578</v>
+        <v>4618</v>
       </c>
       <c r="B26" t="s">
-        <v>34</v>
+        <v>98</v>
       </c>
       <c r="C26" t="s">
-        <v>289</v>
+        <v>347</v>
       </c>
       <c r="D26" t="s">
-        <v>42</v>
+        <v>331</v>
       </c>
       <c r="E26" t="s">
-        <v>290</v>
+        <v>348</v>
       </c>
       <c r="F26" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G26" t="s">
-        <v>159</v>
+        <v>349</v>
       </c>
       <c r="H26">
-        <v>35</v>
+        <v>26.9</v>
       </c>
       <c r="I26">
-        <v>42.35</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>32.55</v>
+      </c>
+      <c r="J26" t="s" s="3">
+        <v>350</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>4618</v>
+        <v>4623</v>
       </c>
       <c r="B27" t="s">
-        <v>181</v>
+        <v>351</v>
       </c>
       <c r="C27" t="s">
-        <v>292</v>
+        <v>352</v>
       </c>
       <c r="D27" t="s">
-        <v>276</v>
+        <v>59</v>
       </c>
       <c r="E27" t="s">
-        <v>293</v>
+        <v>353</v>
       </c>
       <c r="F27" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G27" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>28.93</v>
+        <v>118</v>
+      </c>
+      <c r="H27">
+        <v>60.45</v>
       </c>
       <c r="I27">
-        <v>35.01</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>73.14</v>
+      </c>
+      <c r="J27" t="s" s="3">
+        <v>354</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>4623</v>
+        <v>4753</v>
       </c>
       <c r="B28" t="s">
-        <v>296</v>
+        <v>53</v>
       </c>
       <c r="C28" t="s">
-        <v>297</v>
+        <v>355</v>
       </c>
       <c r="D28" t="s">
-        <v>60</v>
+        <v>185</v>
       </c>
       <c r="E28" t="s">
-        <v>298</v>
+        <v>32</v>
       </c>
       <c r="F28" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G28" t="s">
-        <v>159</v>
+        <v>34</v>
       </c>
       <c r="H28">
-        <v>65</v>
+        <v>88.35</v>
       </c>
       <c r="I28">
-        <v>78.65</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>106.9</v>
+      </c>
+      <c r="J28" t="s" s="3">
+        <v>356</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>4640</v>
+        <v>5040</v>
       </c>
       <c r="B29" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="C29" t="s">
-        <v>300</v>
+        <v>357</v>
       </c>
       <c r="D29" t="s">
-        <v>259</v>
+        <v>170</v>
       </c>
       <c r="E29" t="s">
-        <v>133</v>
+        <v>284</v>
       </c>
       <c r="F29" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G29" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>45.45</v>
+        <v>34</v>
+      </c>
+      <c r="H29">
+        <v>76.86</v>
       </c>
       <c r="I29">
-        <v>54.99</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>93</v>
+      </c>
+      <c r="J29" t="s" s="3">
+        <v>358</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>4753</v>
+        <v>5430</v>
       </c>
       <c r="B30" t="s">
-        <v>54</v>
+        <v>89</v>
       </c>
       <c r="C30" t="s">
-        <v>302</v>
+        <v>359</v>
       </c>
       <c r="D30" t="s">
-        <v>126</v>
+        <v>360</v>
       </c>
       <c r="E30" t="s">
-        <v>30</v>
+        <v>361</v>
       </c>
       <c r="F30" t="s">
-        <v>31</v>
+        <v>362</v>
       </c>
       <c r="G30" t="s">
-        <v>32</v>
+        <v>177</v>
       </c>
       <c r="H30">
-        <v>95</v>
+        <v>38.43</v>
       </c>
       <c r="I30">
-        <v>114.95</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>46.5</v>
+      </c>
+      <c r="J30" t="s" s="3">
+        <v>363</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>4944</v>
-[...20 lines deleted...]
-        <v>123.14</v>
+        <v>5975</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31">
+        <v>46.12</v>
       </c>
       <c r="I31">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>55.81</v>
+      </c>
+      <c r="J31" t="s" s="3">
+        <v>364</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>5040</v>
-[...20 lines deleted...]
-        <v>82.64</v>
+        <v>6001</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32">
+        <v>93</v>
       </c>
       <c r="I32">
-        <v>99.99</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>112.53</v>
+      </c>
+      <c r="J32" t="s" s="3">
+        <v>365</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>5348</v>
-[...20 lines deleted...]
-        <v>107.44</v>
+        <v>6007</v>
+      </c>
+      <c r="B33"/>
+      <c r="C33"/>
+      <c r="D33"/>
+      <c r="E33"/>
+      <c r="F33"/>
+      <c r="G33"/>
+      <c r="H33">
+        <v>103.76</v>
       </c>
       <c r="I33">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>125.55</v>
+      </c>
+      <c r="J33" t="s" s="3">
+        <v>366</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>5430</v>
-[...20 lines deleted...]
-        <v>41.32</v>
+        <v>6055</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34">
+        <v>93</v>
       </c>
       <c r="I34">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>112.53</v>
+      </c>
+      <c r="J34" t="s" s="3">
+        <v>367</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>5624</v>
-[...20 lines deleted...]
-        <v>82.64</v>
+        <v>6062</v>
+      </c>
+      <c r="B35"/>
+      <c r="C35"/>
+      <c r="D35"/>
+      <c r="E35"/>
+      <c r="F35"/>
+      <c r="G35"/>
+      <c r="H35">
+        <v>74.4</v>
       </c>
       <c r="I35">
-        <v>99.99</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>90.02</v>
+      </c>
+      <c r="J35" t="s" s="3">
+        <v>368</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>5893</v>
+        <v>6067</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-      <c r="H36" s="3">
-        <v>20.66</v>
+      <c r="H36">
+        <v>93</v>
       </c>
       <c r="I36">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>112.53</v>
+      </c>
+      <c r="J36" t="s" s="3">
+        <v>369</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>5906</v>
+        <v>6073</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37">
-        <v>70</v>
+        <v>74.4</v>
       </c>
       <c r="I37">
-        <v>84.7</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>90.02</v>
+      </c>
+      <c r="J37" t="s" s="3">
+        <v>370</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>5975</v>
+        <v>6079</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38" s="3">
-        <v>49.59</v>
+      <c r="H38">
+        <v>74.4</v>
       </c>
       <c r="I38">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>90.02</v>
+      </c>
+      <c r="J38" t="s" s="3">
+        <v>371</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>6001</v>
-[...6 lines deleted...]
-      <c r="G39"/>
+        <v>6165</v>
+      </c>
+      <c r="B39" t="s">
+        <v>36</v>
+      </c>
+      <c r="C39" t="s">
+        <v>372</v>
+      </c>
+      <c r="D39" t="s">
+        <v>373</v>
+      </c>
+      <c r="E39" t="s">
+        <v>261</v>
+      </c>
+      <c r="F39" t="s">
+        <v>33</v>
+      </c>
+      <c r="G39" t="s">
+        <v>34</v>
+      </c>
       <c r="H39">
-        <v>100</v>
+        <v>61.48</v>
       </c>
       <c r="I39">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>74.39</v>
+      </c>
+      <c r="J39" t="s" s="3">
+        <v>374</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>6007</v>
+        <v>6676</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
-      <c r="H40" s="3">
-        <v>111.57</v>
+      <c r="H40">
+        <v>18.6</v>
       </c>
       <c r="I40">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>22.51</v>
+      </c>
+      <c r="J40" t="s" s="3">
+        <v>375</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>6055</v>
+        <v>6703</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41">
-        <v>100</v>
+        <v>18.6</v>
       </c>
       <c r="I41">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>22.51</v>
+      </c>
+      <c r="J41" t="s" s="3">
+        <v>376</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>6062</v>
+        <v>7241</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42">
-        <v>80</v>
+        <v>138.35</v>
       </c>
       <c r="I42">
-        <v>96.8</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>167.4</v>
+      </c>
+      <c r="J42" t="s" s="3">
+        <v>377</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>6067</v>
+        <v>7387</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43">
-        <v>100</v>
+        <v>65.33</v>
       </c>
       <c r="I43">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>79.05</v>
+      </c>
+      <c r="J43" t="s" s="3">
+        <v>378</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>6073</v>
-[...6 lines deleted...]
-      <c r="G44"/>
+        <v>9041</v>
+      </c>
+      <c r="B44" t="s">
+        <v>53</v>
+      </c>
+      <c r="C44" t="s">
+        <v>379</v>
+      </c>
+      <c r="D44" t="s">
+        <v>48</v>
+      </c>
+      <c r="E44" t="s">
+        <v>380</v>
+      </c>
+      <c r="F44" t="s">
+        <v>33</v>
+      </c>
+      <c r="G44" t="s">
+        <v>34</v>
+      </c>
       <c r="H44">
-        <v>80</v>
+        <v>107.6</v>
       </c>
       <c r="I44">
-        <v>96.8</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>130.2</v>
+      </c>
+      <c r="J44" t="s" s="3">
+        <v>381</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>6079</v>
+        <v>9062</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45">
-        <v>80</v>
+        <v>29.76</v>
       </c>
       <c r="I45">
-        <v>96.8</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>36.01</v>
+      </c>
+      <c r="J45" t="s" s="3">
+        <v>382</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>6165</v>
-[...20 lines deleted...]
-        <v>66.11</v>
+        <v>9069</v>
+      </c>
+      <c r="B46"/>
+      <c r="C46"/>
+      <c r="D46"/>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
+      <c r="H46">
+        <v>29.76</v>
       </c>
       <c r="I46">
-        <v>79.99</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>36.01</v>
+      </c>
+      <c r="J46" t="s" s="3">
+        <v>383</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>6676</v>
+        <v>9075</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47">
-        <v>20</v>
+        <v>29.76</v>
       </c>
       <c r="I47">
-        <v>24.2</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>36.01</v>
+      </c>
+      <c r="J47" t="s" s="3">
+        <v>384</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>6703</v>
-[...6 lines deleted...]
-      <c r="G48"/>
+        <v>9619</v>
+      </c>
+      <c r="B48" t="s">
+        <v>53</v>
+      </c>
+      <c r="C48" t="s">
+        <v>385</v>
+      </c>
+      <c r="D48" t="s">
+        <v>59</v>
+      </c>
+      <c r="E48" t="s">
+        <v>380</v>
+      </c>
+      <c r="F48" t="s">
+        <v>33</v>
+      </c>
+      <c r="G48" t="s">
+        <v>34</v>
+      </c>
       <c r="H48">
-        <v>20</v>
+        <v>130.66</v>
       </c>
       <c r="I48">
-        <v>24.2</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>158.1</v>
+      </c>
+      <c r="J48" t="s" s="3">
+        <v>386</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>7241</v>
-[...8 lines deleted...]
-        <v>148.76</v>
+        <v>9728</v>
+      </c>
+      <c r="B49" t="s">
+        <v>36</v>
+      </c>
+      <c r="C49" t="s">
+        <v>387</v>
+      </c>
+      <c r="D49" t="s">
+        <v>59</v>
+      </c>
+      <c r="E49" t="s">
+        <v>388</v>
+      </c>
+      <c r="F49" t="s">
+        <v>40</v>
+      </c>
+      <c r="G49" t="s">
+        <v>34</v>
+      </c>
+      <c r="H49">
+        <v>130.66</v>
       </c>
       <c r="I49">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>158.1</v>
+      </c>
+      <c r="J49" t="inlineStr" s="3">
+        <is>
+          <t>https://eridas.lt/preke/hp-probook-450-g6-15-6-fhd-ips-labai-prastos-bukles-ekranas-demes-nuospaudos-i5-8265u-16gb-256gb-ssd-11-nvidia-mx-130-2gb-koloneliu-defektas/</t>
+        </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>7387</v>
+        <v>10714</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50" s="3">
-        <v>70.25</v>
+      <c r="H50">
+        <v>53.8</v>
       </c>
       <c r="I50">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>65.1</v>
+      </c>
+      <c r="J50" t="s" s="3">
+        <v>389</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>7485</v>
-[...20 lines deleted...]
-        <v>82.64</v>
+        <v>10719</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51">
+        <v>53.8</v>
       </c>
       <c r="I51">
-        <v>99.99</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>65.1</v>
+      </c>
+      <c r="J51" t="s" s="3">
+        <v>390</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>9041</v>
-[...20 lines deleted...]
-        <v>115.70</v>
+        <v>10788</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52">
+        <v>34.59</v>
       </c>
       <c r="I52">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>41.85</v>
+      </c>
+      <c r="J52" t="s" s="3">
+        <v>391</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>9062</v>
-[...6 lines deleted...]
-      <c r="G53"/>
+        <v>10845</v>
+      </c>
+      <c r="B53" t="s">
+        <v>89</v>
+      </c>
+      <c r="C53" t="s">
+        <v>392</v>
+      </c>
+      <c r="D53" t="s">
+        <v>393</v>
+      </c>
+      <c r="E53" t="s">
+        <v>394</v>
+      </c>
+      <c r="F53" t="s">
+        <v>33</v>
+      </c>
+      <c r="G53" t="s">
+        <v>51</v>
+      </c>
       <c r="H53">
-        <v>32</v>
+        <v>353.55</v>
       </c>
       <c r="I53">
-        <v>38.72</v>
-[...148 lines deleted...]
-        </is>
+        <v>427.8</v>
+      </c>
+      <c r="J53" t="s" s="3">
+        <v>395</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="J2" r:id="rId65" location="" display="https://eridas.lt/preke/25vnt-14-0-fhd-i5-8250u-su-defektais-nuo-48-eur/"/>
-[...56 lines deleted...]
-    <hyperlink ref="J59" r:id="rId122" location="" display="https://eridas.lt/preke/hp-probook-450-g6-15-6-fhd-ips-labai-prastos-bukles-ekranas-demes-nuospaudos-i5-8265u-16gb-256gb-ssd-11-nvidia-mx-130-2gb-koloneliu-defektas/"/>
+    <hyperlink ref="J2" r:id="rId94" location="" display="https://eridas.lt/preke/25vnt-14-0-fhd-i5-8250u-su-defektais-nuo-48-eur/"/>
+    <hyperlink ref="J3" r:id="rId95" location="" display="https://eridas.lt/preke/zenbook-14-ux434f-i7-10510u-8gb-256gb-2-screens/"/>
+    <hyperlink ref="J4" r:id="rId96" location="" display="https://eridas.lt/preke/dell-latitude-e7440-14-0-fhd-i7-4600u-0gb-ram-be-ssd-korpuso-defektai/"/>
+    <hyperlink ref="J5" r:id="rId97" location="" display="https://eridas.lt/preke/1vnt-lenovo-e31-70-80-kompiuteris-i3-4gb-128gb-ssd-su-korpuso-ar-klaviaturos-defektu/"/>
+    <hyperlink ref="J6" r:id="rId98" location="" display="https://eridas.lt/preke/1vnt-surface-pro-5-12-3-i5-7300u-8gb-128-256gb-su-ekrano-defektu/"/>
+    <hyperlink ref="J7" r:id="rId99" location="" display="https://eridas.lt/preke/lenovo-ideapad-s540-13iml-i5-10210u/"/>
+    <hyperlink ref="J8" r:id="rId100" location="" display="https://eridas.lt/preke/lenovo-ideapad-s540-13iml-i5-10210u-neveikiantis-kopija/"/>
+    <hyperlink ref="J9" r:id="rId101" location="" display="https://eridas.lt/preke/15-6-19201080-i5-6200u-12gb-ram-be-ssd-bloga-klaviatura-bloga-baterija/"/>
+    <hyperlink ref="J10" r:id="rId102" location="" display="https://eridas.lt/preke/hp-245-g9-14-0-ryzen-3-5425u-0gb-ram-0gb-ssd-fhd-neveikiantis/"/>
+    <hyperlink ref="J11" r:id="rId103" location="" display="https://eridas.lt/preke/15-6-fhd-ips-i5-6440hq-16gb-256gb-ssd-0-neveikia-touch-ekrano-visa-kita-veikia-gerai/"/>
+    <hyperlink ref="J12" r:id="rId104" location="" display="https://eridas.lt/preke/microsfot-surface-5-pro-12-3-27361824-ips-touch-neveikia-lieciamas-ekranas-i5-7300u-8gb-256gb-1/"/>
+    <hyperlink ref="J13" r:id="rId105" location="" display="https://eridas.lt/preke/lenovo-v330-14ikb-14-0-fhd/"/>
+    <hyperlink ref="J14" r:id="rId106" location="" display="https://eridas.lt/preke/acer-aspire-3-a315-31-15-6-19201080-celeron-n3350-4gb-128gb-ssd-44-truksta-klavisu/"/>
+    <hyperlink ref="J15" r:id="rId107" location="" display="https://eridas.lt/preke/acer-aspire-v5-552-15-6-hd-a6-5357m-8gb-480gb-ssd-7-kosmetiniai-ekrano-defektai-daug-baltu-tasku/"/>
+    <hyperlink ref="J16" r:id="rId108" location="" display="https://eridas.lt/preke/lenovo-yoga-510-14isk-x360-14-0-fhd-ips-touch-i5-6200u-8gb-128gb-ssd-31/"/>
+    <hyperlink ref="J17" r:id="rId109" location="" display="https://eridas.lt/preke/dell-latitude-5310-13-3-fhd-ips-i5-10310u-8gb-256gb-26-yra-baltu-tasku-ekrane/"/>
+    <hyperlink ref="J18" r:id="rId110" location="" display="https://eridas.lt/preke/17-3-1600900-i5-5200u-8gb-128gb-ssd-gt-820m-2gb-nera-baterijos/"/>
+    <hyperlink ref="J19" r:id="rId111" location="" display="https://eridas.lt/preke/lenovo-ideapad-330s-15ikb-15-6-fhd-i5-8250u-8gb-128gb-ssd-10-bloga-klaviat8ra-ekrane-matosi-nuospaudos-nuo-klaviaturos/"/>
+    <hyperlink ref="J20" r:id="rId112" location="" display="https://eridas.lt/preke/fujitsu-lifebook-e544-15-6-fhd-ips-i5-4210m-8gb-256gb-ssd-20-keli-defektai/"/>
+    <hyperlink ref="J21" r:id="rId113" location="" display="https://eridas.lt/preke/acer-aspire-e5-532-15-6-1366768-i3-4005u-8gb-128gb-ssd-12-touchpad-neveikia/"/>
+    <hyperlink ref="J22" r:id="rId114" location="" display="https://eridas.lt/preke/acer-aspire-es1-512-15-6-celeron-n2920-8gb-1tb-hdd-bloga-baterija-ir-touchpad/"/>
+    <hyperlink ref="J23" r:id="rId115" location="" display="https://eridas.lt/preke/lenovo-yoga-710-14ikb-su-defektais-14-0-fhd-ips-i5-7200u-4gb-256gb-ssd-ekrano-defektais-camera-neveikia-klaviatura-neidealiai-veikia/"/>
+    <hyperlink ref="J24" r:id="rId116" location="" display="https://eridas.lt/preke/17-3-1600900-i5-6200u-8gb-be-disko-r5-m330-keli-nebaisus-trukumai/"/>
+    <hyperlink ref="J25" r:id="rId117" location="" display="https://eridas.lt/preke/15-6-19201080-a10-7300-8gb-r7-m260-bloga-baterija-ir-touchpad/"/>
+    <hyperlink ref="J26" r:id="rId118" location="" display="https://eridas.lt/preke/acer-e1-572g-15-6-i5-4200u-8gb-750gb-hdd-bloga-baterija-ir-truksta-vieno-klaviso/"/>
+    <hyperlink ref="J27" r:id="rId119" location="" display="https://eridas.lt/preke/15-6-fhd-ips-idealus-ekranas-i5-8265u-8gb-0gb-ssd-su-defektu-klaviaturos-nevisi-mygtukai-veikia-baterijos-nera/"/>
+    <hyperlink ref="J28" r:id="rId120" location="" display="https://eridas.lt/preke/lenovo-thinkpad-a285-12-5-hd-amd-ryzen-5-2500u-8gb-256gb-ssd-vienas-is-dvieju-usb-c-neveikiantis/"/>
+    <hyperlink ref="J29" r:id="rId121" location="" display="https://eridas.lt/preke/dell-inspiron-13-5370-13-3-fhd-ips-i5-8250u-8gb-256gb-45-neveikia-web-camera/"/>
+    <hyperlink ref="J30" r:id="rId122" location="" display="https://eridas.lt/preke/asus-pu500c-15-6-hd-matinis-i5-3337u-10gb-ram-128gb-ssd-14/"/>
+    <hyperlink ref="J31" r:id="rId123" location="" display="https://eridas.lt/preke/lenovo-ideapad-530s-14ikb-14-0-fhd-ips-touchscreen-i5-8250u-0gb-ram-0gb-ssd-mx-130-2gb-gpu/"/>
+    <hyperlink ref="J32" r:id="rId124" location="" display="https://eridas.lt/preke/neveikiantis-samsung-galaxy-book-pro-np930xdb-13-3-amoled-supilta-pagrindine-plokste-dalimis-arba-visas/"/>
+    <hyperlink ref="J33" r:id="rId125" location="" display="https://eridas.lt/preke/neveikiantis-samsung-galaxy-book-pro-360-np930qdb-13-3-x360-touchscreen-amoled-mb-jau-buvo-lituota-ankstesnio-savininko/"/>
+    <hyperlink ref="J34" r:id="rId126" location="" display="https://eridas.lt/preke/lenovo-y540-17irh-neveikiantis-i5-9300h-gtx-1660-ti-6gb-s-n-pf1zvzkv/"/>
+    <hyperlink ref="J35" r:id="rId127" location="" display="https://eridas.lt/preke/lenovo-legion-y530-15ich-15-6-144hz-neveikiantis-i5-8300h-gtx-1060-6gb-8gb-ram-s-n-pf1efx10/"/>
+    <hyperlink ref="J36" r:id="rId128" location="" display="https://eridas.lt/preke/hp-omen-15-en0802no-200w-ryzen-5-4600h-1660ti-6gb-neveikiantis-s-n-5cd0256bds/"/>
+    <hyperlink ref="J37" r:id="rId129" location="" display="https://eridas.lt/preke/dell-xps-15-9550-15-6-i7-6700hq-960m-2gb-s-n-1ldnj72-sulietas-neveikiantis/"/>
+    <hyperlink ref="J38" r:id="rId130" location="" display="https://eridas.lt/preke/acer-aspire-vvn7-591g-738g-i7-4720hq-gtx-960m-2gb-8gb-128gb-ssd-1tb-hdd-baterija-yra-laiko-veikia-blogi-vyriai/"/>
+    <hyperlink ref="J39" r:id="rId131" location="" display="https://eridas.lt/preke/hp-spectre-13-3000eo-13-3-25601440-ips-touchscreen-i5-4200u-8gb-256gb-ssd-23-truputi-dzerzgia-garsiakalbiai/"/>
+    <hyperlink ref="J40" r:id="rId132" location="" display="https://eridas.lt/preke/hp-255-g3-15-6-hd-matinis-a4-5000-4gb-1tb-hdd-bloga-baterija-nuskiles-korpuso-kamputis/"/>
+    <hyperlink ref="J41" r:id="rId133" location="" display="https://eridas.lt/preke/asus-x53s-i3-2310m-8gb-be-disko-bloga-baterija/"/>
+    <hyperlink ref="J42" r:id="rId134" location="" display="https://eridas.lt/preke/hp-elitebook-860-16-i7-1355u-neveikiantis/"/>
+    <hyperlink ref="J43" r:id="rId135" location="" display="https://eridas.lt/preke/su-defektu-lenovo-thinkpad-a485-14-0-fhd-ips-ryzen-5-2500u-8gb-256gb-ssd-abejos-baterijos-blogos-be-kroviklio-galima-dalimis-pirkti/"/>
+    <hyperlink ref="J44" r:id="rId136" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t480s-14-0-fhd-ips-i5-8250u-8gb-256gb-ssd-23-su-defektais-kosmetiniai-vienas-baltas-taskas-ekrane/"/>
+    <hyperlink ref="J45" r:id="rId137" location="" display="https://eridas.lt/preke/lenovo-thinkpad-x270-12-5-i5-7300u-nepilna-komplektacija-bloga-klaviatura/"/>
+    <hyperlink ref="J46" r:id="rId138" location="" display="https://eridas.lt/preke/lenovo-thinkpad-x270-12-5-nepilna-komplektacija-fan-error/"/>
+    <hyperlink ref="J47" r:id="rId139" location="" display="https://eridas.lt/preke/lenovo-thinkpad-x270-12-5-i5-7300u-nepilna-komplektacija-bloga-klaviatura-2/"/>
+    <hyperlink ref="J48" r:id="rId140" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t580-15-6-fhd-ips-i5-8250u-8gb-256gb-ssd-24-ir-20-susidevejimo-baterijos-prastos-bukles-ekranas/"/>
+    <hyperlink ref="J49" r:id="rId141" location="" display="https://eridas.lt/preke/hp-probook-450-g6-15-6-fhd-ips-labai-prastos-bukles-ekranas-demes-nuospaudos-i5-8265u-16gb-256gb-ssd-11-nvidia-mx-130-2gb-koloneliu-defektas/"/>
+    <hyperlink ref="J50" r:id="rId142" location="" display="https://eridas.lt/preke/surface-pro-7-skiles-duzes-ekranas-i5-1035g4-8gb-256gb-ssd-gera-baterija-veikianti/"/>
+    <hyperlink ref="J51" r:id="rId143" location="" display="https://eridas.lt/preke/surface-pro-7-skiles-duzes-ekranas-i5-1035g4-8gb-256gb-ssd-gera-baterija-veikianti-2/"/>
+    <hyperlink ref="J52" r:id="rId144" location="" display="https://eridas.lt/preke/su-defektais-thinkpad-t440-14-0-hd-touch-i5-4300u-8gb-be-disko/"/>
+    <hyperlink ref="J53" r:id="rId145" location="" display="https://eridas.lt/preke/asus-vavibook-14x-oled-14-28801800-i9-13900h-1tb-rtx-2050-4gb-kompiuteris-su-krovimu-baterija-defektu/"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:K12"/>
+  <dimension ref="A1:K11"/>
   <cols>
-    <col min="1" max="1" width="5" customWidth="1"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
     <col min="5" max="5" width="60" customWidth="1"/>
-    <col min="6" max="6" width="36" customWidth="1"/>
+    <col min="6" max="6" width="28" customWidth="1"/>
     <col min="7" max="7" width="19" customWidth="1"/>
     <col min="8" max="8" width="15" customWidth="1"/>
     <col min="9" max="9" width="16" customWidth="1"/>
     <col min="10" max="10" width="60" customWidth="1"/>
     <col min="11" max="11" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>351</v>
+        <v>396</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G1" t="s" s="2">
-        <v>114</v>
+        <v>173</v>
       </c>
       <c r="H1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="I1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="J1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="K1" t="s" s="2">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>4394</v>
       </c>
       <c r="B2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>352</v>
+        <v>397</v>
       </c>
       <c r="D2" t="s">
-        <v>353</v>
+        <v>398</v>
       </c>
       <c r="E2" t="s">
-        <v>354</v>
+        <v>399</v>
       </c>
       <c r="F2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G2" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>355.37</v>
+        <v>41</v>
+      </c>
+      <c r="H2">
+        <v>330.49</v>
       </c>
       <c r="I2">
-        <v>430</v>
-[...2 lines deleted...]
-        <v>355</v>
+        <v>399.89</v>
+      </c>
+      <c r="J2" t="s" s="3">
+        <v>400</v>
       </c>
       <c r="K2"/>
     </row>
     <row r="3">
       <c r="A3">
         <v>4724</v>
       </c>
       <c r="B3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C3" t="s">
-        <v>356</v>
+        <v>401</v>
       </c>
       <c r="D3" t="s">
-        <v>353</v>
+        <v>398</v>
       </c>
       <c r="E3" t="s">
-        <v>357</v>
+        <v>402</v>
       </c>
       <c r="F3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G3" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>321.49</v>
+        <v>403</v>
+      </c>
+      <c r="H3">
+        <v>298.99</v>
       </c>
       <c r="I3">
-        <v>389</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>361.78</v>
+      </c>
+      <c r="J3" t="s" s="3">
+        <v>404</v>
       </c>
       <c r="K3"/>
     </row>
     <row r="4">
       <c r="A4">
-        <v>8976</v>
+        <v>9312</v>
       </c>
       <c r="B4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C4" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="D4"/>
+        <v>405</v>
+      </c>
+      <c r="D4" t="s">
+        <v>398</v>
+      </c>
       <c r="E4" t="s">
-        <v>361</v>
+        <v>406</v>
       </c>
       <c r="F4" t="s">
-        <v>362</v>
+        <v>40</v>
       </c>
       <c r="G4" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>743.80</v>
+        <v>41</v>
+      </c>
+      <c r="H4">
+        <v>269.01</v>
       </c>
       <c r="I4">
-        <v>900</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>325.5</v>
+      </c>
+      <c r="J4" t="s" s="3">
+        <v>407</v>
       </c>
       <c r="K4"/>
     </row>
     <row r="5">
       <c r="A5">
-        <v>9312</v>
+        <v>9353</v>
       </c>
       <c r="B5" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      </c>
+        <v>408</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5"/>
       <c r="E5" t="s">
-        <v>365</v>
+        <v>409</v>
       </c>
       <c r="F5" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>289.26</v>
+        <v>410</v>
+      </c>
+      <c r="G5"/>
+      <c r="H5">
+        <v>461.16</v>
       </c>
       <c r="I5">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>558</v>
+      </c>
+      <c r="J5" t="s" s="3">
+        <v>411</v>
       </c>
       <c r="K5"/>
     </row>
     <row r="6">
       <c r="A6">
-        <v>9353</v>
+        <v>9425</v>
       </c>
       <c r="B6" t="s">
-        <v>367</v>
+        <v>89</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>368</v>
+        <v>412</v>
       </c>
       <c r="F6" t="s">
-        <v>369</v>
-[...3 lines deleted...]
-        <v>495.87</v>
+        <v>33</v>
+      </c>
+      <c r="G6" t="s">
+        <v>34</v>
+      </c>
+      <c r="H6">
+        <v>76.86</v>
       </c>
       <c r="I6">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>93</v>
+      </c>
+      <c r="J6" t="s" s="3">
+        <v>413</v>
       </c>
       <c r="K6"/>
     </row>
     <row r="7">
       <c r="A7">
-        <v>9425</v>
+        <v>9533</v>
       </c>
       <c r="B7" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-      <c r="D7"/>
+        <v>53</v>
+      </c>
+      <c r="C7" t="s">
+        <v>414</v>
+      </c>
+      <c r="D7" t="s">
+        <v>398</v>
+      </c>
       <c r="E7" t="s">
-        <v>371</v>
+        <v>415</v>
       </c>
       <c r="F7" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="G7" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>82.64</v>
+        <v>34</v>
+      </c>
+      <c r="H7">
+        <v>153.72</v>
       </c>
       <c r="I7">
-        <v>99.99</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>186</v>
+      </c>
+      <c r="J7" t="s" s="3">
+        <v>416</v>
       </c>
       <c r="K7"/>
     </row>
     <row r="8">
       <c r="A8">
-        <v>9533</v>
+        <v>9600</v>
       </c>
       <c r="B8" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C8" t="s">
-        <v>373</v>
-[...6 lines deleted...]
-      </c>
+        <v>417</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8"/>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>418</v>
       </c>
       <c r="G8" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>165.29</v>
+        <v>41</v>
+      </c>
+      <c r="H8">
+        <v>261.32</v>
       </c>
       <c r="I8">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>316.2</v>
+      </c>
+      <c r="J8" t="s" s="3">
+        <v>419</v>
       </c>
       <c r="K8"/>
     </row>
     <row r="9">
       <c r="A9">
-        <v>9539</v>
+        <v>9657</v>
       </c>
       <c r="B9" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C9" t="s">
-        <v>376</v>
+        <v>414</v>
       </c>
       <c r="D9" t="s">
-        <v>353</v>
+        <v>398</v>
       </c>
       <c r="E9" t="s">
-        <v>377</v>
+        <v>415</v>
       </c>
       <c r="F9" t="s">
-        <v>378</v>
+        <v>40</v>
       </c>
       <c r="G9" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>495.87</v>
+        <v>420</v>
+      </c>
+      <c r="H9">
+        <v>322.81</v>
       </c>
       <c r="I9">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>390.6</v>
+      </c>
+      <c r="J9" t="s" s="3">
+        <v>421</v>
       </c>
       <c r="K9"/>
     </row>
     <row r="10">
       <c r="A10">
-        <v>9600</v>
+        <v>9818</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="C10" t="s">
-        <v>380</v>
+        <v>422</v>
       </c>
       <c r="D10"/>
-      <c r="E10"/>
+      <c r="E10" t="s">
+        <v>423</v>
+      </c>
       <c r="F10" t="s">
-        <v>381</v>
+        <v>50</v>
       </c>
       <c r="G10" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>280.99</v>
+        <v>41</v>
+      </c>
+      <c r="H10">
+        <v>284.38</v>
       </c>
       <c r="I10">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>344.1</v>
+      </c>
+      <c r="J10" t="s" s="3">
+        <v>424</v>
       </c>
       <c r="K10"/>
     </row>
     <row r="11">
       <c r="A11">
-        <v>9657</v>
+        <v>10206</v>
       </c>
       <c r="B11" t="s">
-        <v>54</v>
+        <v>89</v>
       </c>
       <c r="C11" t="s">
-        <v>373</v>
-[...3 lines deleted...]
-      </c>
+        <v>425</v>
+      </c>
+      <c r="D11"/>
       <c r="E11" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G11" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>347.11</v>
+        <v>34</v>
+      </c>
+      <c r="H11">
+        <v>69.17</v>
       </c>
       <c r="I11">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>83.7</v>
+      </c>
+      <c r="J11" t="s" s="3">
+        <v>426</v>
       </c>
       <c r="K11"/>
-    </row>
-[...29 lines deleted...]
-      <c r="K12"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="J2" r:id="rId123" location="" display="https://eridas.lt/preke/hp-z240-tower-e3-1270-v6-32gb-512gb-p4000-8gb/"/>
-[...9 lines deleted...]
-    <hyperlink ref="J12" r:id="rId133" location="" display="https://eridas.lt/preke/precision-t7910-e5-2687w-v3-2vnt-be-ram-4gb-palikti-testuotis-be-ssd-disko-nvidia-quadro-k4200-4gb-tesla-k40-12gb/"/>
+    <hyperlink ref="J2" r:id="rId146" location="" display="https://eridas.lt/preke/hp-z240-tower-e3-1270-v6-32gb-512gb-p4000-8gb/"/>
+    <hyperlink ref="J3" r:id="rId147" location="" display="https://eridas.lt/preke/lenovo-thinkstation-p310-intel-xeon-e3-1220-v5-m4000-8gb-gddr5-16gb-480gb-ssd-400w-platinium/"/>
+    <hyperlink ref="J4" r:id="rId148" location="" display="https://eridas.lt/preke/hp-z2-tower-g4-workstation-xeon-e-2176g-16gb-512gb-ssd-gtx-1070-8gb/"/>
+    <hyperlink ref="J5" r:id="rId149" location="" display="https://eridas.lt/preke/huawei-1288h-v5-serveris-x2-intel-xeon-gold-6134-2vnt-ddr4-2666mhz-ram-32gb-2tb/"/>
+    <hyperlink ref="J6" r:id="rId150" location="" display="https://eridas.lt/preke/zaidimu-kompiuteris-minecraft-roblox-i5-7400-8gb-256gb-ssd-amd-radeon-rx-550-2gb-wifi-integruotas-yra/"/>
+    <hyperlink ref="J7" r:id="rId151" location="" display="https://eridas.lt/preke/thinkstation-p520c-intel-xeon-w-2123-16gb-ddr4-server-ram-256gb-ssd-nvidia-quadro-k620-500w-platinum-psu/"/>
+    <hyperlink ref="J8" r:id="rId152" location="" display="https://eridas.lt/preke/thinkstation-p510-e5-2690-v4-16gb-512gb-ssd-nvidia-quadro-m4000/"/>
+    <hyperlink ref="J9" r:id="rId153" location="" display="https://eridas.lt/preke/thinkstation-p520c-intel-xeon-w-2123-16gb-ddr4-server-ram-512gb-ssd-2tb-hdd-nvidia-quadro-p1000-4gb-500w-psu/"/>
+    <hyperlink ref="J10" r:id="rId154" location="" display="https://eridas.lt/preke/hp-omen-870-218no-i7-7700k-32gb-ddr4-512gb-ssd-gtx-1080-8gb/"/>
+    <hyperlink ref="J11" r:id="rId155" location="" display="https://eridas.lt/preke/asus-m32cd4-k-intel-i5-7400-8gb-256gb-ssd-gtx-1050-2gb-wifi-300w-psu/"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:E3"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>9453</v>
       </c>
       <c r="B2" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>2945.45</v>
+        <v>427</v>
+      </c>
+      <c r="C2">
+        <v>2739.27</v>
       </c>
       <c r="D2">
-        <v>3563.99</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>3314.52</v>
+      </c>
+      <c r="E2" t="s" s="3">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>9848</v>
+      </c>
+      <c r="B3" t="s">
+        <v>429</v>
+      </c>
+      <c r="C3">
+        <v>22320</v>
+      </c>
+      <c r="D3">
+        <v>27007.2</v>
+      </c>
+      <c r="E3" t="s" s="3">
+        <v>430</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId134" location="" display="https://eridas.lt/preke/dell-vostro-3425-14-0-fhd-ips-ryzen-5625u-be-ram-ir-be-ssd-disku36-vnt-b-grade-krovikliai-pridedami/"/>
+    <hyperlink ref="E2" r:id="rId156" location="" display="https://eridas.lt/preke/dell-vostro-3425-14-0-fhd-ips-ryzen-5625u-be-ram-ir-be-ssd-disku36-vnt-b-grade-krovikliai-pridedami/"/>
+    <hyperlink ref="E3" r:id="rId157" location="" display="https://eridas.lt/preke/didmena-83-vnt-hp-elitebook-845-g10-fhd-ips-ryzen-5-7540u-16gb-256gb-ssd-usa-klaviatura/"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>