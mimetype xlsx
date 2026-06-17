--- v5 (2026-05-03)
+++ v6 (2026-06-17)
@@ -25,115 +25,130 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Įvairios prekės" sheetId="1" r:id="rId1"/>
     <sheet name="Nešiojami kompiuteriai" sheetId="2" r:id="rId2"/>
     <sheet name="Nešiojami kompiuteriai iki 100 " sheetId="3" r:id="rId3"/>
     <sheet name="Nešiojami kompiuteriai su defek" sheetId="4" r:id="rId4"/>
     <sheet name="Stacionarūs kompiuteriai" sheetId="5" r:id="rId5"/>
     <sheet name="Didmeniniai pasiūlymai" sheetId="6" r:id="rId6"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="431" uniqueCount="431">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="528" uniqueCount="528">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pavadinimas</t>
   </si>
   <si>
     <t>Kaina (VAT 0%)</t>
   </si>
   <si>
     <t>Kaina (VAT 21%)</t>
   </si>
   <si>
     <t>Nuoroda</t>
   </si>
   <si>
     <t>IŠPARDAVIMAS Nešiojamo kompiuterio maitinimo šaltinis Lenovo Square 45w</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/nesiojamo-kompiuterio-maitinimo-saltinis-lenovo-square-45w/</t>
   </si>
   <si>
-    <t>Originalus naudotas HP įkroviklis 65w 7.5x 5.0mm</t>
-[...4 lines deleted...]
-  <si>
     <t>DIMM DDR3 1*8GB 1.5V 1600MHz - Parenkamas atsitiktinis gamintojas</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/dimm-ddr3-18gb-1-5v-1600mhz-parenkamas-atsitiktinis-gamintojas/</t>
   </si>
   <si>
     <t>Asus Type C 45W įkroviklis 20V 2.25A , 5V - 3A, 9V - 9A, 15V-3A, Turime didelį kiekį.</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/asus-type-c-45w-ikroviklis-20v-2-25a-5v-3a-9v-9a-15v-3a-turime-dideli-kieki/</t>
   </si>
   <si>
     <t>Nešiojamo kompiuterio maitinimo šaltinis Lenovo Square 90w</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/nesiojamo-kompiuterio-maitinimo-saltinis-lenovo-square-45w-kopija/</t>
   </si>
   <si>
     <t>USB-C Universal Dock Be maitinimo šaltinio</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/usb-c-universal-dock-be-maitinimo-saltinio/</t>
   </si>
   <si>
     <t>Gtx 1080 Ti 11gb Gddr5x Nestandartinis aušintuvas</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/gtx-1080-ti-11gb-gddr5x-nestandartinis-ausintuvas/</t>
   </si>
   <si>
     <t>Dockingas Lenovo Thinkpad senas T420/T530/T430/T530 tinkantis ir panašiems. BE MAITINIMO</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/dockingas-lenovo-thinkpad-senas-t420-t530-t430-t530-tinkantis-ir-panasiems-be-maitinimo/</t>
   </si>
   <si>
+    <t>1TB NMVE Samsung 990 Pro With Heatsink, APynaujis, garantija iki 2030-08-20, pirktas 2025-08-21 netiko kompiuteriui, netilpo dėl radiatoriaus , nenaudotas.</t>
+  </si>
+  <si>
+    <t>MSata Samsung 860 Evo 500GB 96% Gyvybė, 12 mėn garantija</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/msata-samsung-860-evo-500gb-96-gyvybe-12-men-garantija/</t>
+  </si>
+  <si>
+    <t>Sata 1TB SSD 850 Evo 100% Gyvybės</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/sata-1tb-ssd-850-evo-100-gyvybes/</t>
+  </si>
+  <si>
+    <t>Sata 2TB SSD 860 Evo QVO 100% Gyvybės</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/sata-2tb-ssd-860-evo-qvo-100-gyvybes/</t>
+  </si>
+  <si>
     <t>Gamintojas</t>
   </si>
   <si>
     <t>Modelis</t>
   </si>
   <si>
     <t>Ekranas</t>
   </si>
   <si>
     <t>Procesorius (CPU)</t>
   </si>
   <si>
     <t>Operatyvioji atmintis (RAM)</t>
   </si>
   <si>
     <t>Diskas</t>
   </si>
   <si>
     <t>Baterija (Wear level)</t>
   </si>
   <si>
     <t>Trūkumai</t>
   </si>
   <si>
     <t>Dell</t>
@@ -189,1167 +204,1443 @@
   <si>
     <t>https://eridas.lt/preke/hp-zbook-15-g1-workstation-15-6-fhd-matinis-i7-4700mq-8gb-256gb-ssd-nvidia-quadro-k1100m-2gb-gddr5/</t>
   </si>
   <si>
     <t>ZBook 14 G7 Firefly</t>
   </si>
   <si>
     <t>14.0 1920*1080 IPS</t>
   </si>
   <si>
     <t>intel i7-10610U</t>
   </si>
   <si>
     <t>32GB</t>
   </si>
   <si>
     <t>1TB SSD</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/hp-zbook-14-g7-firefly-14-0-fhd-ips-i7-10610u-32gb-1tb-ssd-nvidia-quadro-p520-4gb-gddr5/</t>
   </si>
   <si>
     <t>Lenovo</t>
   </si>
   <si>
-    <t>ThinkPad P1 4th Gen</t>
-[...2 lines deleted...]
-    <t>16.0 2K+ 2560*1600 IPS 400 Nit 60Hz 8 Bit</t>
+    <t>ThinkPad P1 Gen 1</t>
+  </si>
+  <si>
+    <t>15.6 1920*1080 IPS</t>
+  </si>
+  <si>
+    <t>Intel i7-8750H 2.2GHz, Max turbo dažnis 4.1GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-p1-gen-1-15-6-fhd-ips-i7-8750h-16gb-256gb-p1000-4gb-53-su-ekrano-kosmetiniais-trukumais/</t>
+  </si>
+  <si>
+    <t>Precision 3470</t>
+  </si>
+  <si>
+    <t>14.0 1920*1080 Matinis ekranas IPS</t>
+  </si>
+  <si>
+    <t>Intel i7-1260P 12 Core, Max turbo dažnis 4.7GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-3470-14-0-fhd-ips-i7-1260p-32gb-1tb-ssd-nvidia-quadro-t550-4gb-32/</t>
+  </si>
+  <si>
+    <t>ThinkPad P50</t>
+  </si>
+  <si>
+    <t>15.6 1920*1080 IPS Touchscreen</t>
+  </si>
+  <si>
+    <t>i7-6820HQ 2.7GHz, Max turbo dažnis 3.6GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-p50-15-6-fhd-ips-touchscreen-i7-6820hq-16gb-256gb-m2000m-4gb/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-firefly-14-g8-14-fhd-ips-i7-1165g7-32gb-512gb-t500-4gb/</t>
+  </si>
+  <si>
+    <t>Precision 3560</t>
+  </si>
+  <si>
+    <t>Intel i5-1135G7 2.4GHz, Max turbo dažnis 4.2GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-840-g8-14-0-fhd-ips-i5-1135g7-16gb-256gb-ssd-26-kopija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-3470-14-0-fhd-ips-i7-1260p-16gb-512gb-ssd-nvidia-quadro-t550-4gb-35/</t>
+  </si>
+  <si>
+    <t>Legion Y520-15IKBN</t>
+  </si>
+  <si>
+    <t>15.6 FHD IPS 60Hz Matinis LED LCD</t>
+  </si>
+  <si>
+    <t>i5-7300HQ 2.5GHz, Max turbo dažnis 3.5GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-7300hq-8gb-256gb-ssd-21-gtx-1050-4gb-usa-klaviatura/</t>
+  </si>
+  <si>
+    <t>Asus</t>
+  </si>
+  <si>
+    <t>TUF FX504</t>
+  </si>
+  <si>
+    <t>Intel i5-8300H 2.3GHz, Max turbo dažnis 4.0GHz</t>
+  </si>
+  <si>
+    <t>1TB HDD, 256GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-8300h-16gb-256gb-ssd-1tb-hdd-25-gtx-1060-3gb/</t>
+  </si>
+  <si>
+    <t>TUF FX505DT</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 5 3550H 2.1GHz, Max turbo dažnis 3.7GHz</t>
+  </si>
+  <si>
+    <t>256GB SSD, 500GB HDD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/gamming-laptop-15-6-60hz-i7-7700hq-16gb-256gb-ssd-16-gtx-1060-6gb-prasta-kosmetine-bukle-skaityti-aprasyma/</t>
+  </si>
+  <si>
+    <t>Acer</t>
+  </si>
+  <si>
+    <t>Aspire VX15 VX5-591G</t>
+  </si>
+  <si>
+    <t>15.6 FHD 60Hz Matinis LED LCD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-7300hq-8gb-256gb-ssd-31-gtx-1050-ti-4gb-pakeista-termo-pasta/</t>
+  </si>
+  <si>
+    <t>ZBook 17 G5</t>
+  </si>
+  <si>
+    <t>17.3 1920*1080 Matinis IPS</t>
+  </si>
+  <si>
+    <t>Intel i7-8850H 2.6GHz, Max turbo dažnis 4.3GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-17-g5-17-3-fhd-ips-i7-8850h-32gb-512gb-ssd-quadro-p3200-6gb-30/</t>
+  </si>
+  <si>
+    <t>Precision 7550</t>
+  </si>
+  <si>
+    <t>15.6 FHD IPS Matinis</t>
+  </si>
+  <si>
+    <t>Intel i7-10850H 2.7GHz, Max turbo dažnis 5.1GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-a5000-16gb/</t>
+  </si>
+  <si>
+    <t>Precision 7540</t>
+  </si>
+  <si>
+    <t>15.6 1920*1080 Matinis IPS</t>
+  </si>
+  <si>
+    <t>Intel i7-9850H 2.6GHz, Max turbo dažnis 4.6GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7540-17-3-fhd-ips-i7-9850h-32gb-512gb-rtx-5000-16gb-gddr6-63/</t>
+  </si>
+  <si>
+    <t>Precision 7710</t>
+  </si>
+  <si>
+    <t>17.3 1920*1080 IPS Matinis ekranas</t>
+  </si>
+  <si>
+    <t>64GB</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-64gb-ram-512gb-ssd-m3000m-4gb/</t>
+  </si>
+  <si>
+    <t>Nėra</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-32gb-ram-0gb-ssd-m3000m-4gb-21/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-64gb-ram-512gb-ssd-m3000m-4gb-26/</t>
+  </si>
+  <si>
+    <t>Precision 3530</t>
+  </si>
+  <si>
+    <t>15.6 1920*1080 IPS Matinis</t>
+  </si>
+  <si>
+    <t>Intel i5-8400H 2.5GHz, Max turbo dažnis 4.2GHz</t>
+  </si>
+  <si>
+    <t>SSD 512GB Msata</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-3530-15-6-fhd-ips-i5-8400h-32gb-ram-512gb-ssd-quadro-p600-2gb-13/</t>
+  </si>
+  <si>
+    <t>Vivobook Pro 15 M6500</t>
+  </si>
+  <si>
+    <t>15.6 FHD Oled 60Hz 10 Bit ektanas</t>
+  </si>
+  <si>
+    <t>Ryzen 5 5600H 3.3GHz Max turbo dažnis 4.2GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/asus-vivobook-pro-15-m6500-15-6-fhd-oled-60hz-10-bit-ryzen-5-5600h-16gb-512gb-ssd-rtx-3050-4gb-gddr6-23/</t>
+  </si>
+  <si>
+    <t>Envy 14-eb1002ns</t>
+  </si>
+  <si>
+    <t>14.0 2.2k IPS 300 Nit 60Hz ekranas</t>
+  </si>
+  <si>
+    <t>Intel i7-11390H 3.4GHz Max turbo dažnis 5.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/asus-vivobook-pro-15-m6500-15-6-fhd-oled-60hz-10-bit-ryzen-5-5600h-16gb-512gb-ssd-rtx-3050-4gb-gddr6-23-kopija/</t>
+  </si>
+  <si>
+    <t>MSI</t>
+  </si>
+  <si>
+    <t>Prestige P65 Creator</t>
+  </si>
+  <si>
+    <t>15.6 Ekranas 1920*1200 Matinis IPS 60Hz</t>
+  </si>
+  <si>
+    <t>Intel i7-9750H 2.6GHz, Max turbo dažnis 4.5GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/msi-prestige-p65-creator-15-6-fhd-ips-60hz-i7-9750h-16gb-512gb-ssd-gtx-1660-ti-max-q-6gb-42/</t>
+  </si>
+  <si>
+    <t>PC Specialist</t>
+  </si>
+  <si>
+    <t>Fusion Pro</t>
+  </si>
+  <si>
+    <t>Intel i7-10750H 2.6GHz, Max turbo dažnis 5.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/pc-specialist-fusion-pro-15-5-fhd-ips-60hz-i7-10750h-32gb-512gb-ssd-gtx-1650-ti-4gb-68/</t>
+  </si>
+  <si>
+    <t>ZBook 17 G6</t>
+  </si>
+  <si>
+    <t>I9-9880H 2.3GHz Max turbo dažnis 4.8GHz</t>
+  </si>
+  <si>
+    <t>Precision 5540</t>
+  </si>
+  <si>
+    <t>15.6 4K IPS Touch</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-5540-15-6-4k-ips-touch-i7-9850h-32gb-1tb-ssd-t2000-max-q-4gb-gddr6-39/</t>
+  </si>
+  <si>
+    <t>Alienware 15 R3</t>
+  </si>
+  <si>
+    <t>15.6 Ekranas 1920*1080 Matinis IPS 60Hz</t>
+  </si>
+  <si>
+    <t>Intel i7-7700HQ 2.8GHz, Max turbo dažnis 3.8GHz</t>
+  </si>
+  <si>
+    <t>240GB SSD, 256GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-alienware-15-r3-60hz-i7-7700hq-16gb-256gb240gb-gtx-1070-8gb-13/</t>
+  </si>
+  <si>
+    <t>Toshiba</t>
+  </si>
+  <si>
+    <t>Z30-C-16M</t>
+  </si>
+  <si>
+    <t>13.3 1920*1080 IPS</t>
+  </si>
+  <si>
+    <t>Intel i7-6500U 2.5GHz, Max turbo dažnis 3.1GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/toshiba-z30-c-16m-13-3-fhd-ips-i7-6500u-8gb-256gb-ssd-su-ekrano-defektu-veikiantis-ir-bloga-baterija/</t>
+  </si>
+  <si>
+    <t>Gaming Pavilion 15-cx0812no</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-8300h-16gb-256gb-ssd-1tb-hdd-25-gtx-1060-3gb-kopija/</t>
+  </si>
+  <si>
+    <t>Precision 7560</t>
+  </si>
+  <si>
+    <t>i9-11950H 2.6GHz, Max turbo dažnis 5.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/precision-7560-15-6-fhd-ips-i9-11950h-64gb-1tb-ssd-rtx-a3000-6gb/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-1030-g1-touch-13-3-qhd-m7-6y75-16gb-256gb-ssd-nesuinstaliuotas/</t>
+  </si>
+  <si>
+    <t>ZBook 15 G6</t>
+  </si>
+  <si>
+    <t>15.6 1920*1080 IPS Matinis ekranas</t>
+  </si>
+  <si>
+    <t>Intel i7-9850H 2.6GHz , Max turbo dažnis 4.6GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-15-g6-15-6-fhd-ips-i7-9850h-32gb-512gb-t2000-4gb-max-q-35/</t>
+  </si>
+  <si>
+    <t>ZenBook Pro Duo 15 UX582L</t>
+  </si>
+  <si>
+    <t>15.6 4K Oled + 14" 3840*1100 IPS</t>
+  </si>
+  <si>
+    <t>Intel i9-10980HK 2.4GHz, Max turbo dažnis 5.3GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/asus-zenbook-pro-duo-15-15-6-4k-oled-14-38401100-ips-intel-i9-10980hk-32gb-1tb-ssd-nvidia-rtx-3070-56/</t>
+  </si>
+  <si>
+    <t>Precision 7760</t>
+  </si>
+  <si>
+    <t>Intel i7-11850H 2.5GHz, Max turbo dažnis 4.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7760-17-3-fhd-ips-i7-11850h-16gb-512gb-ssd-rtx-a5000-16gb-22/</t>
+  </si>
+  <si>
+    <t>ThinkPad P72</t>
+  </si>
+  <si>
+    <t>Intel Xeon E-2186M 2.9GHz, Max turbo dažnis 4.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-p72-17-3-fhd-ips-intel-xeon-e-2186m-32gb-ram-512gb-ssd-p5200-16gb-max-q-2gb-8-su-keletu-nedideliu-defektu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-a5000-max-q-16gb-46/</t>
+  </si>
+  <si>
+    <t>ZBook Create G7</t>
+  </si>
+  <si>
+    <t>15.6 1920*1080 IPS Matinis ekranas 400 Nit</t>
+  </si>
+  <si>
+    <t>I9-10885H 2.4GHz Max turbo dažnis 5.3GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-create-g7-15-6-fhd-ips-i9-10885h-32gb-1tb-ssd-nvidia-rtx-2070-8gb-max-q-28/</t>
+  </si>
+  <si>
+    <t>ZBook Fury 17 G7</t>
+  </si>
+  <si>
+    <t>17.3 FHD IPS Matinis</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-fury-17-g7-17-3-fhd-ips-i7-10850h-64gb-512gb-ssd-nvidia-rtx-4000-max-q-28-minimalus-speakeriu-pasidevejimas/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-3561-15-6-fhd-ips-i7-11850h-64gb-1tb-ssd-quadro-t1200-4gb-56/</t>
+  </si>
+  <si>
+    <t>ZBook Fury 15.6 G8</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-fury-15-6-g8-15-6-fhd-ips-i7-11850h-16gb-512gb-rtx-a3000-6gb-30/</t>
+  </si>
+  <si>
+    <t>HP ZBook Fury 15 G7</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-fury-15-g7-15-6-fhd-ips-i9-10885h-32gb-1tb-ssd-nvidia-rtx-3000-6gb-10/</t>
+  </si>
+  <si>
+    <t>ThinkPad P1 Gen2</t>
+  </si>
+  <si>
+    <t>15.6 Ekranas 1920*1080 Matinis IPS</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-p1-gen2-15-6-fhd-ips-60hz-i7-9750h-32gb-512gb-ssd-nvidia-quadro-t1000-4gb-19/</t>
+  </si>
+  <si>
+    <t>GP72 7RD</t>
+  </si>
+  <si>
+    <t>17.3 Ekranas 1920*1080 Matinis TN 60Hz 300 Nit</t>
+  </si>
+  <si>
+    <t>1TB HDD, 512GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/msi-gp72-7rd-17-3-60hz-i7-7700hq-16gb-512gb-ssd-1tb-hdd-gtx-1050-2gb-15/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/msi-prestige-p65-creator-15-6-fhd-ips-60hz-i7-9750h-16gb-512gb-ssd-gtx-1660-ti-max-q-6gb-0/</t>
+  </si>
+  <si>
+    <t>ZBook Fury 16 G9</t>
+  </si>
+  <si>
+    <t>16.0 FHD+ 1920*1200 Matinis IPS 400 Nit</t>
+  </si>
+  <si>
+    <t>Intel i7-12850HX 16 Core Max turbo dažnis 4.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-fury-16-g9-16-0-fhd-ips-400-nit-intel-i7-12850hx-16gb-256gb-ssd-rtx-a55000-16gb-24/</t>
+  </si>
+  <si>
+    <t>Precision 7670</t>
+  </si>
+  <si>
+    <t>16.0 FHD+ 1920*1200 Matinis IPS 500 Nit</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7670-16-0-fhd-ips-500-nit-intel-i7-12850hx-64gb-1tb-ssd-rtx-3080-ti-16gb-19/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7760-17-3-fhd-ips-i7-11850h-16gb-512gb-ssd-rtx-a5000-16gb-0-su-nedideliu-defektu-klaviaturos-pasvietimas-neveikia/</t>
+  </si>
+  <si>
+    <t>Precision 3561</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-3561-15-6-fhd-ips-i7-11850h-64gb-1tb-ssd-nvidia-quadro-t1200-4gb-45/</t>
+  </si>
+  <si>
+    <t>Zbook 17 G2</t>
+  </si>
+  <si>
+    <t>17.3 1920*1080 Matinis FHD PNL AG DreamC2 UWVA 300n</t>
+  </si>
+  <si>
+    <t>Intel i7-4910MQ 2.9GHz, Max turbo dažnis 3.9GHz</t>
+  </si>
+  <si>
+    <t>750GB HDD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-17-g2-workstation-17-3-fhd-matinis-i7-4910mq-16gb-nvidia-quadro-k5100m-8gb-gddr5/</t>
+  </si>
+  <si>
+    <t>MSI GL72</t>
+  </si>
+  <si>
+    <t>17.3 HD+ TN Matinis</t>
+  </si>
+  <si>
+    <t>Intel i7-6700HQ 2.6GHz, Max turbo dažnis 3.5GHz</t>
+  </si>
+  <si>
+    <t>128GB SSD, 1TB HDD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/msi-gl72-17-3-hd-tn-i7-6700hq-16gb-128gb-ssd-1tb-hdd-nvidia-gtx-960m-2gb-35/</t>
+  </si>
+  <si>
+    <t>Intel</t>
+  </si>
+  <si>
+    <t>Regulatory model QC7</t>
+  </si>
+  <si>
+    <t>15.6 Ekranas 1920*1080 Matinis IPS 144Hz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/intel-regulatory-model-qc7-15-6-fhd-ips-144hz-i7-9750h-16gb-512gb-ssd-gtx-1660-ti-6gb-nera-baterijos-neveikia-ausiniu-lizdas/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-fury-15-6-g8-15-6-fhd-ips-i7-11850h-64gb-512gb-rtx-a2000-4gb-29/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-p1-gen2-15-6-fhd-ips-60hz-i7-9750h-32gb-512gb-ssd-nvidia-quadro-t1000-4gb-21/</t>
+  </si>
+  <si>
+    <t>ThinkPad P1 Gen 3</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/thinkpad-p1-gen-3-15-6-fhd-ips-i7-10850h-64gb-512gb-ssd-nvidia-quadro-t1000-4gb-max-q-13/</t>
+  </si>
+  <si>
+    <t>Disko talpa</t>
+  </si>
+  <si>
+    <t>EliteBook 8570p</t>
+  </si>
+  <si>
+    <t>15.6 HD+ 1600*900 TN Matinis</t>
+  </si>
+  <si>
+    <t>Intel i7-3740QM</t>
+  </si>
+  <si>
+    <t>128GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-15-6-i7-3740qm-8gb-128ssd/</t>
+  </si>
+  <si>
+    <t>Latittude E6440</t>
+  </si>
+  <si>
+    <t>14.0 1366*768 TN</t>
+  </si>
+  <si>
+    <t>Intel i5-4200M</t>
+  </si>
+  <si>
+    <t>4GB</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latittude-e6440-i5-4200m-4gb-128gb-ssd/</t>
+  </si>
+  <si>
+    <t>Latittude E7240</t>
+  </si>
+  <si>
+    <t>12.5 1366*768 TN</t>
+  </si>
+  <si>
+    <t>Intel i5-4300U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latittude-e7240-i5-4300u-8gb-256gb-ssd/</t>
+  </si>
+  <si>
+    <t>Latittude E5450</t>
+  </si>
+  <si>
+    <t>Intel i3-5010U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latittude-e5450-i3-5010u-8gb-128gb-ssd/</t>
+  </si>
+  <si>
+    <t>Latittude E7250</t>
+  </si>
+  <si>
+    <t>Intel i5-5300U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latittude-e7250-i5-5300u-8gb-256gb-ssd/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latittude-e5450-i3-5010u-4gb-128gb-ssd/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latittude-e7240-i5-4300u-4gb-256gb-ssd/</t>
+  </si>
+  <si>
+    <t>14.0 1600*900 TN</t>
+  </si>
+  <si>
+    <t>Intel i3-4030U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latittude-e5440-i3-4030u-8gb-128gb-ssd/</t>
+  </si>
+  <si>
+    <t>Latittude E5440</t>
+  </si>
+  <si>
+    <t>Intel i3-4010U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latittude-e5440-i3-4010u-4gb-256gb-ssd/</t>
+  </si>
+  <si>
+    <t>Fujitsu-Siemens</t>
+  </si>
+  <si>
+    <t>LIFEBOOK S935</t>
+  </si>
+  <si>
+    <t>Intel i5-5200U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-s935-13-3-fhd-ips-i5-5200u-8gb-128gb-ssd/</t>
+  </si>
+  <si>
+    <t>LifeBook E734</t>
+  </si>
+  <si>
+    <t>13.3 1366*768 TN</t>
+  </si>
+  <si>
+    <t>Intel i5-4210M</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lifebook-e734-13-3-i5-4210m-8gb-128gb-ssd/</t>
+  </si>
+  <si>
+    <t>LIFEBOOK E744</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lifebook-e744-13-3-i5-4210m-8gb-128gb-ssd/</t>
+  </si>
+  <si>
+    <t>Thinkpad E460</t>
+  </si>
+  <si>
+    <t>Intel i5-6200U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-e460-14-0-1366768-i5-6200u-8gb-0gb-ssd-13-balta-demele-ekrane/</t>
+  </si>
+  <si>
+    <t>Thinkpad L430</t>
+  </si>
+  <si>
+    <t>Intel i5-3210M</t>
+  </si>
+  <si>
+    <t>120GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-l430-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/</t>
+  </si>
+  <si>
+    <t>Thinkpad L420</t>
+  </si>
+  <si>
+    <t>I5-2320M</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-l420-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/</t>
+  </si>
+  <si>
+    <t>Thinkpad T430</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/</t>
+  </si>
+  <si>
+    <t>Thinkpad T420</t>
+  </si>
+  <si>
+    <t>Intel i5-2410M</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t420-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/</t>
+  </si>
+  <si>
+    <t>Thinkpad T430S</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430s-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/</t>
+  </si>
+  <si>
+    <t>Thinkpad T420S</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t420s-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-e520-15-6-hd-i3-2370m-4gb-500gb-hdd-30-nesuinstaliuotas/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-lifebook-a512-15-6-hd-i3-3110m-4gb-320gb-hdd-16-nesuinstaliuotas/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-e5430-14-0-1600900-i3-2350m-8gb-be-disko-5/</t>
+  </si>
+  <si>
+    <t>TravelMate P273</t>
+  </si>
+  <si>
+    <t>17.3 1600*900</t>
+  </si>
+  <si>
+    <t>i3-2348M</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/17-3-1600900-i3-2348m-8gb-128gb-ssd-500gb-hdd-48/</t>
+  </si>
+  <si>
+    <t>Satellite C870D-11M</t>
+  </si>
+  <si>
+    <t>AMD E1-1200</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/toshiba-satellite-c870d-11m-17-3-1600900-e1-1200-8gb-128gb-ssd-17-yra-keli-mazi-balti-taskeliai-ekrane/</t>
+  </si>
+  <si>
+    <t>HP EliteBook 725 G3</t>
+  </si>
+  <si>
+    <t>AMD PRO A10-8700B 1.8GHz, Max turbo dažnis 3.2GHz</t>
+  </si>
+  <si>
+    <t>12GB</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-725-g3-12-5-hd-tn-matinis-amd-pro-a10-8700b-12gb-256gb-ssd-24/</t>
+  </si>
+  <si>
+    <t>Amilo Li 3910</t>
+  </si>
+  <si>
+    <t>18.4 Raiška netestuota</t>
+  </si>
+  <si>
+    <t>Intel Pentium T3200 2.00GHz</t>
+  </si>
+  <si>
+    <t>3GB</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/kolekcinis-produktas-18-4-ekranu-fujitsu-amilo-li-3910-pentium-t3200-3gb-ram-be-disko-su-originaliu-krovikliu/</t>
+  </si>
+  <si>
+    <t>Aspire 8730</t>
+  </si>
+  <si>
+    <t>18.4 1920*1080</t>
+  </si>
+  <si>
+    <t>Intel Pentium T6400 2.00GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/kolekcinis-produktas-18-4-fhd-acer-aspire-8730-pentium-t6400-4gb-ram-0gb-hdd-nvidia-gt-9600m-1gb-gyva-baterija/</t>
+  </si>
+  <si>
+    <t>Aspire A315-32-P9GR</t>
+  </si>
+  <si>
+    <t>Intel Celeron Silver N5000 1.1GHz, Max turbo dažnis 2.7GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-aspire-a315-32-p9gr-15-6-19201080-celeron-n5000-4gb-128gb-16/</t>
+  </si>
+  <si>
+    <t>Yoga 2 13</t>
+  </si>
+  <si>
+    <t>13.3 1920*1080 IPS Touch</t>
+  </si>
+  <si>
+    <t>Intel i5-4200U 1.6GHz, Max turbo dažnis 2.6GHz</t>
+  </si>
+  <si>
+    <t>128GB SSD, 500GB HDD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-yoga-2-13-13-3-fhd-ips-touchscreen-i5-4200u-8gb-128gb-ssd-36/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/packard-bell-ts11-hr-15-6-hd-i7-2630qm-4gb-240gb-ssd-nvidia-gt-540m-baterija-beveik-mirusi-70/</t>
+  </si>
+  <si>
+    <t>Latitude E7270</t>
+  </si>
+  <si>
+    <t>12.5 1920*1080 IPS</t>
+  </si>
+  <si>
+    <t>Intel i5-6300U 2.4GHz, Max turbo dažnis 3.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/nesiojamas-kompiuteris-latitude-e7270-12-5-fhd-ips-i5-6300u-8gb-256gb-ssd-15/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-4540s-15-6-i5-3210m-4gb-500gb-hdd-bloga-silpna-baterija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-650-g1-15-6-i5-4210m-8gb-be-disko-bloga-silpna-baterija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-6560b-15-6-i5-2410m-8gb-256gb-ssd-baterijos-bukle-neaiski-iki-galo-bet-krauna/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-6560b-15-6-i5-2450m-4gb-128-ssd-baterijos-bukle-neaiski-iki-galo-bet-krauna/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-lifebook-e556-15-6-fhd-ips-i5-6200u-8gb-ddr4-256gb-ssd-52/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-450-g2-15-6-i5-4210u-4gb-128-ssd-bloga-silpna-baterija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-8570p15-6-i5-3360m-4gb-500gb-hdd-baterijos-bukle-neaiski-iki-galo-bet-krauna/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-lifebook-e754-15-6-fhd-ips-i5-6200u-8gb-ddr3-256gb-ssd-12/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-lifebook-e754-15-6-fhd-ips-i7-4710mq-8gb-ddr3-256gb-ssd-60/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/asus-n56vz-15-6-fhd-i7-3630qm-8gb-750gb-hdd-8-a-grade/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-e5430-14-0-i5-3340m-4gb-128gb-baterija-silpna-bloga/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/15-6-hd-a8-6410-8gb-ram-256gb-ssd-gyva-baterija-7/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430-14-0-hd-i5-8gb-128gb-ssd-silpna-prasta-bloga-baterija-ar-isvis-jos-nera/</t>
+  </si>
+  <si>
+    <t>Z30-B-100</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/toshiba-z30-b-100-13-3-i5-5200u-8gb-128gb-ssd-13/</t>
+  </si>
+  <si>
+    <t>Lenovo IdeaPad Z510</t>
+  </si>
+  <si>
+    <t>15.6 1366*768 Matinis</t>
+  </si>
+  <si>
+    <t>6GB</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-lenovo-ideapad-z510-15-6-i7-4702mq-6gb-128gb-ssd-1tb-hdd-baterija-bloga/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-ideapad-320-15ikb-15-6-19201080-tn-ekranas-pentium-gold-4415u-4gb-128gb-ssd-11-parduodamas-be-ikroviklio/</t>
+  </si>
+  <si>
+    <t>Latitude 5480</t>
+  </si>
+  <si>
+    <t>Intel i5-6200U 2.3GHz Max turbo dažnis 2.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-3470-14-0-fhd-ips-i5-6200u-8gb-256gb-ssd-0-ekranas-turi-baltu-tasku-neryskus/</t>
+  </si>
+  <si>
+    <t>Z30-B-142</t>
+  </si>
+  <si>
+    <t>Intel i5-5200U 2.2GHz, Max turbo dažnis 2.7GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/toshiba-portege-z30-b-13-3-i5-5200u-8gb-128gb-ssd-69-silpna-baterija/</t>
+  </si>
+  <si>
+    <t>Z30-A-19L</t>
+  </si>
+  <si>
+    <t>Intel i7-4510U 2.0GHz, Max turbo dažnis 3.1GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/toshiba-portege-z30-a-13-3-fhd-ips-i7-4510u-8gb-256gb-ssd-12/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lifebook-u574-13-3-hd-touchschreen-i5-4200u-8gb-128gb-ssd-10/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-pavilion-laptop-14-bf0xx-14-0-fhd-ips-i3-7100u-4gb-256gb-ssd-10/</t>
+  </si>
+  <si>
+    <t>ThinkPad A485</t>
+  </si>
+  <si>
+    <t>14.0 FHD IPS Matinis</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 3 2300U 2.0GHz, Max turbo dažnis 3.6GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-a485-14-0-fhd-ips-ryzen-3-2300u-8gb-128gb-ssd-dvi-baterijos-38-13/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/toshiba-satellite-pro-a30-c-1mk-13-3-hd-i5-6200u-8gb-128gb-ssd-26/</t>
+  </si>
+  <si>
+    <t>V330-14IKB</t>
+  </si>
+  <si>
+    <t>Untested</t>
+  </si>
+  <si>
+    <t>Intel i5-8250u</t>
+  </si>
+  <si>
+    <t>0GB</t>
+  </si>
+  <si>
+    <t>0GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/25vnt-14-0-fhd-i5-8250u-su-defektais-nuo-48-eur/</t>
+  </si>
+  <si>
+    <t>Zenbook 14 UX434F</t>
+  </si>
+  <si>
+    <t>Intel i7-10510u</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/zenbook-14-ux434f-i7-10510u-8gb-256gb-2-screens/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-e7440-14-0-fhd-i7-4600u-0gb-ram-be-ssd-korpuso-defektai/</t>
+  </si>
+  <si>
+    <t>E31-70, E31-80</t>
+  </si>
+  <si>
+    <t>Intel i3-5005U, Intel i3-6006u</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/1vnt-lenovo-e31-70-80-kompiuteris-i3-4gb-128gb-ssd-su-korpuso-ar-klaviaturos-defektu/</t>
+  </si>
+  <si>
+    <t>Microsoft</t>
+  </si>
+  <si>
+    <t>Surface 5 Pro</t>
+  </si>
+  <si>
+    <t>12.3 2736*1824 IPS</t>
+  </si>
+  <si>
+    <t>Intel i5-7300U</t>
+  </si>
+  <si>
+    <t>128GB arba 256GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/1vnt-surface-pro-5-12-3-i5-7300u-8gb-128-256gb-su-ekrano-defektu/</t>
+  </si>
+  <si>
+    <t>Ideapad S540-13IML</t>
+  </si>
+  <si>
+    <t>Intel i5-10210U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-ideapad-s540-13iml-i5-10210u/</t>
+  </si>
+  <si>
+    <t>Notebook 14-ck1864no</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-ideapad-s540-13iml-i5-10210u-neveikiantis-kopija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/15-6-19201080-i5-6200u-12gb-ram-be-ssd-bloga-klaviatura-bloga-baterija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-245-g9-14-0-ryzen-3-5425u-0gb-ram-0gb-ssd-fhd-neveikiantis/</t>
+  </si>
+  <si>
+    <t>Latitude 5580</t>
+  </si>
+  <si>
+    <t>Intel i5-6440HQ</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/15-6-fhd-ips-i5-6440hq-16gb-256gb-ssd-0-neveikia-touch-ekrano-visa-kita-veikia-gerai/</t>
+  </si>
+  <si>
+    <t>Microsoft Surface</t>
+  </si>
+  <si>
+    <t>Microsfot Surface 5 Pro</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/microsfot-surface-5-pro-12-3-27361824-ips-touch-neveikia-lieciamas-ekranas-i5-7300u-8gb-256gb-1/</t>
+  </si>
+  <si>
+    <t>14.0 1920*1080</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-v330-14ikb-14-0-fhd/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-aspire-3-a315-31-15-6-19201080-celeron-n3350-4gb-128gb-ssd-44-truksta-klavisu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-aspire-v5-552-15-6-hd-a6-5357m-8gb-480gb-ssd-7-kosmetiniai-ekrano-defektai-daug-baltu-tasku/</t>
+  </si>
+  <si>
+    <t>Yoga 510-14ISK</t>
+  </si>
+  <si>
+    <t>14.0 1920*1080 IPS Touchscreen</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-yoga-510-14isk-x360-14-0-fhd-ips-touch-i5-6200u-8gb-128gb-ssd-31/</t>
+  </si>
+  <si>
+    <t>Dell Latitude 5310</t>
+  </si>
+  <si>
+    <t>Intel i5-10310u</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-5310-13-3-fhd-ips-i5-10310u-8gb-256gb-26-yra-baltu-tasku-ekrane/</t>
+  </si>
+  <si>
+    <t>Inspiron 17 5748 </t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/17-3-1600900-i5-5200u-8gb-128gb-ssd-gt-820m-2gb-nera-baterijos/</t>
+  </si>
+  <si>
+    <t>IdeaPad 330S-15IKB</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-ideapad-330s-15ikb-15-6-fhd-i5-8250u-8gb-128gb-ssd-10-bloga-klaviat8ra-ekrane-matosi-nuospaudos-nuo-klaviaturos/</t>
+  </si>
+  <si>
+    <t>LifeBook E544</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-lifebook-e544-15-6-fhd-ips-i5-4210m-8gb-256gb-ssd-20-keli-defektai/</t>
+  </si>
+  <si>
+    <t>Aspire E5-532</t>
+  </si>
+  <si>
+    <t>15.6 1366*768</t>
+  </si>
+  <si>
+    <t>Intel i3-4005U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-aspire-e5-532-15-6-1366768-i3-4005u-8gb-128gb-ssd-12-touchpad-neveikia/</t>
+  </si>
+  <si>
+    <t>Aspire ES1-512</t>
+  </si>
+  <si>
+    <t>Celeron N2920</t>
+  </si>
+  <si>
+    <t>1TB HDD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-aspire-es1-512-15-6-celeron-n2920-8gb-1tb-hdd-bloga-baterija-ir-touchpad/</t>
+  </si>
+  <si>
+    <t>Lenovo Yoga 710-14IKB</t>
+  </si>
+  <si>
+    <t>Intel I5-7200U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-yoga-710-14ikb-su-defektais-14-0-fhd-ips-i5-7200u-4gb-256gb-ssd-ekrano-defektais-camera-neveikia-klaviatura-neidealiai-veikia/</t>
+  </si>
+  <si>
+    <t>Notebook 17</t>
+  </si>
+  <si>
+    <t>Intel i5-6200u</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/17-3-1600900-i5-6200u-8gb-be-disko-r5-m330-keli-nebaisus-trukumai/</t>
+  </si>
+  <si>
+    <t>Pavilion 15-P294no</t>
+  </si>
+  <si>
+    <t>AMD A10-7300</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/15-6-19201080-a10-7300-8gb-r7-m260-bloga-baterija-ir-touchpad/</t>
+  </si>
+  <si>
+    <t>E1-572G</t>
+  </si>
+  <si>
+    <t>Intel i5-4200U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-e1-572g-15-6-i5-4200u-8gb-750gb-hdd-bloga-baterija-ir-truksta-vieno-klaviso/</t>
+  </si>
+  <si>
+    <t>Cepter</t>
+  </si>
+  <si>
+    <t>N520-02</t>
+  </si>
+  <si>
+    <t>Intel i5-8265U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/15-6-fhd-ips-idealus-ekranas-i5-8265u-8gb-0gb-ssd-su-defektu-klaviaturos-nevisi-mygtukai-veikia-baterijos-nera/</t>
+  </si>
+  <si>
+    <t>Thinkpad A285</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-a285-12-5-hd-amd-ryzen-5-2500u-8gb-256gb-ssd-vienas-is-dvieju-usb-c-neveikiantis/</t>
+  </si>
+  <si>
+    <t>Inspiron 13 5370</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-inspiron-13-5370-13-3-fhd-ips-i5-8250u-8gb-256gb-45-neveikia-web-camera/</t>
+  </si>
+  <si>
+    <t>PU500C</t>
+  </si>
+  <si>
+    <t>Intel i5-3337U 1.8GHz, Max turbo dažnis 2.7GHz</t>
+  </si>
+  <si>
+    <t>10GB</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/asus-pu500c-15-6-hd-matinis-i5-3337u-10gb-ram-128gb-ssd-14/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-ideapad-530s-14ikb-14-0-fhd-ips-touchscreen-i5-8250u-0gb-ram-0gb-ssd-mx-130-2gb-gpu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/neveikiantis-samsung-galaxy-book-pro-np930xdb-13-3-amoled-supilta-pagrindine-plokste-dalimis-arba-visas/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/neveikiantis-samsung-galaxy-book-pro-360-np930qdb-13-3-x360-touchscreen-amoled-mb-jau-buvo-lituota-ankstesnio-savininko/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-y540-17irh-neveikiantis-i5-9300h-gtx-1660-ti-6gb-s-n-pf1zvzkv/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-legion-y530-15ich-15-6-144hz-neveikiantis-i5-8300h-gtx-1060-6gb-8gb-ram-s-n-pf1efx10/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-omen-15-en0802no-200w-ryzen-5-4600h-1660ti-6gb-neveikiantis-s-n-5cd0256bds/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-xps-15-9550-15-6-i7-6700hq-960m-2gb-s-n-1ldnj72-sulietas-neveikiantis/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-aspire-vvn7-591g-738g-i7-4720hq-gtx-960m-2gb-8gb-128gb-ssd-1tb-hdd-baterija-yra-laiko-veikia-blogi-vyriai/</t>
+  </si>
+  <si>
+    <t>Spectre 13-3000eo</t>
+  </si>
+  <si>
+    <t>13.3 2560*1440 IPS Touch</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-spectre-13-3000eo-13-3-25601440-ips-touchscreen-i5-4200u-8gb-256gb-ssd-23-truputi-dzerzgia-garsiakalbiai/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-255-g3-15-6-hd-matinis-a4-5000-4gb-1tb-hdd-bloga-baterija-nuskiles-korpuso-kamputis/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-860-16-i7-1355u-neveikiantis/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/su-defektu-lenovo-thinkpad-a485-14-0-fhd-ips-ryzen-5-2500u-8gb-256gb-ssd-abejos-baterijos-blogos-be-kroviklio-galima-dalimis-pirkti/</t>
+  </si>
+  <si>
+    <t>Thinkpad T480S</t>
+  </si>
+  <si>
+    <t>Intel i5-8250U 1.6GHz, Max turbo dažnis 3.4GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t480s-14-0-fhd-ips-i5-8250u-8gb-256gb-ssd-23-su-defektais-kosmetiniai-vienas-baltas-taskas-ekrane/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-x270-12-5-i5-7300u-nepilna-komplektacija-bloga-klaviatura-2/</t>
+  </si>
+  <si>
+    <t>Thinkpad T580</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t580-15-6-fhd-ips-i5-8250u-8gb-256gb-ssd-24-ir-20-susidevejimo-baterijos-prastos-bukles-ekranas/</t>
+  </si>
+  <si>
+    <t>ProBook 450 G6</t>
+  </si>
+  <si>
+    <t>Intel i5-8265U 1.6GHz, Max turbo dažnis 3.9GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/surface-pro-7-skiles-duzes-ekranas-i5-1035g4-8gb-256gb-ssd-gera-baterija-veikianti/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/surface-pro-7-skiles-duzes-ekranas-i5-1035g4-8gb-256gb-ssd-gera-baterija-veikianti-2/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/su-defektais-thinkpad-t440-14-0-hd-touch-i5-4300u-8gb-be-disko/</t>
+  </si>
+  <si>
+    <t>Vavibook 14x Oled</t>
+  </si>
+  <si>
+    <t>14.0 Oled 2880*1800 90Hz</t>
+  </si>
+  <si>
+    <t>Intel i9-13900H Max turbo dažnis 5.4GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/asus-vavibook-14x-oled-14-28801800-i9-13900h-1tb-rtx-2050-4gb-kompiuteris-su-krovimu-baterija-defektu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/clevo-n870-17-3-fhd-ips-i7-8750h-8gb-ddr4-ram-be-ssd-su-defektais-veikia/</t>
+  </si>
+  <si>
+    <t>ThinkPad T490S</t>
+  </si>
+  <si>
+    <t>Intel i5-8365u 1.6GHz Max turbo dažnis 4.1GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t490s-14-0-fhd-ips-touchscreen-i5-8265u-16gb-512gb-ssd-22-su-koloneliu-defektu-c-grade/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-travelmate-p257-15-6-hd-i3-4005u-8gb-128gb-ssd-touchpad-su-defektu-baterija-netikrinta/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/surface-5-pro-12-3-27361824-ips-touch-m3-7y30-4gb-128gb-ssd-13-be-kroviklio-kaina-nurodyta-su-ekrano-defektu-touch-neveikia/</t>
+  </si>
+  <si>
+    <t>Thinkpad T490</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t490-14-0-fhd-ips-i5-8265u-8gb-256gb-13-1vnt-usb-c-neveikia-ir-ekrane-siektiek-yra-nuospaudu-nuo-klaviaturos/</t>
+  </si>
+  <si>
+    <t>IdeaPad Flex 5 14IAU7 X360</t>
+  </si>
+  <si>
+    <t>14.0 FHD+ IPS Touchscreen X360</t>
+  </si>
+  <si>
+    <t>Intel i5-1235U 10 Core Max turbo dažnis 4.4GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-ideapad-flex-5-14iau7-x360-14-ips-ts-i5-1235u-8gb-512gb-ssd-14-touch-neveikia/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/surface-6-pro-12-3-27361824-ips-touch-i5-8350u-8gb-256gb-ssd-44-ekranas-imustas-skiles/</t>
+  </si>
+  <si>
+    <t>Zbook 15 G3</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/zbook-15-g3-15-6-fhd-ips-i7-6820hq-16gb-256gb-ssd-m2000m-be-ikroviklio-parduodamas-galima-ir-su-defektas-per-ekrana-eina-linija/</t>
+  </si>
+  <si>
+    <t>ThinkPad X1 Extreme Gen 4</t>
+  </si>
+  <si>
+    <t>16.0 4k Touch 600 Nit, blogas ekranas</t>
   </si>
   <si>
     <t>Intel i7-11800H 2.3GHz, Max turbo dažnis 4.6GHz</t>
   </si>
   <si>
-    <t>https://eridas.lt/preke/lenovo-thinkpad-p1-4th-gen-16-25601600-400-nit-ips-i7-11800h-rtx-a2000-4gb/</t>
-[...1013 lines deleted...]
-    <t>https://eridas.lt/preke/asus-vavibook-14x-oled-14-28801800-i9-13900h-1tb-rtx-2050-4gb-kompiuteris-su-krovimu-baterija-defektu/</t>
+    <t>https://eridas.lt/preke/thinkpad-x1-extreme-gen-4-16-0-4k-touch-ekranas-blogas-i7-11800h-64gb-ram-232gb-512gb-ssd-7-5/</t>
+  </si>
+  <si>
+    <t>Thinkpad T460S</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-14-0-fhd-ips-ryzen-3-4300u-4gb-ram-be-ssd-disko-12-kosmetiniai-trukumai-korpuso-be-kroviklio/</t>
   </si>
   <si>
     <t>Korpuso tipas</t>
   </si>
   <si>
     <t>Z240 Tower</t>
   </si>
   <si>
     <t>Medium Tower</t>
   </si>
   <si>
     <t>Intel Xeon E3-1270 v6</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/hp-z240-tower-e3-1270-v6-32gb-512gb-p4000-8gb/</t>
   </si>
   <si>
     <t>ThinkStation P310</t>
   </si>
   <si>
     <t>Intel Xeon E3-1220 v5 3.0GHz, Max turbo dažnis 3.5GHz</t>
   </si>
   <si>
     <t>480GB SSD</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/lenovo-thinkstation-p310-intel-xeon-e3-1220-v5-m4000-8gb-gddr5-16gb-480gb-ssd-400w-platinium/</t>
   </si>
   <si>
-    <t>Z2 Tower G4 Workstation</t>
-[...7 lines deleted...]
-  <si>
     <t>Huawei</t>
   </si>
   <si>
     <t>Intel Xeon Gold 6134 2vnt</t>
   </si>
   <si>
     <t>32GB DDR4R 2666MHz</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/huawei-1288h-v5-serveris-x2-intel-xeon-gold-6134-2vnt-ddr4-2666mhz-ram-32gb-2tb/</t>
   </si>
   <si>
     <t>i5-7400 4 branduoliai 3.0GHz, Max turbo dažnis 3.5Ghz</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/zaidimu-kompiuteris-minecraft-roblox-i5-7400-8gb-256gb-ssd-amd-radeon-rx-550-2gb-wifi-integruotas-yra/</t>
   </si>
   <si>
     <t>Thinkstation P520C</t>
   </si>
   <si>
     <t>Intel Xeon W-2123 4 branduoliai 3.6GHz, Max turbo dažnis 3.9Ghz</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/thinkstation-p520c-intel-xeon-w-2123-16gb-ddr4-server-ram-256gb-ssd-nvidia-quadro-k620-500w-platinum-psu/</t>
   </si>
   <si>
     <t>ThinkStation P510</t>
   </si>
   <si>
     <t>16GB DDR4 Registered</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/thinkstation-p510-e5-2690-v4-16gb-512gb-ssd-nvidia-quadro-m4000/</t>
   </si>
   <si>
-    <t>2TB HDD, 512GB SSD</t>
-[...13 lines deleted...]
-  <si>
     <t>M32CD4-K</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/asus-m32cd4-k-intel-i5-7400-8gb-256gb-ssd-gtx-1050-2gb-wifi-300w-psu/</t>
+  </si>
+  <si>
+    <t>Z2 Tower G9 Workstation</t>
+  </si>
+  <si>
+    <t>Intel i5-12600K 10 branduolių Max turbo dažnis 4.9GHz</t>
+  </si>
+  <si>
+    <t>64GB DDR5, 2*32GB, dar du lizdai laisvi.</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z2-tower-g9-workstation-intel-i5-12600k-64gb-ddr5-1tb-ssd-nvdia-rtx-a2000-12gb/</t>
+  </si>
+  <si>
+    <t>HP Z440 Workstation</t>
+  </si>
+  <si>
+    <t>Intel Xeon E5-1630 V3 4 Core 3-7GHz, Max turbo dažnis 3.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z440-workstation-e5-1630-v3-16gb-256gb-ssd-quadro-k4200-4gb/</t>
+  </si>
+  <si>
+    <t>Precision Tower 5810</t>
+  </si>
+  <si>
+    <t>Intel Xeon E5-1650 V3 6 Core 3.5GHz, Max turbo dažnis 3.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1650-v3-32gb-256gb-ssd-1tb-hdd-nvidia-quadro-m5000-8gb/</t>
+  </si>
+  <si>
+    <t>Precision T3610</t>
+  </si>
+  <si>
+    <t>Intel Xeon E5-1607 v2 4 Core 3.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-t3610-intel-xeon-e5-1607-v2-4-core-3-0ghz-32gb-ram-256gb-ssd-nvidia-quadro-k4000-3gb-gddr5/</t>
+  </si>
+  <si>
+    <t>Intel Xeon E5-2690 V4 14 branduolių 2.6GHz, Max turbo dažnis 3.5GHz</t>
+  </si>
+  <si>
+    <t>32GB DDR4 Server RAM, 4*8GB</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z440-workstation-intel-xeon-e5-2690-v4-14-branduoliu-32gb-ddr4-server-ram-1tb-nmve-radeon-pro-wx-9100-16gb-gddr5/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z440-workstation-intel-xeon-e5-2690-v4-14-branduoliu-32gb-ddr4-server-ram-256gb-nmve-radeon-pro-wx-9100-16gb-gddr5/</t>
+  </si>
+  <si>
+    <t>M740B</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-m740b-intel-xeon-e5-2690-v4-14-branduoliu-16gb-ddr4-256gb-ssd-500gb-hdd-gtx-1080-8gb-1000w-psu-80-gold/</t>
+  </si>
+  <si>
+    <t>Z4 G4 Workstation</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z4-g4-workstation-intel-xeon-w-2123-32gb-ddr4-ram-256gb-ssd-nvidia-quadro-p2000-5gb/</t>
+  </si>
+  <si>
+    <t>Intel Xeon E5-1630 V4 6 3.7GHz, Max turbo dažnis 4.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1630-v4-32gb-256gb-ssd-nvidia-quadro-m5000-8gb/</t>
   </si>
   <si>
     <t>Dell Vostro 3425 14.0 FHD IPS, Ryzen 5625U, Be ram ir be ssd diskų36 vnt B Grade. Krovikliai pridedami.</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/dell-vostro-3425-14-0-fhd-ips-ryzen-5625u-be-ram-ir-be-ssd-disku36-vnt-b-grade-krovikliai-pridedami/</t>
   </si>
   <si>
     <t>DIDMENA 83 vnt HP EliteBook 845 G10 Fhd+ Ips Ryzen 5 7540u 16GB 256GB SSD USA klaviatūra</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/didmena-83-vnt-hp-elitebook-845-g10-fhd-ips-ryzen-5-7540u-16gb-256gb-ssd-usa-klaviatura/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="3">
     <font>
@@ -1369,5153 +1660,6467 @@
       <sz val="10"/>
       <u/>
       <color rgb="FF0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/nesiojamo-kompiuterio-maitinimo-saltinis-lenovo-square-45w/" TargetMode="External"/>
-<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/originalus-naudotas-hp-ikroviklis-65w-7-5x-5-0mm/" TargetMode="External"/>
-[...5 lines deleted...]
-<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dockingas-lenovo-thinkpad-senas-t420-t530-t430-t530-tinkantis-ir-panasiems-be-maitinimo/" TargetMode="External"/></Relationships>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dimm-ddr3-18gb-1-5v-1600mhz-parenkamas-atsitiktinis-gamintojas/" TargetMode="External"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-type-c-45w-ikroviklis-20v-2-25a-5v-3a-9v-9a-15v-3a-turime-dideli-kieki/" TargetMode="External"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/nesiojamo-kompiuterio-maitinimo-saltinis-lenovo-square-45w-kopija/" TargetMode="External"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/usb-c-universal-dock-be-maitinimo-saltinio/" TargetMode="External"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/gtx-1080-ti-11gb-gddr5x-nestandartinis-ausintuvas/" TargetMode="External"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dockingas-lenovo-thinkpad-senas-t420-t530-t430-t530-tinkantis-ir-panasiems-be-maitinimo/" TargetMode="External"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/1tb-nmve-samsung-990-pro-with-heatsink-apynaujis-garantija-iki-2030-08-20-pirktas-2025-08-21-netiko-kompiuteriui-netilpo-del-radiatoriaus-nenaudotas/" TargetMode="External"/>
+<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/msata-samsung-860-evo-500gb-96-gyvybe-12-men-garantija/" TargetMode="External"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/sata-1tb-ssd-850-evo-100-gyvybes/" TargetMode="External"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/sata-2tb-ssd-860-evo-qvo-100-gyvybes/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-5495-14-0-fhd-ips-amd-ryzen-5-2500u-8gb-256gb-ssd/" TargetMode="External"/>
-[...11 lines deleted...]
-<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p72-17-3-fhd-ips-intel-xeon-e-2186m-64gb-ddr4-256gb-ssd-2tb-hdd-nvidia-quadro-p5200-16gb-gddr5-max-q/" TargetMode="External"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-5495-14-0-fhd-ips-amd-ryzen-5-2500u-8gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/17-3-hp-zbook-17-g3-fhd-ips-xeon-e3-1535m-v5-16gb-ram-512gb-ssd-quadro-m5000m-8gb-gddr5/" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-15-g1-workstation-15-6-fhd-matinis-i7-4700mq-8gb-256gb-ssd-nvidia-quadro-k1100m-2gb-gddr5/" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-14-g7-firefly-14-0-fhd-ips-i7-10610u-32gb-1tb-ssd-nvidia-quadro-p520-4gb-gddr5/" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p1-gen-1-15-6-fhd-ips-i7-8750h-16gb-256gb-p1000-4gb-53-su-ekrano-kosmetiniais-trukumais/" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-3470-14-0-fhd-ips-i7-1260p-32gb-1tb-ssd-nvidia-quadro-t550-4gb-32/" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p50-15-6-fhd-ips-touchscreen-i7-6820hq-16gb-256gb-m2000m-4gb/" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-firefly-14-g8-14-fhd-ips-i7-1165g7-32gb-512gb-t500-4gb/" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-840-g8-14-0-fhd-ips-i5-1135g7-16gb-256gb-ssd-26-kopija/" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-3470-14-0-fhd-ips-i7-1260p-16gb-512gb-ssd-nvidia-quadro-t550-4gb-35/" TargetMode="External"/>
 <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-7300hq-8gb-256gb-ssd-21-gtx-1050-4gb-usa-klaviatura/" TargetMode="External"/>
 <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-8300h-16gb-256gb-ssd-1tb-hdd-25-gtx-1060-3gb/" TargetMode="External"/>
 <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/gamming-laptop-15-6-60hz-i7-7700hq-16gb-256gb-ssd-16-gtx-1060-6gb-prasta-kosmetine-bukle-skaityti-aprasyma/" TargetMode="External"/>
 <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-7300hq-8gb-256gb-ssd-31-gtx-1050-ti-4gb-pakeista-termo-pasta/" TargetMode="External"/>
-<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/gamming-laptop-15-6-fhd-i7-8750h-16gb-512gb-gtx-1050-ti-4gb-0/" TargetMode="External"/>
-[...21 lines deleted...]
-<Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/toshiba-z30-c-16m-13-3-fhd-ips-i7-6500u-8gb-256gb-ssd-su-ekrano-defektu-veikiantis-ir-bloga-baterija/" TargetMode="External"/></Relationships>
+<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-17-g5-17-3-fhd-ips-i7-8850h-32gb-512gb-ssd-quadro-p3200-6gb-30/" TargetMode="External"/>
+<Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-a5000-16gb/" TargetMode="External"/>
+<Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7540-17-3-fhd-ips-i7-9850h-32gb-512gb-rtx-5000-16gb-gddr6-63/" TargetMode="External"/>
+<Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-64gb-ram-512gb-ssd-m3000m-4gb/" TargetMode="External"/>
+<Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-32gb-ram-0gb-ssd-m3000m-4gb-21/" TargetMode="External"/>
+<Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-64gb-ram-512gb-ssd-m3000m-4gb-26/" TargetMode="External"/>
+<Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-3530-15-6-fhd-ips-i5-8400h-32gb-ram-512gb-ssd-quadro-p600-2gb-13/" TargetMode="External"/>
+<Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-vivobook-pro-15-m6500-15-6-fhd-oled-60hz-10-bit-ryzen-5-5600h-16gb-512gb-ssd-rtx-3050-4gb-gddr6-23/" TargetMode="External"/>
+<Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-vivobook-pro-15-m6500-15-6-fhd-oled-60hz-10-bit-ryzen-5-5600h-16gb-512gb-ssd-rtx-3050-4gb-gddr6-23-kopija/" TargetMode="External"/>
+<Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/msi-prestige-p65-creator-15-6-fhd-ips-60hz-i7-9750h-16gb-512gb-ssd-gtx-1660-ti-max-q-6gb-42/" TargetMode="External"/>
+<Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/pc-specialist-fusion-pro-15-5-fhd-ips-60hz-i7-10750h-32gb-512gb-ssd-gtx-1650-ti-4gb-68/" TargetMode="External"/>
+<Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-17-g6-17-3-fhd-ips-i9-9880h-32gb-512gb-rtx-5000-16gb-keli-trukumai-neveikia-lan-ir-siektiek-ekrane-matosi-nuospaudos-nuo-klaviaturos-centre/" TargetMode="External"/>
+<Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-5540-15-6-4k-ips-touch-i7-9850h-32gb-1tb-ssd-t2000-max-q-4gb-gddr6-39/" TargetMode="External"/>
+<Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-alienware-15-r3-60hz-i7-7700hq-16gb-256gb240gb-gtx-1070-8gb-13/" TargetMode="External"/>
+<Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/toshiba-z30-c-16m-13-3-fhd-ips-i7-6500u-8gb-256gb-ssd-su-ekrano-defektu-veikiantis-ir-bloga-baterija/" TargetMode="External"/>
+<Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-8300h-16gb-256gb-ssd-1tb-hdd-25-gtx-1060-3gb-kopija/" TargetMode="External"/>
+<Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/precision-7560-15-6-fhd-ips-i9-11950h-64gb-1tb-ssd-rtx-a3000-6gb/" TargetMode="External"/>
+<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-1030-g1-touch-13-3-qhd-m7-6y75-16gb-256gb-ssd-nesuinstaliuotas/" TargetMode="External"/>
+<Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-15-g6-15-6-fhd-ips-i7-9850h-32gb-512gb-t2000-4gb-max-q-35/" TargetMode="External"/>
+<Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-zenbook-pro-duo-15-15-6-4k-oled-14-38401100-ips-intel-i9-10980hk-32gb-1tb-ssd-nvidia-rtx-3070-56/" TargetMode="External"/>
+<Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7760-17-3-fhd-ips-i7-11850h-16gb-512gb-ssd-rtx-a5000-16gb-22/" TargetMode="External"/>
+<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p72-17-3-fhd-ips-intel-xeon-e-2186m-32gb-ram-512gb-ssd-p5200-16gb-max-q-2gb-8-su-keletu-nedideliu-defektu/" TargetMode="External"/>
+<Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-a5000-max-q-16gb-46/" TargetMode="External"/>
+<Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-create-g7-15-6-fhd-ips-i9-10885h-32gb-1tb-ssd-nvidia-rtx-2070-8gb-max-q-28/" TargetMode="External"/>
+<Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-fury-17-g7-17-3-fhd-ips-i7-10850h-64gb-512gb-ssd-nvidia-rtx-4000-max-q-28-minimalus-speakeriu-pasidevejimas/" TargetMode="External"/>
+<Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-3561-15-6-fhd-ips-i7-11850h-64gb-1tb-ssd-quadro-t1200-4gb-56/" TargetMode="External"/>
+<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-fury-15-6-g8-15-6-fhd-ips-i7-11850h-16gb-512gb-rtx-a3000-6gb-30/" TargetMode="External"/>
+<Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-fury-15-g7-15-6-fhd-ips-i9-10885h-32gb-1tb-ssd-nvidia-rtx-3000-6gb-10/" TargetMode="External"/>
+<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p1-gen2-15-6-fhd-ips-60hz-i7-9750h-32gb-512gb-ssd-nvidia-quadro-t1000-4gb-19/" TargetMode="External"/>
+<Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/msi-gp72-7rd-17-3-60hz-i7-7700hq-16gb-512gb-ssd-1tb-hdd-gtx-1050-2gb-15/" TargetMode="External"/>
+<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/msi-prestige-p65-creator-15-6-fhd-ips-60hz-i7-9750h-16gb-512gb-ssd-gtx-1660-ti-max-q-6gb-0/" TargetMode="External"/>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-fury-16-g9-16-0-fhd-ips-400-nit-intel-i7-12850hx-16gb-256gb-ssd-rtx-a55000-16gb-24/" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7670-16-0-fhd-ips-500-nit-intel-i7-12850hx-64gb-1tb-ssd-rtx-3080-ti-16gb-19/" TargetMode="External"/>
+<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7760-17-3-fhd-ips-i7-11850h-16gb-512gb-ssd-rtx-a5000-16gb-0-su-nedideliu-defektu-klaviaturos-pasvietimas-neveikia/" TargetMode="External"/>
+<Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-3561-15-6-fhd-ips-i7-11850h-64gb-1tb-ssd-nvidia-quadro-t1200-4gb-45/" TargetMode="External"/>
+<Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-17-g2-workstation-17-3-fhd-matinis-i7-4910mq-16gb-nvidia-quadro-k5100m-8gb-gddr5/" TargetMode="External"/>
+<Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/msi-gl72-17-3-hd-tn-i7-6700hq-16gb-128gb-ssd-1tb-hdd-nvidia-gtx-960m-2gb-35/" TargetMode="External"/>
+<Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/intel-regulatory-model-qc7-15-6-fhd-ips-144hz-i7-9750h-16gb-512gb-ssd-gtx-1660-ti-6gb-nera-baterijos-neveikia-ausiniu-lizdas/" TargetMode="External"/>
+<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-fury-15-6-g8-15-6-fhd-ips-i7-11850h-64gb-512gb-rtx-a2000-4gb-29/" TargetMode="External"/>
+<Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p1-gen2-15-6-fhd-ips-60hz-i7-9750h-32gb-512gb-ssd-nvidia-quadro-t1000-4gb-21/" TargetMode="External"/>
+<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkpad-p1-gen-3-15-6-fhd-ips-i7-10850h-64gb-512gb-ssd-nvidia-quadro-t1000-4gb-max-q-13/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-15-6-i7-3740qm-8gb-128ssd/" TargetMode="External"/>
-[...43 lines deleted...]
-<Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430-14-0-hd-i5-8gb-128gb-ssd-silpna-prasta-bloga-baterija-ar-isvis-jos-nera/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-15-6-i7-3740qm-8gb-128ssd/" TargetMode="External"/>
+<Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latittude-e6440-i5-4200m-4gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latittude-e7240-i5-4300u-8gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latittude-e5450-i3-5010u-8gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latittude-e7250-i5-5300u-8gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latittude-e5450-i3-5010u-4gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latittude-e7240-i5-4300u-4gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latittude-e5440-i3-4030u-8gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latittude-e5440-i3-4010u-4gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-s935-13-3-fhd-ips-i5-5200u-8gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lifebook-e734-13-3-i5-4210m-8gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lifebook-e744-13-3-i5-4210m-8gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-e460-14-0-1366768-i5-6200u-8gb-0gb-ssd-13-balta-demele-ekrane/" TargetMode="External"/>
+<Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-l430-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/" TargetMode="External"/>
+<Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-l420-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/" TargetMode="External"/>
+<Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/" TargetMode="External"/>
+<Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t420-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/" TargetMode="External"/>
+<Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430s-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/" TargetMode="External"/>
+<Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t420s-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/" TargetMode="External"/>
+<Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-e520-15-6-hd-i3-2370m-4gb-500gb-hdd-30-nesuinstaliuotas/" TargetMode="External"/>
+<Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-lifebook-a512-15-6-hd-i3-3110m-4gb-320gb-hdd-16-nesuinstaliuotas/" TargetMode="External"/>
+<Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-e5430-14-0-1600900-i3-2350m-8gb-be-disko-5/" TargetMode="External"/>
+<Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/17-3-1600900-i3-2348m-8gb-128gb-ssd-500gb-hdd-48/" TargetMode="External"/>
+<Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/toshiba-satellite-c870d-11m-17-3-1600900-e1-1200-8gb-128gb-ssd-17-yra-keli-mazi-balti-taskeliai-ekrane/" TargetMode="External"/>
+<Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-725-g3-12-5-hd-tn-matinis-amd-pro-a10-8700b-12gb-256gb-ssd-24/" TargetMode="External"/>
+<Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/kolekcinis-produktas-18-4-ekranu-fujitsu-amilo-li-3910-pentium-t3200-3gb-ram-be-disko-su-originaliu-krovikliu/" TargetMode="External"/>
+<Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/kolekcinis-produktas-18-4-fhd-acer-aspire-8730-pentium-t6400-4gb-ram-0gb-hdd-nvidia-gt-9600m-1gb-gyva-baterija/" TargetMode="External"/>
+<Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-aspire-a315-32-p9gr-15-6-19201080-celeron-n5000-4gb-128gb-16/" TargetMode="External"/>
+<Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-yoga-2-13-13-3-fhd-ips-touchscreen-i5-4200u-8gb-128gb-ssd-36/" TargetMode="External"/>
+<Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/packard-bell-ts11-hr-15-6-hd-i7-2630qm-4gb-240gb-ssd-nvidia-gt-540m-baterija-beveik-mirusi-70/" TargetMode="External"/>
+<Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/nesiojamas-kompiuteris-latitude-e7270-12-5-fhd-ips-i5-6300u-8gb-256gb-ssd-15/" TargetMode="External"/>
+<Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-4540s-15-6-i5-3210m-4gb-500gb-hdd-bloga-silpna-baterija/" TargetMode="External"/>
+<Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-650-g1-15-6-i5-4210m-8gb-be-disko-bloga-silpna-baterija/" TargetMode="External"/>
+<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-6560b-15-6-i5-2410m-8gb-256gb-ssd-baterijos-bukle-neaiski-iki-galo-bet-krauna/" TargetMode="External"/>
+<Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-6560b-15-6-i5-2450m-4gb-128-ssd-baterijos-bukle-neaiski-iki-galo-bet-krauna/" TargetMode="External"/>
+<Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-lifebook-e556-15-6-fhd-ips-i5-6200u-8gb-ddr4-256gb-ssd-52/" TargetMode="External"/>
+<Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-450-g2-15-6-i5-4210u-4gb-128-ssd-bloga-silpna-baterija/" TargetMode="External"/>
+<Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-8570p15-6-i5-3360m-4gb-500gb-hdd-baterijos-bukle-neaiski-iki-galo-bet-krauna/" TargetMode="External"/>
+<Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-lifebook-e754-15-6-fhd-ips-i5-6200u-8gb-ddr3-256gb-ssd-12/" TargetMode="External"/>
+<Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-lifebook-e754-15-6-fhd-ips-i7-4710mq-8gb-ddr3-256gb-ssd-60/" TargetMode="External"/>
+<Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-n56vz-15-6-fhd-i7-3630qm-8gb-750gb-hdd-8-a-grade/" TargetMode="External"/>
+<Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-e5430-14-0-i5-3340m-4gb-128gb-baterija-silpna-bloga/" TargetMode="External"/>
+<Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/15-6-hd-a8-6410-8gb-ram-256gb-ssd-gyva-baterija-7/" TargetMode="External"/>
+<Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430-14-0-hd-i5-8gb-128gb-ssd-silpna-prasta-bloga-baterija-ar-isvis-jos-nera/" TargetMode="External"/>
+<Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/toshiba-z30-b-100-13-3-i5-5200u-8gb-128gb-ssd-13/" TargetMode="External"/>
+<Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-lenovo-ideapad-z510-15-6-i7-4702mq-6gb-128gb-ssd-1tb-hdd-baterija-bloga/" TargetMode="External"/>
+<Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-ideapad-320-15ikb-15-6-19201080-tn-ekranas-pentium-gold-4415u-4gb-128gb-ssd-11-parduodamas-be-ikroviklio/" TargetMode="External"/>
+<Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-3470-14-0-fhd-ips-i5-6200u-8gb-256gb-ssd-0-ekranas-turi-baltu-tasku-neryskus/" TargetMode="External"/>
+<Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/toshiba-portege-z30-b-13-3-i5-5200u-8gb-128gb-ssd-69-silpna-baterija/" TargetMode="External"/>
+<Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/toshiba-portege-z30-a-13-3-fhd-ips-i7-4510u-8gb-256gb-ssd-12/" TargetMode="External"/>
+<Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lifebook-u574-13-3-hd-touchschreen-i5-4200u-8gb-128gb-ssd-10/" TargetMode="External"/>
+<Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-pavilion-laptop-14-bf0xx-14-0-fhd-ips-i3-7100u-4gb-256gb-ssd-10/" TargetMode="External"/>
+<Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-a485-14-0-fhd-ips-ryzen-3-2300u-8gb-128gb-ssd-dvi-baterijos-38-13/" TargetMode="External"/>
+<Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/toshiba-satellite-pro-a30-c-1mk-13-3-hd-i5-6200u-8gb-128gb-ssd-26/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/25vnt-14-0-fhd-i5-8250u-su-defektais-nuo-48-eur/" TargetMode="External"/>
-[...50 lines deleted...]
-<Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-vavibook-14x-oled-14-28801800-i9-13900h-1tb-rtx-2050-4gb-kompiuteris-su-krovimu-baterija-defektu/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/25vnt-14-0-fhd-i5-8250u-su-defektais-nuo-48-eur/" TargetMode="External"/>
+<Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/zenbook-14-ux434f-i7-10510u-8gb-256gb-2-screens/" TargetMode="External"/>
+<Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-e7440-14-0-fhd-i7-4600u-0gb-ram-be-ssd-korpuso-defektai/" TargetMode="External"/>
+<Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/1vnt-lenovo-e31-70-80-kompiuteris-i3-4gb-128gb-ssd-su-korpuso-ar-klaviaturos-defektu/" TargetMode="External"/>
+<Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/1vnt-surface-pro-5-12-3-i5-7300u-8gb-128-256gb-su-ekrano-defektu/" TargetMode="External"/>
+<Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-ideapad-s540-13iml-i5-10210u/" TargetMode="External"/>
+<Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-ideapad-s540-13iml-i5-10210u-neveikiantis-kopija/" TargetMode="External"/>
+<Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/15-6-19201080-i5-6200u-12gb-ram-be-ssd-bloga-klaviatura-bloga-baterija/" TargetMode="External"/>
+<Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-245-g9-14-0-ryzen-3-5425u-0gb-ram-0gb-ssd-fhd-neveikiantis/" TargetMode="External"/>
+<Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/15-6-fhd-ips-i5-6440hq-16gb-256gb-ssd-0-neveikia-touch-ekrano-visa-kita-veikia-gerai/" TargetMode="External"/>
+<Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/microsfot-surface-5-pro-12-3-27361824-ips-touch-neveikia-lieciamas-ekranas-i5-7300u-8gb-256gb-1/" TargetMode="External"/>
+<Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-v330-14ikb-14-0-fhd/" TargetMode="External"/>
+<Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-aspire-3-a315-31-15-6-19201080-celeron-n3350-4gb-128gb-ssd-44-truksta-klavisu/" TargetMode="External"/>
+<Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-aspire-v5-552-15-6-hd-a6-5357m-8gb-480gb-ssd-7-kosmetiniai-ekrano-defektai-daug-baltu-tasku/" TargetMode="External"/>
+<Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-yoga-510-14isk-x360-14-0-fhd-ips-touch-i5-6200u-8gb-128gb-ssd-31/" TargetMode="External"/>
+<Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-5310-13-3-fhd-ips-i5-10310u-8gb-256gb-26-yra-baltu-tasku-ekrane/" TargetMode="External"/>
+<Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/17-3-1600900-i5-5200u-8gb-128gb-ssd-gt-820m-2gb-nera-baterijos/" TargetMode="External"/>
+<Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-ideapad-330s-15ikb-15-6-fhd-i5-8250u-8gb-128gb-ssd-10-bloga-klaviat8ra-ekrane-matosi-nuospaudos-nuo-klaviaturos/" TargetMode="External"/>
+<Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-lifebook-e544-15-6-fhd-ips-i5-4210m-8gb-256gb-ssd-20-keli-defektai/" TargetMode="External"/>
+<Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-aspire-e5-532-15-6-1366768-i3-4005u-8gb-128gb-ssd-12-touchpad-neveikia/" TargetMode="External"/>
+<Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-aspire-es1-512-15-6-celeron-n2920-8gb-1tb-hdd-bloga-baterija-ir-touchpad/" TargetMode="External"/>
+<Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-yoga-710-14ikb-su-defektais-14-0-fhd-ips-i5-7200u-4gb-256gb-ssd-ekrano-defektais-camera-neveikia-klaviatura-neidealiai-veikia/" TargetMode="External"/>
+<Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/17-3-1600900-i5-6200u-8gb-be-disko-r5-m330-keli-nebaisus-trukumai/" TargetMode="External"/>
+<Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/15-6-19201080-a10-7300-8gb-r7-m260-bloga-baterija-ir-touchpad/" TargetMode="External"/>
+<Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-e1-572g-15-6-i5-4200u-8gb-750gb-hdd-bloga-baterija-ir-truksta-vieno-klaviso/" TargetMode="External"/>
+<Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/15-6-fhd-ips-idealus-ekranas-i5-8265u-8gb-0gb-ssd-su-defektu-klaviaturos-nevisi-mygtukai-veikia-baterijos-nera/" TargetMode="External"/>
+<Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-a285-12-5-hd-amd-ryzen-5-2500u-8gb-256gb-ssd-vienas-is-dvieju-usb-c-neveikiantis/" TargetMode="External"/>
+<Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-inspiron-13-5370-13-3-fhd-ips-i5-8250u-8gb-256gb-45-neveikia-web-camera/" TargetMode="External"/>
+<Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-pu500c-15-6-hd-matinis-i5-3337u-10gb-ram-128gb-ssd-14/" TargetMode="External"/>
+<Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-ideapad-530s-14ikb-14-0-fhd-ips-touchscreen-i5-8250u-0gb-ram-0gb-ssd-mx-130-2gb-gpu/" TargetMode="External"/>
+<Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/neveikiantis-samsung-galaxy-book-pro-np930xdb-13-3-amoled-supilta-pagrindine-plokste-dalimis-arba-visas/" TargetMode="External"/>
+<Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/neveikiantis-samsung-galaxy-book-pro-360-np930qdb-13-3-x360-touchscreen-amoled-mb-jau-buvo-lituota-ankstesnio-savininko/" TargetMode="External"/>
+<Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-y540-17irh-neveikiantis-i5-9300h-gtx-1660-ti-6gb-s-n-pf1zvzkv/" TargetMode="External"/>
+<Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-legion-y530-15ich-15-6-144hz-neveikiantis-i5-8300h-gtx-1060-6gb-8gb-ram-s-n-pf1efx10/" TargetMode="External"/>
+<Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-omen-15-en0802no-200w-ryzen-5-4600h-1660ti-6gb-neveikiantis-s-n-5cd0256bds/" TargetMode="External"/>
+<Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-xps-15-9550-15-6-i7-6700hq-960m-2gb-s-n-1ldnj72-sulietas-neveikiantis/" TargetMode="External"/>
+<Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-aspire-vvn7-591g-738g-i7-4720hq-gtx-960m-2gb-8gb-128gb-ssd-1tb-hdd-baterija-yra-laiko-veikia-blogi-vyriai/" TargetMode="External"/>
+<Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-spectre-13-3000eo-13-3-25601440-ips-touchscreen-i5-4200u-8gb-256gb-ssd-23-truputi-dzerzgia-garsiakalbiai/" TargetMode="External"/>
+<Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-255-g3-15-6-hd-matinis-a4-5000-4gb-1tb-hdd-bloga-baterija-nuskiles-korpuso-kamputis/" TargetMode="External"/>
+<Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-860-16-i7-1355u-neveikiantis/" TargetMode="External"/>
+<Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/su-defektu-lenovo-thinkpad-a485-14-0-fhd-ips-ryzen-5-2500u-8gb-256gb-ssd-abejos-baterijos-blogos-be-kroviklio-galima-dalimis-pirkti/" TargetMode="External"/>
+<Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t480s-14-0-fhd-ips-i5-8250u-8gb-256gb-ssd-23-su-defektais-kosmetiniai-vienas-baltas-taskas-ekrane/" TargetMode="External"/>
+<Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-x270-12-5-i5-7300u-nepilna-komplektacija-bloga-klaviatura-2/" TargetMode="External"/>
+<Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t580-15-6-fhd-ips-i5-8250u-8gb-256gb-ssd-24-ir-20-susidevejimo-baterijos-prastos-bukles-ekranas/" TargetMode="External"/>
+<Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-450-g6-15-6-fhd-ips-labai-prastos-bukles-ekranas-demes-nuospaudos-i5-8265u-16gb-256gb-ssd-11-nvidia-mx-130-2gb-koloneliu-defektas/" TargetMode="External"/>
+<Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/surface-pro-7-skiles-duzes-ekranas-i5-1035g4-8gb-256gb-ssd-gera-baterija-veikianti/" TargetMode="External"/>
+<Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/surface-pro-7-skiles-duzes-ekranas-i5-1035g4-8gb-256gb-ssd-gera-baterija-veikianti-2/" TargetMode="External"/>
+<Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/su-defektais-thinkpad-t440-14-0-hd-touch-i5-4300u-8gb-be-disko/" TargetMode="External"/>
+<Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-vavibook-14x-oled-14-28801800-i9-13900h-1tb-rtx-2050-4gb-kompiuteris-su-krovimu-baterija-defektu/" TargetMode="External"/>
+<Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/clevo-n870-17-3-fhd-ips-i7-8750h-8gb-ddr4-ram-be-ssd-su-defektais-veikia/" TargetMode="External"/>
+<Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t490s-14-0-fhd-ips-touchscreen-i5-8265u-16gb-512gb-ssd-22-su-koloneliu-defektu-c-grade/" TargetMode="External"/>
+<Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-travelmate-p257-15-6-hd-i3-4005u-8gb-128gb-ssd-touchpad-su-defektu-baterija-netikrinta/" TargetMode="External"/>
+<Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/surface-5-pro-12-3-27361824-ips-touch-m3-7y30-4gb-128gb-ssd-13-be-kroviklio-kaina-nurodyta-su-ekrano-defektu-touch-neveikia/" TargetMode="External"/>
+<Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-7285-2-in-1-touch-13-3-2880x1920-i7-7y75-16gb-0gb-ssd-nesuinstaliuotas-lcd-ts-su-defektu-baterija-bloga-1vnt-antra-silpna-53-susidevejimas/" TargetMode="External"/>
+<Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t490-14-0-fhd-ips-i5-8265u-8gb-256gb-13-1vnt-usb-c-neveikia-ir-ekrane-siektiek-yra-nuospaudu-nuo-klaviaturos/" TargetMode="External"/>
+<Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-ideapad-flex-5-14iau7-x360-14-ips-ts-i5-1235u-8gb-512gb-ssd-14-touch-neveikia/" TargetMode="External"/>
+<Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/surface-6-pro-12-3-27361824-ips-touch-i5-8350u-8gb-256gb-ssd-44-ekranas-imustas-skiles/" TargetMode="External"/>
+<Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/zbook-15-g3-15-6-fhd-ips-i7-6820hq-16gb-256gb-ssd-m2000m-be-ikroviklio-parduodamas-galima-ir-su-defektas-per-ekrana-eina-linija/" TargetMode="External"/>
+<Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkpad-x1-extreme-gen-4-16-0-4k-touch-ekranas-blogas-i7-11800h-64gb-ram-232gb-512gb-ssd-7-5/" TargetMode="External"/>
+<Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t460s-14-0-fhd-ips-i5-6300u-8gb-be-disko-dvi-baterijos-56-ir-28-susidevejimo-klaviaturos-vieno-mygtuko-nera-f4-pilnai-veikianti-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-14-0-fhd-ips-ryzen-3-4300u-4gb-ram-be-ssd-disko-12-kosmetiniai-trukumai-korpuso-be-kroviklio/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z240-tower-e3-1270-v6-32gb-512gb-p4000-8gb/" TargetMode="External"/>
-[...8 lines deleted...]
-<Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-m32cd4-k-intel-i5-7400-8gb-256gb-ssd-gtx-1050-2gb-wifi-300w-psu/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z240-tower-e3-1270-v6-32gb-512gb-p4000-8gb/" TargetMode="External"/>
+<Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkstation-p310-intel-xeon-e3-1220-v5-m4000-8gb-gddr5-16gb-480gb-ssd-400w-platinium/" TargetMode="External"/>
+<Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/huawei-1288h-v5-serveris-x2-intel-xeon-gold-6134-2vnt-ddr4-2666mhz-ram-32gb-2tb/" TargetMode="External"/>
+<Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/zaidimu-kompiuteris-minecraft-roblox-i5-7400-8gb-256gb-ssd-amd-radeon-rx-550-2gb-wifi-integruotas-yra/" TargetMode="External"/>
+<Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkstation-p520c-intel-xeon-w-2123-16gb-ddr4-server-ram-256gb-ssd-nvidia-quadro-k620-500w-platinum-psu/" TargetMode="External"/>
+<Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkstation-p510-e5-2690-v4-16gb-512gb-ssd-nvidia-quadro-m4000/" TargetMode="External"/>
+<Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-m32cd4-k-intel-i5-7400-8gb-256gb-ssd-gtx-1050-2gb-wifi-300w-psu/" TargetMode="External"/>
+<Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z2-tower-g9-workstation-intel-i5-12600k-64gb-ddr5-1tb-ssd-nvdia-rtx-a2000-12gb/" TargetMode="External"/>
+<Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z440-workstation-e5-1630-v3-16gb-256gb-ssd-quadro-k4200-4gb/" TargetMode="External"/>
+<Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1650-v3-32gb-256gb-ssd-1tb-hdd-nvidia-quadro-m5000-8gb/" TargetMode="External"/>
+<Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-t3610-intel-xeon-e5-1607-v2-4-core-3-0ghz-32gb-ram-256gb-ssd-nvidia-quadro-k4000-3gb-gddr5/" TargetMode="External"/>
+<Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z440-workstation-intel-xeon-e5-2690-v4-14-branduoliu-32gb-ddr4-server-ram-1tb-nmve-radeon-pro-wx-9100-16gb-gddr5/" TargetMode="External"/>
+<Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z440-workstation-intel-xeon-e5-2690-v4-14-branduoliu-32gb-ddr4-server-ram-256gb-nmve-radeon-pro-wx-9100-16gb-gddr5/" TargetMode="External"/>
+<Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-m740b-intel-xeon-e5-2690-v4-14-branduoliu-16gb-ddr4-256gb-ssd-500gb-hdd-gtx-1080-8gb-1000w-psu-80-gold/" TargetMode="External"/>
+<Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z4-g4-workstation-intel-xeon-w-2123-32gb-ddr4-ram-256gb-ssd-nvidia-quadro-p2000-5gb/" TargetMode="External"/>
+<Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1630-v4-32gb-256gb-ssd-nvidia-quadro-m5000-8gb/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-vostro-3425-14-0-fhd-ips-ryzen-5625u-be-ram-ir-be-ssd-disku36-vnt-b-grade-krovikliai-pridedami/" TargetMode="External"/>
-<Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/didmena-83-vnt-hp-elitebook-845-g10-fhd-ips-ryzen-5-7540u-16gb-256gb-ssd-usa-klaviatura/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-vostro-3425-14-0-fhd-ips-ryzen-5625u-be-ram-ir-be-ssd-disku36-vnt-b-grade-krovikliai-pridedami/" TargetMode="External"/>
+<Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/didmena-83-vnt-hp-elitebook-845-g10-fhd-ips-ryzen-5-7540u-16gb-256gb-ssd-usa-klaviatura/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E9"/>
+  <dimension ref="A1:E12"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>2775</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
-      <c r="C2">
-        <v>7.25</v>
+      <c r="C2" s="3">
+        <v>7.80</v>
       </c>
       <c r="D2">
-        <v>8.77</v>
-[...1 lines deleted...]
-      <c r="E2" t="s" s="3">
+        <v>9.44</v>
+      </c>
+      <c r="E2" t="s" s="4">
         <v>6</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
-        <v>2973</v>
+        <v>4242</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
-      <c r="C3">
-        <v>3.84</v>
+      <c r="C3" s="3">
+        <v>9.09</v>
       </c>
       <c r="D3">
-        <v>4.65</v>
-[...1 lines deleted...]
-      <c r="E3" t="s" s="3">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s" s="4">
         <v>8</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>4242</v>
+        <v>4706</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
-      <c r="C4">
-        <v>8.45</v>
+      <c r="C4" s="3">
+        <v>12.40</v>
       </c>
       <c r="D4">
-        <v>10.22</v>
-[...1 lines deleted...]
-      <c r="E4" t="s" s="3">
+        <v>15</v>
+      </c>
+      <c r="E4" t="s" s="4">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>4706</v>
+        <v>4718</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
-      <c r="C5">
-        <v>11.53</v>
+      <c r="C5" s="3">
+        <v>12.40</v>
       </c>
       <c r="D5">
-        <v>13.95</v>
-[...1 lines deleted...]
-      <c r="E5" t="s" s="3">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s" s="4">
         <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>4718</v>
+        <v>7514</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
-      <c r="C6">
-        <v>11.53</v>
+      <c r="C6" s="3">
+        <v>28.92</v>
       </c>
       <c r="D6">
-        <v>13.95</v>
-[...1 lines deleted...]
-      <c r="E6" t="s" s="3">
+        <v>34.99</v>
+      </c>
+      <c r="E6" t="s" s="4">
         <v>14</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>7514</v>
+        <v>8699</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
-      <c r="C7">
-        <v>26.9</v>
+      <c r="C7" s="3">
+        <v>140.49</v>
       </c>
       <c r="D7">
-        <v>32.55</v>
-[...1 lines deleted...]
-      <c r="E7" t="s" s="3">
+        <v>169.99</v>
+      </c>
+      <c r="E7" t="s" s="4">
         <v>16</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>8699</v>
+        <v>10523</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
-      <c r="C8">
-        <v>130.66</v>
+      <c r="C8" s="3">
+        <v>5.78</v>
       </c>
       <c r="D8">
-        <v>158.1</v>
-[...1 lines deleted...]
-      <c r="E8" t="s" s="3">
+        <v>6.99</v>
+      </c>
+      <c r="E8" t="s" s="4">
         <v>18</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>10523</v>
+        <v>11712</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
-      <c r="C9">
-        <v>5.38</v>
+      <c r="C9" s="3">
+        <v>165.29</v>
       </c>
       <c r="D9">
-        <v>6.51</v>
-[...1 lines deleted...]
-      <c r="E9" t="s" s="3">
+        <v>200</v>
+      </c>
+      <c r="E9" t="inlineStr" s="4">
+        <is>
+          <t>https://eridas.lt/preke/1tb-nmve-samsung-990-pro-with-heatsink-apynaujis-garantija-iki-2030-08-20-pirktas-2025-08-21-netiko-kompiuteriui-netilpo-del-radiatoriaus-nenaudotas/</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>11982</v>
+      </c>
+      <c r="B10" t="s">
         <v>20</v>
+      </c>
+      <c r="C10" s="3">
+        <v>49.59</v>
+      </c>
+      <c r="D10">
+        <v>60</v>
+      </c>
+      <c r="E10" t="s" s="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>11984</v>
+      </c>
+      <c r="B11" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="3">
+        <v>66.11</v>
+      </c>
+      <c r="D11">
+        <v>79.99</v>
+      </c>
+      <c r="E11" t="s" s="4">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>11986</v>
+      </c>
+      <c r="B12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="3">
+        <v>132.23</v>
+      </c>
+      <c r="D12">
+        <v>160</v>
+      </c>
+      <c r="E12" t="s" s="4">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1" location="" display="https://eridas.lt/preke/nesiojamo-kompiuterio-maitinimo-saltinis-lenovo-square-45w/"/>
-    <hyperlink ref="E3" r:id="rId2" location="" display="https://eridas.lt/preke/originalus-naudotas-hp-ikroviklis-65w-7-5x-5-0mm/"/>
-[...5 lines deleted...]
-    <hyperlink ref="E9" r:id="rId8" location="" display="https://eridas.lt/preke/dockingas-lenovo-thinkpad-senas-t420-t530-t430-t530-tinkantis-ir-panasiems-be-maitinimo/"/>
+    <hyperlink ref="E3" r:id="rId2" location="" display="https://eridas.lt/preke/dimm-ddr3-18gb-1-5v-1600mhz-parenkamas-atsitiktinis-gamintojas/"/>
+    <hyperlink ref="E4" r:id="rId3" location="" display="https://eridas.lt/preke/asus-type-c-45w-ikroviklis-20v-2-25a-5v-3a-9v-9a-15v-3a-turime-dideli-kieki/"/>
+    <hyperlink ref="E5" r:id="rId4" location="" display="https://eridas.lt/preke/nesiojamo-kompiuterio-maitinimo-saltinis-lenovo-square-45w-kopija/"/>
+    <hyperlink ref="E6" r:id="rId5" location="" display="https://eridas.lt/preke/usb-c-universal-dock-be-maitinimo-saltinio/"/>
+    <hyperlink ref="E7" r:id="rId6" location="" display="https://eridas.lt/preke/gtx-1080-ti-11gb-gddr5x-nestandartinis-ausintuvas/"/>
+    <hyperlink ref="E8" r:id="rId7" location="" display="https://eridas.lt/preke/dockingas-lenovo-thinkpad-senas-t420-t530-t430-t530-tinkantis-ir-panasiems-be-maitinimo/"/>
+    <hyperlink ref="E9" r:id="rId8" location="" display="https://eridas.lt/preke/1tb-nmve-samsung-990-pro-with-heatsink-apynaujis-garantija-iki-2030-08-20-pirktas-2025-08-21-netiko-kompiuteriui-netilpo-del-radiatoriaus-nenaudotas/"/>
+    <hyperlink ref="E10" r:id="rId9" location="" display="https://eridas.lt/preke/msata-samsung-860-evo-500gb-96-gyvybe-12-men-garantija/"/>
+    <hyperlink ref="E11" r:id="rId10" location="" display="https://eridas.lt/preke/sata-1tb-ssd-850-evo-100-gyvybes/"/>
+    <hyperlink ref="E12" r:id="rId11" location="" display="https://eridas.lt/preke/sata-2tb-ssd-860-evo-qvo-100-gyvybes/"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:L41"/>
+  <dimension ref="A1:L56"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
-    <col min="3" max="3" width="24" customWidth="1"/>
-    <col min="4" max="4" width="42" customWidth="1"/>
+    <col min="3" max="3" width="28" customWidth="1"/>
+    <col min="4" max="4" width="52" customWidth="1"/>
     <col min="5" max="5" width="51" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
     <col min="7" max="7" width="21" customWidth="1"/>
     <col min="8" max="8" width="22" customWidth="1"/>
     <col min="9" max="9" width="15" customWidth="1"/>
     <col min="10" max="10" width="16" customWidth="1"/>
     <col min="11" max="11" width="60" customWidth="1"/>
     <col min="12" max="12" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="G1" t="s" s="2">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H1" t="s" s="2">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="I1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="J1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="K1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="L1" t="s" s="2">
-        <v>28</v>
+        <v>33</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>2839</v>
       </c>
       <c r="B2" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D2" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="E2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F2" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G2" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="H2"/>
-      <c r="I2">
-        <v>153.72</v>
+      <c r="I2" s="3">
+        <v>165.29</v>
       </c>
       <c r="J2">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>200</v>
+      </c>
+      <c r="K2" t="s" s="4">
+        <v>40</v>
       </c>
       <c r="L2"/>
     </row>
     <row r="3">
       <c r="A3">
         <v>3754</v>
       </c>
       <c r="B3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D3" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E3" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="F3" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="G3" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="H3"/>
-      <c r="I3">
-        <v>350.48</v>
+      <c r="I3" s="3">
+        <v>376.86</v>
       </c>
       <c r="J3">
-        <v>424.08</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>456</v>
+      </c>
+      <c r="K3" t="s" s="4">
+        <v>47</v>
       </c>
       <c r="L3"/>
     </row>
     <row r="4">
       <c r="A4">
         <v>3894</v>
       </c>
       <c r="B4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="D4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="E4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="H4"/>
-      <c r="I4">
-        <v>99.92</v>
+      <c r="I4" s="3">
+        <v>107.44</v>
       </c>
       <c r="J4">
-        <v>120.9</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>130</v>
+      </c>
+      <c r="K4" t="s" s="4">
+        <v>51</v>
       </c>
       <c r="L4"/>
     </row>
     <row r="5">
       <c r="A5">
         <v>4419</v>
       </c>
       <c r="B5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C5" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D5" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E5" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="F5" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G5" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="H5"/>
-      <c r="I5">
-        <v>306.67</v>
+      <c r="I5" s="3">
+        <v>329.75</v>
       </c>
       <c r="J5">
-        <v>371.07</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>399</v>
+      </c>
+      <c r="K5" t="s" s="4">
+        <v>57</v>
       </c>
       <c r="L5"/>
     </row>
     <row r="6">
       <c r="A6">
-        <v>7338</v>
+        <v>7731</v>
       </c>
       <c r="B6" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C6" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="D6" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="E6" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="F6" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="G6" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="H6"/>
-      <c r="I6">
-        <v>537.24</v>
+      <c r="I6" s="3">
+        <v>238.84</v>
       </c>
       <c r="J6">
-        <v>650.06</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>289</v>
+      </c>
+      <c r="K6" t="s" s="4">
+        <v>62</v>
       </c>
       <c r="L6"/>
     </row>
     <row r="7">
       <c r="A7">
-        <v>7731</v>
+        <v>9207</v>
       </c>
       <c r="B7" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="C7" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="D7" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="E7" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F7" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="H7"/>
-      <c r="I7">
-        <v>222.12</v>
+      <c r="I7" s="3">
+        <v>454.54</v>
       </c>
       <c r="J7">
-        <v>268.77</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>549.99</v>
+      </c>
+      <c r="K7" t="s" s="4">
+        <v>66</v>
       </c>
       <c r="L7"/>
     </row>
     <row r="8">
       <c r="A8">
-        <v>8870</v>
+        <v>9385</v>
       </c>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>58</v>
       </c>
       <c r="C8" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D8" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="E8" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="F8" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="G8" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="H8"/>
-      <c r="I8">
-        <v>768.6</v>
+      <c r="I8" s="3">
+        <v>198.35</v>
       </c>
       <c r="J8">
-        <v>930.01</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>240</v>
+      </c>
+      <c r="K8" t="s" s="4">
+        <v>70</v>
       </c>
       <c r="L8"/>
     </row>
     <row r="9">
       <c r="A9">
-        <v>9207</v>
-[...18 lines deleted...]
-      </c>
+        <v>9466</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
-        <v>422.72</v>
+      <c r="I9" s="3">
+        <v>404.96</v>
       </c>
       <c r="J9">
-        <v>511.49</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>490</v>
+      </c>
+      <c r="K9" t="s" s="4">
+        <v>71</v>
       </c>
       <c r="L9"/>
     </row>
     <row r="10">
       <c r="A10">
-        <v>9385</v>
+        <v>9505</v>
       </c>
       <c r="B10" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" t="s">
+        <v>72</v>
+      </c>
+      <c r="D10" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E10" t="s">
         <v>73</v>
       </c>
       <c r="F10" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="G10" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="H10"/>
-      <c r="I10">
-        <v>184.47</v>
+      <c r="I10" s="3">
+        <v>330.58</v>
       </c>
       <c r="J10">
-        <v>223.21</v>
-[...1 lines deleted...]
-      <c r="K10" t="s" s="3">
+        <v>400</v>
+      </c>
+      <c r="K10" t="s" s="4">
         <v>74</v>
       </c>
       <c r="L10"/>
     </row>
     <row r="11">
       <c r="A11">
-        <v>9466</v>
-[...6 lines deleted...]
-      <c r="G11"/>
+        <v>9672</v>
+      </c>
+      <c r="B11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" t="s">
+        <v>63</v>
+      </c>
+      <c r="D11" t="s">
+        <v>64</v>
+      </c>
+      <c r="E11" t="s">
+        <v>65</v>
+      </c>
+      <c r="F11" t="s">
+        <v>45</v>
+      </c>
+      <c r="G11" t="s">
+        <v>46</v>
+      </c>
       <c r="H11"/>
-      <c r="I11">
-        <v>376.61</v>
+      <c r="I11" s="3">
+        <v>404.96</v>
       </c>
       <c r="J11">
-        <v>455.7</v>
-[...1 lines deleted...]
-      <c r="K11" t="s" s="3">
+        <v>490</v>
+      </c>
+      <c r="K11" t="s" s="4">
         <v>75</v>
       </c>
       <c r="L11"/>
     </row>
     <row r="12">
       <c r="A12">
-        <v>9505</v>
+        <v>9902</v>
       </c>
       <c r="B12" t="s">
-        <v>29</v>
+        <v>58</v>
       </c>
       <c r="C12" t="s">
         <v>76</v>
       </c>
       <c r="D12" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="E12" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F12" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="G12" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="H12"/>
-      <c r="I12">
-        <v>307.44</v>
+      <c r="I12" s="3">
+        <v>206.61</v>
       </c>
       <c r="J12">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>250</v>
+      </c>
+      <c r="K12" t="s" s="4">
+        <v>79</v>
       </c>
       <c r="L12"/>
     </row>
     <row r="13">
       <c r="A13">
-        <v>9672</v>
+        <v>9910</v>
       </c>
       <c r="B13" t="s">
-        <v>29</v>
+        <v>80</v>
       </c>
       <c r="C13" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="D13" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="E13" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="F13" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="G13" t="s">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="H13"/>
-      <c r="I13">
-        <v>376.61</v>
+      <c r="I13" s="3">
+        <v>280.99</v>
       </c>
       <c r="J13">
-        <v>455.7</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>340</v>
+      </c>
+      <c r="K13" t="s" s="4">
+        <v>84</v>
       </c>
       <c r="L13"/>
     </row>
     <row r="14">
       <c r="A14">
-        <v>9809</v>
+        <v>9933</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>80</v>
       </c>
       <c r="C14" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="D14" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="E14" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="F14" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="G14" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="H14"/>
-      <c r="I14">
-        <v>575.67</v>
+      <c r="I14" s="3">
+        <v>230.58</v>
       </c>
       <c r="J14">
-        <v>696.56</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>279</v>
+      </c>
+      <c r="K14" t="s" s="4">
+        <v>88</v>
       </c>
       <c r="L14"/>
     </row>
     <row r="15">
       <c r="A15">
-        <v>9902</v>
+        <v>9941</v>
       </c>
       <c r="B15" t="s">
-        <v>53</v>
+        <v>89</v>
       </c>
       <c r="C15" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="D15" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="E15" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="F15" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G15" t="s">
-        <v>34</v>
+        <v>83</v>
       </c>
       <c r="H15"/>
-      <c r="I15">
-        <v>192.15</v>
+      <c r="I15" s="3">
+        <v>239.67</v>
       </c>
       <c r="J15">
-        <v>232.5</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>290</v>
+      </c>
+      <c r="K15" t="s" s="4">
+        <v>92</v>
       </c>
       <c r="L15"/>
     </row>
     <row r="16">
       <c r="A16">
-        <v>9910</v>
+        <v>10132</v>
       </c>
       <c r="B16" t="s">
-        <v>89</v>
+        <v>41</v>
       </c>
       <c r="C16" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D16" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="E16" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F16" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="G16" t="s">
-        <v>92</v>
+        <v>46</v>
       </c>
       <c r="H16"/>
-      <c r="I16">
-        <v>261.32</v>
+      <c r="I16" s="3">
+        <v>396.69</v>
       </c>
       <c r="J16">
-        <v>316.2</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>479.99</v>
+      </c>
+      <c r="K16" t="s" s="4">
+        <v>96</v>
       </c>
       <c r="L16"/>
     </row>
     <row r="17">
       <c r="A17">
-        <v>9933</v>
+        <v>10136</v>
       </c>
       <c r="B17" t="s">
-        <v>89</v>
+        <v>34</v>
       </c>
       <c r="C17" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D17" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="E17" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F17" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="G17" t="s">
-        <v>96</v>
+        <v>46</v>
       </c>
       <c r="H17"/>
-      <c r="I17">
-        <v>214.44</v>
+      <c r="I17" s="3">
+        <v>619.83</v>
       </c>
       <c r="J17">
-        <v>259.47</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>749.99</v>
+      </c>
+      <c r="K17" t="s" s="4">
+        <v>100</v>
       </c>
       <c r="L17"/>
     </row>
     <row r="18">
       <c r="A18">
-        <v>9941</v>
+        <v>10143</v>
       </c>
       <c r="B18" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="C18" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D18" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E18" t="s">
-        <v>87</v>
+        <v>103</v>
       </c>
       <c r="F18" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="G18" t="s">
-        <v>92</v>
+        <v>56</v>
       </c>
       <c r="H18"/>
-      <c r="I18">
-        <v>222.89</v>
+      <c r="I18" s="3">
+        <v>404.96</v>
       </c>
       <c r="J18">
-        <v>269.7</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>490</v>
+      </c>
+      <c r="K18" t="s" s="4">
+        <v>104</v>
       </c>
       <c r="L18"/>
     </row>
     <row r="19">
       <c r="A19">
-        <v>9951</v>
+        <v>10151</v>
       </c>
       <c r="B19" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="C19" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D19" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="E19" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="F19" t="s">
-        <v>40</v>
+        <v>107</v>
       </c>
       <c r="G19" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="H19"/>
-      <c r="I19">
-        <v>222.89</v>
+      <c r="I19" s="3">
+        <v>412.40</v>
       </c>
       <c r="J19">
-        <v>269.7</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>499</v>
+      </c>
+      <c r="K19" t="s" s="4">
+        <v>108</v>
       </c>
       <c r="L19"/>
     </row>
     <row r="20">
       <c r="A20">
-        <v>10132</v>
+        <v>10176</v>
       </c>
       <c r="B20" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C20" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E20" t="s">
-        <v>106</v>
+        <v>69</v>
       </c>
       <c r="F20" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G20" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="H20"/>
-      <c r="I20">
-        <v>368.92</v>
+      <c r="I20" s="3">
+        <v>280.16</v>
       </c>
       <c r="J20">
-        <v>446.39</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>338.99</v>
+      </c>
+      <c r="K20" t="s" s="4">
+        <v>110</v>
       </c>
       <c r="L20"/>
     </row>
     <row r="21">
       <c r="A21">
-        <v>10136</v>
+        <v>10184</v>
       </c>
       <c r="B21" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C21" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="D21" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="E21" t="s">
-        <v>110</v>
+        <v>69</v>
       </c>
       <c r="F21" t="s">
-        <v>50</v>
+        <v>107</v>
       </c>
       <c r="G21" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="H21"/>
-      <c r="I21">
-        <v>576.44</v>
+      <c r="I21" s="3">
+        <v>412.40</v>
       </c>
       <c r="J21">
-        <v>697.49</v>
-[...1 lines deleted...]
-      <c r="K21" t="s" s="3">
+        <v>499</v>
+      </c>
+      <c r="K21" t="s" s="4">
         <v>111</v>
       </c>
       <c r="L21"/>
     </row>
     <row r="22">
       <c r="A22">
-        <v>10143</v>
+        <v>10315</v>
       </c>
       <c r="B22" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C22" t="s">
         <v>112</v>
       </c>
       <c r="D22" t="s">
         <v>113</v>
       </c>
       <c r="E22" t="s">
         <v>114</v>
       </c>
       <c r="F22" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G22" t="s">
-        <v>51</v>
+        <v>115</v>
       </c>
       <c r="H22"/>
-      <c r="I22">
-        <v>376.61</v>
+      <c r="I22" s="3">
+        <v>264.46</v>
       </c>
       <c r="J22">
-        <v>455.7</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>320</v>
+      </c>
+      <c r="K22" t="s" s="4">
+        <v>116</v>
       </c>
       <c r="L22"/>
     </row>
     <row r="23">
       <c r="A23">
-        <v>10151</v>
+        <v>10472</v>
       </c>
       <c r="B23" t="s">
-        <v>29</v>
+        <v>80</v>
       </c>
       <c r="C23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D23" t="s">
-        <v>81</v>
+        <v>118</v>
       </c>
       <c r="E23" t="s">
-        <v>73</v>
+        <v>119</v>
       </c>
       <c r="F23" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="G23" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="H23"/>
-      <c r="I23">
-        <v>383.53</v>
+      <c r="I23" s="3">
+        <v>371.90</v>
       </c>
       <c r="J23">
-        <v>464.07</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>450</v>
+      </c>
+      <c r="K23" t="s" s="4">
+        <v>120</v>
       </c>
       <c r="L23"/>
     </row>
     <row r="24">
       <c r="A24">
-        <v>10176</v>
+        <v>10480</v>
       </c>
       <c r="B24" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="C24" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="D24" t="s">
-        <v>81</v>
+        <v>122</v>
       </c>
       <c r="E24" t="s">
-        <v>73</v>
+        <v>123</v>
       </c>
       <c r="F24" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="G24" t="s">
-        <v>118</v>
+        <v>46</v>
       </c>
       <c r="H24"/>
-      <c r="I24">
-        <v>260.55</v>
+      <c r="I24" s="3">
+        <v>413.22</v>
       </c>
       <c r="J24">
-        <v>315.27</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>500</v>
+      </c>
+      <c r="K24" t="s" s="4">
+        <v>124</v>
       </c>
       <c r="L24"/>
     </row>
     <row r="25">
       <c r="A25">
-        <v>10184</v>
+        <v>10537</v>
       </c>
       <c r="B25" t="s">
-        <v>29</v>
+        <v>125</v>
       </c>
       <c r="C25" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="D25" t="s">
-        <v>81</v>
+        <v>127</v>
       </c>
       <c r="E25" t="s">
-        <v>73</v>
+        <v>128</v>
       </c>
       <c r="F25" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="G25" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="H25"/>
-      <c r="I25">
-        <v>383.53</v>
+      <c r="I25" s="3">
+        <v>342.97</v>
       </c>
       <c r="J25">
-        <v>464.07</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>414.99</v>
+      </c>
+      <c r="K25" t="s" s="4">
+        <v>129</v>
       </c>
       <c r="L25"/>
     </row>
     <row r="26">
       <c r="A26">
-        <v>10315</v>
+        <v>10623</v>
       </c>
       <c r="B26" t="s">
-        <v>29</v>
+        <v>130</v>
       </c>
       <c r="C26" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="D26" t="s">
-        <v>122</v>
+        <v>98</v>
       </c>
       <c r="E26" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="F26" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G26" t="s">
-        <v>124</v>
+        <v>46</v>
       </c>
       <c r="H26"/>
-      <c r="I26">
-        <v>245.95</v>
+      <c r="I26" s="3">
+        <v>330.58</v>
       </c>
       <c r="J26">
-        <v>297.6</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>400</v>
+      </c>
+      <c r="K26" t="s" s="4">
+        <v>133</v>
       </c>
       <c r="L26"/>
     </row>
     <row r="27">
       <c r="A27">
-        <v>10453</v>
+        <v>10648</v>
       </c>
       <c r="B27" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="C27" t="s">
-        <v>108</v>
+        <v>134</v>
       </c>
       <c r="D27" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="E27" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="F27" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G27" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="H27"/>
-      <c r="I27">
-        <v>576.44</v>
+      <c r="I27" s="3">
+        <v>644.63</v>
       </c>
       <c r="J27">
-        <v>697.49</v>
-[...273 lines deleted...]
-      <c r="K35" t="inlineStr" s="3">
+        <v>780</v>
+      </c>
+      <c r="K27" t="inlineStr" s="4">
         <is>
           <t>https://eridas.lt/preke/hp-zbook-17-g6-17-3-fhd-ips-i9-9880h-32gb-512gb-rtx-5000-16gb-keli-trukumai-neveikia-lan-ir-siektiek-ekrane-matosi-nuospaudos-nuo-klaviaturos-centre/</t>
         </is>
       </c>
+      <c r="L27"/>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>10806</v>
+      </c>
+      <c r="B28" t="s">
+        <v>34</v>
+      </c>
+      <c r="C28" t="s">
+        <v>136</v>
+      </c>
+      <c r="D28" t="s">
+        <v>137</v>
+      </c>
+      <c r="E28" t="s">
+        <v>103</v>
+      </c>
+      <c r="F28" t="s">
+        <v>55</v>
+      </c>
+      <c r="G28" t="s">
+        <v>56</v>
+      </c>
+      <c r="H28"/>
+      <c r="I28" s="3">
+        <v>404.96</v>
+      </c>
+      <c r="J28">
+        <v>490</v>
+      </c>
+      <c r="K28" t="s" s="4">
+        <v>138</v>
+      </c>
+      <c r="L28"/>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>10816</v>
+      </c>
+      <c r="B29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C29" t="s">
+        <v>139</v>
+      </c>
+      <c r="D29" t="s">
+        <v>140</v>
+      </c>
+      <c r="E29" t="s">
+        <v>141</v>
+      </c>
+      <c r="F29" t="s">
+        <v>45</v>
+      </c>
+      <c r="G29" t="s">
+        <v>142</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29" s="3">
+        <v>363.63</v>
+      </c>
+      <c r="J29">
+        <v>439.99</v>
+      </c>
+      <c r="K29" t="s" s="4">
+        <v>143</v>
+      </c>
+      <c r="L29"/>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>10857</v>
+      </c>
+      <c r="B30" t="s">
+        <v>144</v>
+      </c>
+      <c r="C30" t="s">
+        <v>145</v>
+      </c>
+      <c r="D30" t="s">
+        <v>146</v>
+      </c>
+      <c r="E30" t="s">
+        <v>147</v>
+      </c>
+      <c r="F30" t="s">
+        <v>38</v>
+      </c>
+      <c r="G30" t="s">
+        <v>39</v>
+      </c>
+      <c r="H30"/>
+      <c r="I30" s="3">
+        <v>61.98</v>
+      </c>
+      <c r="J30">
+        <v>75</v>
+      </c>
+      <c r="K30" t="s" s="4">
+        <v>148</v>
+      </c>
+      <c r="L30"/>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>10956</v>
+      </c>
+      <c r="B31" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" t="s">
+        <v>149</v>
+      </c>
+      <c r="D31" t="s">
+        <v>77</v>
+      </c>
+      <c r="E31" t="s">
+        <v>82</v>
+      </c>
+      <c r="F31" t="s">
+        <v>38</v>
+      </c>
+      <c r="G31" t="s">
+        <v>39</v>
+      </c>
+      <c r="H31"/>
+      <c r="I31" s="3">
+        <v>170.25</v>
+      </c>
+      <c r="J31">
+        <v>206</v>
+      </c>
+      <c r="K31" t="s" s="4">
+        <v>150</v>
+      </c>
+      <c r="L31"/>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>10974</v>
+      </c>
+      <c r="B32" t="s">
+        <v>34</v>
+      </c>
+      <c r="C32" t="s">
+        <v>151</v>
+      </c>
+      <c r="D32" t="s">
+        <v>98</v>
+      </c>
+      <c r="E32" t="s">
+        <v>152</v>
+      </c>
+      <c r="F32" t="s">
+        <v>107</v>
+      </c>
+      <c r="G32" t="s">
+        <v>56</v>
+      </c>
+      <c r="H32"/>
+      <c r="I32" s="3">
+        <v>577.68</v>
+      </c>
+      <c r="J32">
+        <v>698.99</v>
+      </c>
+      <c r="K32" t="s" s="4">
+        <v>153</v>
+      </c>
+      <c r="L32"/>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>11025</v>
+      </c>
+      <c r="B33"/>
+      <c r="C33"/>
+      <c r="D33"/>
+      <c r="E33"/>
+      <c r="F33"/>
+      <c r="G33"/>
+      <c r="H33"/>
+      <c r="I33" s="3">
+        <v>49.59</v>
+      </c>
+      <c r="J33">
+        <v>60</v>
+      </c>
+      <c r="K33" t="s" s="4">
+        <v>154</v>
+      </c>
+      <c r="L33"/>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>11120</v>
+      </c>
+      <c r="B34" t="s">
+        <v>41</v>
+      </c>
+      <c r="C34" t="s">
+        <v>155</v>
+      </c>
+      <c r="D34" t="s">
+        <v>156</v>
+      </c>
+      <c r="E34" t="s">
+        <v>157</v>
+      </c>
+      <c r="F34" t="s">
+        <v>55</v>
+      </c>
+      <c r="G34" t="s">
+        <v>46</v>
+      </c>
+      <c r="H34"/>
+      <c r="I34" s="3">
+        <v>314.05</v>
+      </c>
+      <c r="J34">
+        <v>380</v>
+      </c>
+      <c r="K34" t="s" s="4">
+        <v>158</v>
+      </c>
+      <c r="L34"/>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>11279</v>
+      </c>
+      <c r="B35" t="s">
+        <v>80</v>
+      </c>
+      <c r="C35" t="s">
+        <v>159</v>
+      </c>
+      <c r="D35" t="s">
+        <v>160</v>
+      </c>
+      <c r="E35" t="s">
+        <v>161</v>
+      </c>
+      <c r="F35" t="s">
+        <v>55</v>
+      </c>
+      <c r="G35" t="s">
+        <v>56</v>
+      </c>
+      <c r="H35"/>
+      <c r="I35" s="3">
+        <v>727.27</v>
+      </c>
+      <c r="J35">
+        <v>880</v>
+      </c>
+      <c r="K35" t="s" s="4">
+        <v>162</v>
+      </c>
       <c r="L35"/>
     </row>
     <row r="36">
       <c r="A36">
-        <v>10700</v>
+        <v>11338</v>
       </c>
       <c r="B36" t="s">
-        <v>89</v>
+        <v>34</v>
       </c>
       <c r="C36" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="D36" t="s">
-        <v>155</v>
+        <v>43</v>
       </c>
       <c r="E36" t="s">
-        <v>60</v>
+        <v>164</v>
       </c>
       <c r="F36" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="G36" t="s">
-        <v>92</v>
+        <v>46</v>
       </c>
       <c r="H36"/>
-      <c r="I36">
-        <v>292.07</v>
+      <c r="I36" s="3">
+        <v>809.92</v>
       </c>
       <c r="J36">
-        <v>353.4</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>980</v>
+      </c>
+      <c r="K36" t="s" s="4">
+        <v>165</v>
       </c>
       <c r="L36"/>
     </row>
     <row r="37">
       <c r="A37">
-        <v>10732</v>
+        <v>11346</v>
       </c>
       <c r="B37" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="C37" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="D37" t="s">
-        <v>109</v>
+        <v>43</v>
       </c>
       <c r="E37" t="s">
-        <v>110</v>
+        <v>167</v>
       </c>
       <c r="F37" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="G37" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="H37"/>
-      <c r="I37">
-        <v>322.81</v>
+      <c r="I37" s="3">
+        <v>561.98</v>
       </c>
       <c r="J37">
-        <v>390.6</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>680</v>
+      </c>
+      <c r="K37" t="s" s="4">
+        <v>168</v>
       </c>
       <c r="L37"/>
     </row>
     <row r="38">
       <c r="A38">
-        <v>10741</v>
+        <v>11356</v>
       </c>
       <c r="B38" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C38" t="s">
-        <v>157</v>
+        <v>97</v>
       </c>
       <c r="D38" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="E38" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="F38" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="G38" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="H38"/>
-      <c r="I38">
-        <v>322.81</v>
+      <c r="I38" s="3">
+        <v>628.10</v>
       </c>
       <c r="J38">
-        <v>390.6</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>760</v>
+      </c>
+      <c r="K38" t="s" s="4">
+        <v>169</v>
       </c>
       <c r="L38"/>
     </row>
     <row r="39">
       <c r="A39">
-        <v>10806</v>
+        <v>11422</v>
       </c>
       <c r="B39" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="C39" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="D39" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="E39" t="s">
-        <v>114</v>
+        <v>172</v>
       </c>
       <c r="F39" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G39" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="H39"/>
-      <c r="I39">
-        <v>376.61</v>
+      <c r="I39" s="3">
+        <v>628.10</v>
       </c>
       <c r="J39">
-        <v>455.7</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>760</v>
+      </c>
+      <c r="K39" t="s" s="4">
+        <v>173</v>
       </c>
       <c r="L39"/>
     </row>
     <row r="40">
       <c r="A40">
-        <v>10816</v>
+        <v>11488</v>
       </c>
       <c r="B40" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="C40" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="D40" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="E40" t="s">
-        <v>165</v>
+        <v>99</v>
       </c>
       <c r="F40" t="s">
-        <v>40</v>
+        <v>107</v>
       </c>
       <c r="G40" t="s">
-        <v>166</v>
+        <v>46</v>
       </c>
       <c r="H40"/>
-      <c r="I40">
-        <v>338.18</v>
+      <c r="I40" s="3">
+        <v>661.16</v>
       </c>
       <c r="J40">
-        <v>409.2</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>800</v>
+      </c>
+      <c r="K40" t="s" s="4">
+        <v>176</v>
       </c>
       <c r="L40"/>
     </row>
     <row r="41">
       <c r="A41">
-        <v>10857</v>
+        <v>11637</v>
       </c>
       <c r="B41" t="s">
-        <v>168</v>
+        <v>34</v>
       </c>
       <c r="C41" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="D41" t="s">
-        <v>170</v>
+        <v>43</v>
       </c>
       <c r="E41" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="F41" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="G41" t="s">
+        <v>46</v>
+      </c>
+      <c r="H41"/>
+      <c r="I41" s="3">
+        <v>537.19</v>
+      </c>
+      <c r="J41">
+        <v>650</v>
+      </c>
+      <c r="K41" t="s" s="4">
+        <v>177</v>
+      </c>
+      <c r="L41"/>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>11646</v>
+      </c>
+      <c r="B42" t="s">
+        <v>41</v>
+      </c>
+      <c r="C42" t="s">
+        <v>178</v>
+      </c>
+      <c r="D42" t="s">
+        <v>113</v>
+      </c>
+      <c r="E42" t="s">
+        <v>164</v>
+      </c>
+      <c r="F42" t="s">
+        <v>45</v>
+      </c>
+      <c r="G42" t="s">
+        <v>46</v>
+      </c>
+      <c r="H42"/>
+      <c r="I42" s="3">
+        <v>545.45</v>
+      </c>
+      <c r="J42">
+        <v>659.99</v>
+      </c>
+      <c r="K42" t="s" s="4">
+        <v>179</v>
+      </c>
+      <c r="L42"/>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>11656</v>
+      </c>
+      <c r="B43" t="s">
+        <v>41</v>
+      </c>
+      <c r="C43" t="s">
+        <v>180</v>
+      </c>
+      <c r="D43" t="s">
+        <v>156</v>
+      </c>
+      <c r="E43" t="s">
+        <v>172</v>
+      </c>
+      <c r="F43" t="s">
+        <v>55</v>
+      </c>
+      <c r="G43" t="s">
+        <v>56</v>
+      </c>
+      <c r="H43"/>
+      <c r="I43" s="3">
+        <v>545.45</v>
+      </c>
+      <c r="J43">
+        <v>659.99</v>
+      </c>
+      <c r="K43" t="s" s="4">
+        <v>181</v>
+      </c>
+      <c r="L43"/>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>11664</v>
+      </c>
+      <c r="B44" t="s">
+        <v>58</v>
+      </c>
+      <c r="C44" t="s">
+        <v>182</v>
+      </c>
+      <c r="D44" t="s">
+        <v>183</v>
+      </c>
+      <c r="E44" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" t="s">
+        <v>55</v>
+      </c>
+      <c r="G44" t="s">
+        <v>46</v>
+      </c>
+      <c r="H44"/>
+      <c r="I44" s="3">
+        <v>371.90</v>
+      </c>
+      <c r="J44">
+        <v>450</v>
+      </c>
+      <c r="K44" t="s" s="4">
+        <v>184</v>
+      </c>
+      <c r="L44"/>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>11723</v>
+      </c>
+      <c r="B45" t="s">
+        <v>125</v>
+      </c>
+      <c r="C45" t="s">
+        <v>185</v>
+      </c>
+      <c r="D45" t="s">
+        <v>186</v>
+      </c>
+      <c r="E45" t="s">
+        <v>141</v>
+      </c>
+      <c r="F45" t="s">
+        <v>45</v>
+      </c>
+      <c r="G45" t="s">
+        <v>187</v>
+      </c>
+      <c r="H45"/>
+      <c r="I45" s="3">
+        <v>231.40</v>
+      </c>
+      <c r="J45">
+        <v>279.99</v>
+      </c>
+      <c r="K45" t="s" s="4">
+        <v>188</v>
+      </c>
+      <c r="L45"/>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>11771</v>
+      </c>
+      <c r="B46" t="s">
+        <v>125</v>
+      </c>
+      <c r="C46" t="s">
+        <v>126</v>
+      </c>
+      <c r="D46" t="s">
+        <v>127</v>
+      </c>
+      <c r="E46" t="s">
+        <v>128</v>
+      </c>
+      <c r="F46" t="s">
+        <v>45</v>
+      </c>
+      <c r="G46" t="s">
+        <v>46</v>
+      </c>
+      <c r="H46"/>
+      <c r="I46" s="3">
+        <v>342.97</v>
+      </c>
+      <c r="J46">
+        <v>414.99</v>
+      </c>
+      <c r="K46" t="s" s="4">
+        <v>189</v>
+      </c>
+      <c r="L46"/>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>11780</v>
+      </c>
+      <c r="B47" t="s">
+        <v>41</v>
+      </c>
+      <c r="C47" t="s">
+        <v>190</v>
+      </c>
+      <c r="D47" t="s">
+        <v>191</v>
+      </c>
+      <c r="E47" t="s">
+        <v>192</v>
+      </c>
+      <c r="F47" t="s">
+        <v>45</v>
+      </c>
+      <c r="G47" t="s">
+        <v>39</v>
+      </c>
+      <c r="H47"/>
+      <c r="I47" s="3">
+        <v>1223.14</v>
+      </c>
+      <c r="J47">
+        <v>1480</v>
+      </c>
+      <c r="K47" t="s" s="4">
+        <v>193</v>
+      </c>
+      <c r="L47"/>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>11791</v>
+      </c>
+      <c r="B48" t="s">
         <v>34</v>
       </c>
-      <c r="H41"/>
-[...9 lines deleted...]
-      <c r="L41"/>
+      <c r="C48" t="s">
+        <v>194</v>
+      </c>
+      <c r="D48" t="s">
+        <v>195</v>
+      </c>
+      <c r="E48" t="s">
+        <v>192</v>
+      </c>
+      <c r="F48" t="s">
+        <v>107</v>
+      </c>
+      <c r="G48" t="s">
+        <v>56</v>
+      </c>
+      <c r="H48"/>
+      <c r="I48" s="3">
+        <v>1074.38</v>
+      </c>
+      <c r="J48">
+        <v>1300</v>
+      </c>
+      <c r="K48" t="s" s="4">
+        <v>196</v>
+      </c>
+      <c r="L48"/>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>11800</v>
+      </c>
+      <c r="B49" t="s">
+        <v>34</v>
+      </c>
+      <c r="C49" t="s">
+        <v>163</v>
+      </c>
+      <c r="D49" t="s">
+        <v>43</v>
+      </c>
+      <c r="E49" t="s">
+        <v>164</v>
+      </c>
+      <c r="F49" t="s">
+        <v>45</v>
+      </c>
+      <c r="G49" t="s">
+        <v>46</v>
+      </c>
+      <c r="H49"/>
+      <c r="I49" s="3">
+        <v>768.59</v>
+      </c>
+      <c r="J49">
+        <v>929.99</v>
+      </c>
+      <c r="K49" t="s" s="4">
+        <v>197</v>
+      </c>
+      <c r="L49"/>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>11809</v>
+      </c>
+      <c r="B50" t="s">
+        <v>34</v>
+      </c>
+      <c r="C50" t="s">
+        <v>198</v>
+      </c>
+      <c r="D50" t="s">
+        <v>98</v>
+      </c>
+      <c r="E50" t="s">
+        <v>164</v>
+      </c>
+      <c r="F50" t="s">
+        <v>107</v>
+      </c>
+      <c r="G50" t="s">
+        <v>56</v>
+      </c>
+      <c r="H50"/>
+      <c r="I50" s="3">
+        <v>570.25</v>
+      </c>
+      <c r="J50">
+        <v>690</v>
+      </c>
+      <c r="K50" t="s" s="4">
+        <v>199</v>
+      </c>
+      <c r="L50"/>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>11922</v>
+      </c>
+      <c r="B51" t="s">
+        <v>41</v>
+      </c>
+      <c r="C51" t="s">
+        <v>200</v>
+      </c>
+      <c r="D51" t="s">
+        <v>201</v>
+      </c>
+      <c r="E51" t="s">
+        <v>202</v>
+      </c>
+      <c r="F51" t="s">
+        <v>45</v>
+      </c>
+      <c r="G51" t="s">
+        <v>203</v>
+      </c>
+      <c r="H51"/>
+      <c r="I51" s="3">
+        <v>206.61</v>
+      </c>
+      <c r="J51">
+        <v>250</v>
+      </c>
+      <c r="K51" t="s" s="4">
+        <v>204</v>
+      </c>
+      <c r="L51"/>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>12133</v>
+      </c>
+      <c r="B52" t="s">
+        <v>125</v>
+      </c>
+      <c r="C52" t="s">
+        <v>205</v>
+      </c>
+      <c r="D52" t="s">
+        <v>206</v>
+      </c>
+      <c r="E52" t="s">
+        <v>207</v>
+      </c>
+      <c r="F52" t="s">
+        <v>45</v>
+      </c>
+      <c r="G52" t="s">
+        <v>208</v>
+      </c>
+      <c r="H52"/>
+      <c r="I52" s="3">
+        <v>181.82</v>
+      </c>
+      <c r="J52">
+        <v>220</v>
+      </c>
+      <c r="K52" t="s" s="4">
+        <v>209</v>
+      </c>
+      <c r="L52"/>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>12141</v>
+      </c>
+      <c r="B53" t="s">
+        <v>210</v>
+      </c>
+      <c r="C53" t="s">
+        <v>211</v>
+      </c>
+      <c r="D53" t="s">
+        <v>212</v>
+      </c>
+      <c r="E53" t="s">
+        <v>128</v>
+      </c>
+      <c r="F53" t="s">
+        <v>45</v>
+      </c>
+      <c r="G53" t="s">
+        <v>46</v>
+      </c>
+      <c r="H53"/>
+      <c r="I53" s="3">
+        <v>305.78</v>
+      </c>
+      <c r="J53">
+        <v>369.99</v>
+      </c>
+      <c r="K53" t="s" s="4">
+        <v>213</v>
+      </c>
+      <c r="L53"/>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>12158</v>
+      </c>
+      <c r="B54" t="s">
+        <v>41</v>
+      </c>
+      <c r="C54" t="s">
+        <v>178</v>
+      </c>
+      <c r="D54" t="s">
+        <v>113</v>
+      </c>
+      <c r="E54" t="s">
+        <v>164</v>
+      </c>
+      <c r="F54" t="s">
+        <v>107</v>
+      </c>
+      <c r="G54" t="s">
+        <v>46</v>
+      </c>
+      <c r="H54"/>
+      <c r="I54" s="3">
+        <v>661.16</v>
+      </c>
+      <c r="J54">
+        <v>800</v>
+      </c>
+      <c r="K54" t="s" s="4">
+        <v>214</v>
+      </c>
+      <c r="L54"/>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>12260</v>
+      </c>
+      <c r="B55" t="s">
+        <v>58</v>
+      </c>
+      <c r="C55" t="s">
+        <v>182</v>
+      </c>
+      <c r="D55" t="s">
+        <v>183</v>
+      </c>
+      <c r="E55" t="s">
+        <v>128</v>
+      </c>
+      <c r="F55" t="s">
+        <v>55</v>
+      </c>
+      <c r="G55" t="s">
+        <v>46</v>
+      </c>
+      <c r="H55"/>
+      <c r="I55" s="3">
+        <v>371.90</v>
+      </c>
+      <c r="J55">
+        <v>450</v>
+      </c>
+      <c r="K55" t="s" s="4">
+        <v>215</v>
+      </c>
+      <c r="L55"/>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>12289</v>
+      </c>
+      <c r="B56" t="s">
+        <v>58</v>
+      </c>
+      <c r="C56" t="s">
+        <v>216</v>
+      </c>
+      <c r="D56" t="s">
+        <v>98</v>
+      </c>
+      <c r="E56" t="s">
+        <v>99</v>
+      </c>
+      <c r="F56" t="s">
+        <v>107</v>
+      </c>
+      <c r="G56" t="s">
+        <v>46</v>
+      </c>
+      <c r="H56"/>
+      <c r="I56" s="3">
+        <v>495.87</v>
+      </c>
+      <c r="J56">
+        <v>600</v>
+      </c>
+      <c r="K56" t="s" s="4">
+        <v>217</v>
+      </c>
+      <c r="L56"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="K2" r:id="rId9" location="" display="https://eridas.lt/preke/dell-latitude-5495-14-0-fhd-ips-amd-ryzen-5-2500u-8gb-256gb-ssd/"/>
-[...38 lines deleted...]
-    <hyperlink ref="K41" r:id="rId48" location="" display="https://eridas.lt/preke/toshiba-z30-c-16m-13-3-fhd-ips-i7-6500u-8gb-256gb-ssd-su-ekrano-defektu-veikiantis-ir-bloga-baterija/"/>
+    <hyperlink ref="K2" r:id="rId12" location="" display="https://eridas.lt/preke/dell-latitude-5495-14-0-fhd-ips-amd-ryzen-5-2500u-8gb-256gb-ssd/"/>
+    <hyperlink ref="K3" r:id="rId13" location="" display="https://eridas.lt/preke/17-3-hp-zbook-17-g3-fhd-ips-xeon-e3-1535m-v5-16gb-ram-512gb-ssd-quadro-m5000m-8gb-gddr5/"/>
+    <hyperlink ref="K4" r:id="rId14" location="" display="https://eridas.lt/preke/hp-zbook-15-g1-workstation-15-6-fhd-matinis-i7-4700mq-8gb-256gb-ssd-nvidia-quadro-k1100m-2gb-gddr5/"/>
+    <hyperlink ref="K5" r:id="rId15" location="" display="https://eridas.lt/preke/hp-zbook-14-g7-firefly-14-0-fhd-ips-i7-10610u-32gb-1tb-ssd-nvidia-quadro-p520-4gb-gddr5/"/>
+    <hyperlink ref="K6" r:id="rId16" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p1-gen-1-15-6-fhd-ips-i7-8750h-16gb-256gb-p1000-4gb-53-su-ekrano-kosmetiniais-trukumais/"/>
+    <hyperlink ref="K7" r:id="rId17" location="" display="https://eridas.lt/preke/dell-precision-3470-14-0-fhd-ips-i7-1260p-32gb-1tb-ssd-nvidia-quadro-t550-4gb-32/"/>
+    <hyperlink ref="K8" r:id="rId18" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p50-15-6-fhd-ips-touchscreen-i7-6820hq-16gb-256gb-m2000m-4gb/"/>
+    <hyperlink ref="K9" r:id="rId19" location="" display="https://eridas.lt/preke/hp-zbook-firefly-14-g8-14-fhd-ips-i7-1165g7-32gb-512gb-t500-4gb/"/>
+    <hyperlink ref="K10" r:id="rId20" location="" display="https://eridas.lt/preke/hp-elitebook-840-g8-14-0-fhd-ips-i5-1135g7-16gb-256gb-ssd-26-kopija/"/>
+    <hyperlink ref="K11" r:id="rId21" location="" display="https://eridas.lt/preke/dell-precision-3470-14-0-fhd-ips-i7-1260p-16gb-512gb-ssd-nvidia-quadro-t550-4gb-35/"/>
+    <hyperlink ref="K12" r:id="rId22" location="" display="https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-7300hq-8gb-256gb-ssd-21-gtx-1050-4gb-usa-klaviatura/"/>
+    <hyperlink ref="K13" r:id="rId23" location="" display="https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-8300h-16gb-256gb-ssd-1tb-hdd-25-gtx-1060-3gb/"/>
+    <hyperlink ref="K14" r:id="rId24" location="" display="https://eridas.lt/preke/gamming-laptop-15-6-60hz-i7-7700hq-16gb-256gb-ssd-16-gtx-1060-6gb-prasta-kosmetine-bukle-skaityti-aprasyma/"/>
+    <hyperlink ref="K15" r:id="rId25" location="" display="https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-7300hq-8gb-256gb-ssd-31-gtx-1050-ti-4gb-pakeista-termo-pasta/"/>
+    <hyperlink ref="K16" r:id="rId26" location="" display="https://eridas.lt/preke/hp-zbook-17-g5-17-3-fhd-ips-i7-8850h-32gb-512gb-ssd-quadro-p3200-6gb-30/"/>
+    <hyperlink ref="K17" r:id="rId27" location="" display="https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-a5000-16gb/"/>
+    <hyperlink ref="K18" r:id="rId28" location="" display="https://eridas.lt/preke/dell-precision-7540-17-3-fhd-ips-i7-9850h-32gb-512gb-rtx-5000-16gb-gddr6-63/"/>
+    <hyperlink ref="K19" r:id="rId29" location="" display="https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-64gb-ram-512gb-ssd-m3000m-4gb/"/>
+    <hyperlink ref="K20" r:id="rId30" location="" display="https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-32gb-ram-0gb-ssd-m3000m-4gb-21/"/>
+    <hyperlink ref="K21" r:id="rId31" location="" display="https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-64gb-ram-512gb-ssd-m3000m-4gb-26/"/>
+    <hyperlink ref="K22" r:id="rId32" location="" display="https://eridas.lt/preke/dell-precision-3530-15-6-fhd-ips-i5-8400h-32gb-ram-512gb-ssd-quadro-p600-2gb-13/"/>
+    <hyperlink ref="K23" r:id="rId33" location="" display="https://eridas.lt/preke/asus-vivobook-pro-15-m6500-15-6-fhd-oled-60hz-10-bit-ryzen-5-5600h-16gb-512gb-ssd-rtx-3050-4gb-gddr6-23/"/>
+    <hyperlink ref="K24" r:id="rId34" location="" display="https://eridas.lt/preke/asus-vivobook-pro-15-m6500-15-6-fhd-oled-60hz-10-bit-ryzen-5-5600h-16gb-512gb-ssd-rtx-3050-4gb-gddr6-23-kopija/"/>
+    <hyperlink ref="K25" r:id="rId35" location="" display="https://eridas.lt/preke/msi-prestige-p65-creator-15-6-fhd-ips-60hz-i7-9750h-16gb-512gb-ssd-gtx-1660-ti-max-q-6gb-42/"/>
+    <hyperlink ref="K26" r:id="rId36" location="" display="https://eridas.lt/preke/pc-specialist-fusion-pro-15-5-fhd-ips-60hz-i7-10750h-32gb-512gb-ssd-gtx-1650-ti-4gb-68/"/>
+    <hyperlink ref="K27" r:id="rId37" location="" display="https://eridas.lt/preke/hp-zbook-17-g6-17-3-fhd-ips-i9-9880h-32gb-512gb-rtx-5000-16gb-keli-trukumai-neveikia-lan-ir-siektiek-ekrane-matosi-nuospaudos-nuo-klaviaturos-centre/"/>
+    <hyperlink ref="K28" r:id="rId38" location="" display="https://eridas.lt/preke/dell-precision-5540-15-6-4k-ips-touch-i7-9850h-32gb-1tb-ssd-t2000-max-q-4gb-gddr6-39/"/>
+    <hyperlink ref="K29" r:id="rId39" location="" display="https://eridas.lt/preke/dell-alienware-15-r3-60hz-i7-7700hq-16gb-256gb240gb-gtx-1070-8gb-13/"/>
+    <hyperlink ref="K30" r:id="rId40" location="" display="https://eridas.lt/preke/toshiba-z30-c-16m-13-3-fhd-ips-i7-6500u-8gb-256gb-ssd-su-ekrano-defektu-veikiantis-ir-bloga-baterija/"/>
+    <hyperlink ref="K31" r:id="rId41" location="" display="https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-8300h-16gb-256gb-ssd-1tb-hdd-25-gtx-1060-3gb-kopija/"/>
+    <hyperlink ref="K32" r:id="rId42" location="" display="https://eridas.lt/preke/precision-7560-15-6-fhd-ips-i9-11950h-64gb-1tb-ssd-rtx-a3000-6gb/"/>
+    <hyperlink ref="K33" r:id="rId43" location="" display="https://eridas.lt/preke/hp-elitebook-1030-g1-touch-13-3-qhd-m7-6y75-16gb-256gb-ssd-nesuinstaliuotas/"/>
+    <hyperlink ref="K34" r:id="rId44" location="" display="https://eridas.lt/preke/hp-zbook-15-g6-15-6-fhd-ips-i7-9850h-32gb-512gb-t2000-4gb-max-q-35/"/>
+    <hyperlink ref="K35" r:id="rId45" location="" display="https://eridas.lt/preke/asus-zenbook-pro-duo-15-15-6-4k-oled-14-38401100-ips-intel-i9-10980hk-32gb-1tb-ssd-nvidia-rtx-3070-56/"/>
+    <hyperlink ref="K36" r:id="rId46" location="" display="https://eridas.lt/preke/dell-precision-7760-17-3-fhd-ips-i7-11850h-16gb-512gb-ssd-rtx-a5000-16gb-22/"/>
+    <hyperlink ref="K37" r:id="rId47" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p72-17-3-fhd-ips-intel-xeon-e-2186m-32gb-ram-512gb-ssd-p5200-16gb-max-q-2gb-8-su-keletu-nedideliu-defektu/"/>
+    <hyperlink ref="K38" r:id="rId48" location="" display="https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-a5000-max-q-16gb-46/"/>
+    <hyperlink ref="K39" r:id="rId49" location="" display="https://eridas.lt/preke/hp-zbook-create-g7-15-6-fhd-ips-i9-10885h-32gb-1tb-ssd-nvidia-rtx-2070-8gb-max-q-28/"/>
+    <hyperlink ref="K40" r:id="rId50" location="" display="https://eridas.lt/preke/hp-zbook-fury-17-g7-17-3-fhd-ips-i7-10850h-64gb-512gb-ssd-nvidia-rtx-4000-max-q-28-minimalus-speakeriu-pasidevejimas/"/>
+    <hyperlink ref="K41" r:id="rId51" location="" display="https://eridas.lt/preke/dell-precision-3561-15-6-fhd-ips-i7-11850h-64gb-1tb-ssd-quadro-t1200-4gb-56/"/>
+    <hyperlink ref="K42" r:id="rId52" location="" display="https://eridas.lt/preke/hp-zbook-fury-15-6-g8-15-6-fhd-ips-i7-11850h-16gb-512gb-rtx-a3000-6gb-30/"/>
+    <hyperlink ref="K43" r:id="rId53" location="" display="https://eridas.lt/preke/hp-zbook-fury-15-g7-15-6-fhd-ips-i9-10885h-32gb-1tb-ssd-nvidia-rtx-3000-6gb-10/"/>
+    <hyperlink ref="K44" r:id="rId54" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p1-gen2-15-6-fhd-ips-60hz-i7-9750h-32gb-512gb-ssd-nvidia-quadro-t1000-4gb-19/"/>
+    <hyperlink ref="K45" r:id="rId55" location="" display="https://eridas.lt/preke/msi-gp72-7rd-17-3-60hz-i7-7700hq-16gb-512gb-ssd-1tb-hdd-gtx-1050-2gb-15/"/>
+    <hyperlink ref="K46" r:id="rId56" location="" display="https://eridas.lt/preke/msi-prestige-p65-creator-15-6-fhd-ips-60hz-i7-9750h-16gb-512gb-ssd-gtx-1660-ti-max-q-6gb-0/"/>
+    <hyperlink ref="K47" r:id="rId57" location="" display="https://eridas.lt/preke/hp-zbook-fury-16-g9-16-0-fhd-ips-400-nit-intel-i7-12850hx-16gb-256gb-ssd-rtx-a55000-16gb-24/"/>
+    <hyperlink ref="K48" r:id="rId58" location="" display="https://eridas.lt/preke/dell-precision-7670-16-0-fhd-ips-500-nit-intel-i7-12850hx-64gb-1tb-ssd-rtx-3080-ti-16gb-19/"/>
+    <hyperlink ref="K49" r:id="rId59" location="" display="https://eridas.lt/preke/dell-precision-7760-17-3-fhd-ips-i7-11850h-16gb-512gb-ssd-rtx-a5000-16gb-0-su-nedideliu-defektu-klaviaturos-pasvietimas-neveikia/"/>
+    <hyperlink ref="K50" r:id="rId60" location="" display="https://eridas.lt/preke/dell-precision-3561-15-6-fhd-ips-i7-11850h-64gb-1tb-ssd-nvidia-quadro-t1200-4gb-45/"/>
+    <hyperlink ref="K51" r:id="rId61" location="" display="https://eridas.lt/preke/hp-zbook-17-g2-workstation-17-3-fhd-matinis-i7-4910mq-16gb-nvidia-quadro-k5100m-8gb-gddr5/"/>
+    <hyperlink ref="K52" r:id="rId62" location="" display="https://eridas.lt/preke/msi-gl72-17-3-hd-tn-i7-6700hq-16gb-128gb-ssd-1tb-hdd-nvidia-gtx-960m-2gb-35/"/>
+    <hyperlink ref="K53" r:id="rId63" location="" display="https://eridas.lt/preke/intel-regulatory-model-qc7-15-6-fhd-ips-144hz-i7-9750h-16gb-512gb-ssd-gtx-1660-ti-6gb-nera-baterijos-neveikia-ausiniu-lizdas/"/>
+    <hyperlink ref="K54" r:id="rId64" location="" display="https://eridas.lt/preke/hp-zbook-fury-15-6-g8-15-6-fhd-ips-i7-11850h-64gb-512gb-rtx-a2000-4gb-29/"/>
+    <hyperlink ref="K55" r:id="rId65" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p1-gen2-15-6-fhd-ips-60hz-i7-9750h-32gb-512gb-ssd-nvidia-quadro-t1000-4gb-21/"/>
+    <hyperlink ref="K56" r:id="rId66" location="" display="https://eridas.lt/preke/thinkpad-p1-gen-3-15-6-fhd-ips-i7-10850h-64gb-512gb-ssd-nvidia-quadro-t1000-4gb-max-q-13/"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J46"/>
+  <dimension ref="A1:J55"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="29" customWidth="1"/>
     <col min="5" max="5" width="59" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
     <col min="7" max="7" width="21" customWidth="1"/>
     <col min="8" max="8" width="15" customWidth="1"/>
     <col min="9" max="9" width="16" customWidth="1"/>
     <col min="10" max="10" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="G1" t="s" s="2">
-        <v>173</v>
+        <v>218</v>
       </c>
       <c r="H1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="I1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="J1" t="s" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>2855</v>
       </c>
       <c r="B2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>174</v>
+        <v>219</v>
       </c>
       <c r="D2" t="s">
-        <v>175</v>
+        <v>220</v>
       </c>
       <c r="E2" t="s">
-        <v>176</v>
+        <v>221</v>
       </c>
       <c r="F2" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G2" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>69.17</v>
+        <v>222</v>
+      </c>
+      <c r="H2" s="3">
+        <v>74.38</v>
       </c>
       <c r="I2">
-        <v>83.7</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>90</v>
+      </c>
+      <c r="J2" t="s" s="4">
+        <v>223</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2947</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C3" t="s">
-        <v>179</v>
+        <v>224</v>
       </c>
       <c r="D3" t="s">
-        <v>180</v>
+        <v>225</v>
       </c>
       <c r="E3" t="s">
-        <v>181</v>
+        <v>226</v>
       </c>
       <c r="F3" t="s">
-        <v>182</v>
+        <v>227</v>
       </c>
       <c r="G3" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>61.49</v>
+        <v>222</v>
+      </c>
+      <c r="H3" s="3">
+        <v>66.12</v>
       </c>
       <c r="I3">
-        <v>74.4</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>80.01</v>
+      </c>
+      <c r="J3" t="s" s="4">
+        <v>228</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2948</v>
       </c>
       <c r="B4" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C4" t="s">
-        <v>184</v>
+        <v>229</v>
       </c>
       <c r="D4" t="s">
-        <v>185</v>
+        <v>230</v>
       </c>
       <c r="E4" t="s">
-        <v>186</v>
+        <v>231</v>
       </c>
       <c r="F4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G4" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>73.01</v>
+        <v>39</v>
+      </c>
+      <c r="H4" s="3">
+        <v>78.51</v>
       </c>
       <c r="I4">
-        <v>88.34</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>95</v>
+      </c>
+      <c r="J4" t="s" s="4">
+        <v>232</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2949</v>
       </c>
       <c r="B5" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C5" t="s">
-        <v>188</v>
+        <v>233</v>
       </c>
       <c r="D5" t="s">
-        <v>180</v>
+        <v>225</v>
       </c>
       <c r="E5" t="s">
-        <v>189</v>
+        <v>234</v>
       </c>
       <c r="F5" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G5" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>53.8</v>
+        <v>222</v>
+      </c>
+      <c r="H5" s="3">
+        <v>57.85</v>
       </c>
       <c r="I5">
-        <v>65.1</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>70</v>
+      </c>
+      <c r="J5" t="s" s="4">
+        <v>235</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2950</v>
       </c>
       <c r="B6" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C6" t="s">
-        <v>191</v>
+        <v>236</v>
       </c>
       <c r="D6" t="s">
-        <v>185</v>
+        <v>230</v>
       </c>
       <c r="E6" t="s">
-        <v>192</v>
+        <v>237</v>
       </c>
       <c r="F6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G6" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>92.23</v>
+        <v>39</v>
+      </c>
+      <c r="H6" s="3">
+        <v>99.17</v>
       </c>
       <c r="I6">
-        <v>111.6</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>120</v>
+      </c>
+      <c r="J6" t="s" s="4">
+        <v>238</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2951</v>
       </c>
       <c r="B7" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C7" t="s">
-        <v>188</v>
+        <v>233</v>
       </c>
       <c r="D7" t="s">
-        <v>180</v>
+        <v>225</v>
       </c>
       <c r="E7" t="s">
-        <v>189</v>
+        <v>234</v>
       </c>
       <c r="F7" t="s">
-        <v>182</v>
+        <v>227</v>
       </c>
       <c r="G7" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>49.96</v>
+        <v>222</v>
+      </c>
+      <c r="H7" s="3">
+        <v>53.72</v>
       </c>
       <c r="I7">
-        <v>60.45</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>65</v>
+      </c>
+      <c r="J7" t="s" s="4">
+        <v>239</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2952</v>
       </c>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C8" t="s">
-        <v>184</v>
+        <v>229</v>
       </c>
       <c r="D8" t="s">
-        <v>185</v>
+        <v>230</v>
       </c>
       <c r="E8" t="s">
-        <v>186</v>
+        <v>231</v>
       </c>
       <c r="F8" t="s">
-        <v>182</v>
+        <v>227</v>
       </c>
       <c r="G8" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>73.01</v>
+        <v>39</v>
+      </c>
+      <c r="H8" s="3">
+        <v>78.51</v>
       </c>
       <c r="I8">
-        <v>88.34</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>95</v>
+      </c>
+      <c r="J8" t="s" s="4">
+        <v>240</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2954</v>
       </c>
       <c r="B9" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C9" t="s">
-        <v>188</v>
+        <v>233</v>
       </c>
       <c r="D9" t="s">
-        <v>196</v>
+        <v>241</v>
       </c>
       <c r="E9" t="s">
-        <v>197</v>
+        <v>242</v>
       </c>
       <c r="F9" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G9" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>49.96</v>
+        <v>222</v>
+      </c>
+      <c r="H9" s="3">
+        <v>53.72</v>
       </c>
       <c r="I9">
-        <v>60.45</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>65</v>
+      </c>
+      <c r="J9" t="s" s="4">
+        <v>243</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2955</v>
       </c>
       <c r="B10" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C10" t="s">
-        <v>199</v>
+        <v>244</v>
       </c>
       <c r="D10" t="s">
-        <v>180</v>
+        <v>225</v>
       </c>
       <c r="E10" t="s">
-        <v>200</v>
+        <v>245</v>
       </c>
       <c r="F10" t="s">
-        <v>182</v>
+        <v>227</v>
       </c>
       <c r="G10" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>49.96</v>
+        <v>39</v>
+      </c>
+      <c r="H10" s="3">
+        <v>53.72</v>
       </c>
       <c r="I10">
-        <v>60.45</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>65</v>
+      </c>
+      <c r="J10" t="s" s="4">
+        <v>246</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2960</v>
       </c>
       <c r="B11" t="s">
-        <v>202</v>
+        <v>247</v>
       </c>
       <c r="C11" t="s">
-        <v>203</v>
+        <v>248</v>
       </c>
       <c r="D11" t="s">
-        <v>170</v>
+        <v>146</v>
       </c>
       <c r="E11" t="s">
-        <v>204</v>
+        <v>249</v>
       </c>
       <c r="F11" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G11" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>76.86</v>
+        <v>222</v>
+      </c>
+      <c r="H11" s="3">
+        <v>82.64</v>
       </c>
       <c r="I11">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>99.99</v>
+      </c>
+      <c r="J11" t="s" s="4">
+        <v>250</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2962</v>
       </c>
       <c r="B12" t="s">
-        <v>202</v>
+        <v>247</v>
       </c>
       <c r="C12" t="s">
-        <v>206</v>
+        <v>251</v>
       </c>
       <c r="D12" t="s">
-        <v>207</v>
+        <v>252</v>
       </c>
       <c r="E12" t="s">
-        <v>208</v>
+        <v>253</v>
       </c>
       <c r="F12" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G12" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>69.17</v>
+        <v>222</v>
+      </c>
+      <c r="H12" s="3">
+        <v>74.38</v>
       </c>
       <c r="I12">
-        <v>83.7</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>90</v>
+      </c>
+      <c r="J12" t="s" s="4">
+        <v>254</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>2967</v>
+        <v>3181</v>
       </c>
       <c r="B13" t="s">
-        <v>168</v>
+        <v>247</v>
       </c>
       <c r="C13" t="s">
-        <v>210</v>
+        <v>255</v>
       </c>
       <c r="D13" t="s">
-        <v>207</v>
+        <v>225</v>
       </c>
       <c r="E13" t="s">
-        <v>204</v>
+        <v>253</v>
       </c>
       <c r="F13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G13" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>73.01</v>
+        <v>222</v>
+      </c>
+      <c r="H13" s="3">
+        <v>74.38</v>
       </c>
       <c r="I13">
-        <v>88.34</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>90</v>
+      </c>
+      <c r="J13" t="s" s="4">
+        <v>256</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>3181</v>
+        <v>3728</v>
       </c>
       <c r="B14" t="s">
-        <v>202</v>
+        <v>58</v>
       </c>
       <c r="C14" t="s">
-        <v>212</v>
+        <v>257</v>
       </c>
       <c r="D14" t="s">
-        <v>180</v>
+        <v>225</v>
       </c>
       <c r="E14" t="s">
-        <v>208</v>
+        <v>258</v>
       </c>
       <c r="F14" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G14" t="s">
-        <v>177</v>
+        <v>109</v>
       </c>
       <c r="H14">
-        <v>69.17</v>
+        <v>50</v>
       </c>
       <c r="I14">
-        <v>83.7</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>60.5</v>
+      </c>
+      <c r="J14" t="s" s="4">
+        <v>259</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>3728</v>
+        <v>3905</v>
       </c>
       <c r="B15" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>214</v>
+        <v>260</v>
       </c>
       <c r="D15" t="s">
-        <v>180</v>
+        <v>225</v>
       </c>
       <c r="E15" t="s">
-        <v>215</v>
+        <v>261</v>
       </c>
       <c r="F15" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G15" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>46.5</v>
+        <v>262</v>
+      </c>
+      <c r="H15" s="3">
+        <v>45.45</v>
       </c>
       <c r="I15">
-        <v>56.27</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>54.99</v>
+      </c>
+      <c r="J15" t="s" s="4">
+        <v>263</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>3905</v>
+        <v>3908</v>
       </c>
       <c r="B16" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C16" t="s">
-        <v>217</v>
+        <v>264</v>
       </c>
       <c r="D16" t="s">
-        <v>180</v>
+        <v>225</v>
       </c>
       <c r="E16" t="s">
-        <v>218</v>
+        <v>265</v>
       </c>
       <c r="F16" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G16" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>42.27</v>
+        <v>262</v>
+      </c>
+      <c r="H16" s="3">
+        <v>41.32</v>
       </c>
       <c r="I16">
-        <v>51.15</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>50</v>
+      </c>
+      <c r="J16" t="s" s="4">
+        <v>266</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>3908</v>
+        <v>4092</v>
       </c>
       <c r="B17" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C17" t="s">
-        <v>221</v>
+        <v>267</v>
       </c>
       <c r="D17" t="s">
-        <v>180</v>
+        <v>225</v>
       </c>
       <c r="E17" t="s">
-        <v>222</v>
+        <v>261</v>
       </c>
       <c r="F17" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G17" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>38.43</v>
+        <v>262</v>
+      </c>
+      <c r="H17" s="3">
+        <v>57.85</v>
       </c>
       <c r="I17">
-        <v>46.5</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>70</v>
+      </c>
+      <c r="J17" t="s" s="4">
+        <v>268</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>4092</v>
+        <v>4094</v>
       </c>
       <c r="B18" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C18" t="s">
-        <v>224</v>
+        <v>269</v>
       </c>
       <c r="D18" t="s">
-        <v>180</v>
+        <v>225</v>
       </c>
       <c r="E18" t="s">
-        <v>218</v>
+        <v>270</v>
       </c>
       <c r="F18" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G18" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>46.12</v>
+        <v>262</v>
+      </c>
+      <c r="H18" s="3">
+        <v>45.45</v>
       </c>
       <c r="I18">
-        <v>55.81</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>54.99</v>
+      </c>
+      <c r="J18" t="s" s="4">
+        <v>271</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>4094</v>
+        <v>4096</v>
       </c>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C19" t="s">
-        <v>226</v>
+        <v>272</v>
       </c>
       <c r="D19" t="s">
-        <v>180</v>
+        <v>225</v>
       </c>
       <c r="E19" t="s">
-        <v>227</v>
+        <v>261</v>
       </c>
       <c r="F19" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G19" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>42.27</v>
+        <v>262</v>
+      </c>
+      <c r="H19" s="3">
+        <v>57.85</v>
       </c>
       <c r="I19">
-        <v>51.15</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>70</v>
+      </c>
+      <c r="J19" t="s" s="4">
+        <v>273</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>4096</v>
+        <v>4098</v>
       </c>
       <c r="B20" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C20" t="s">
-        <v>229</v>
+        <v>274</v>
       </c>
       <c r="D20" t="s">
-        <v>180</v>
+        <v>225</v>
       </c>
       <c r="E20" t="s">
-        <v>218</v>
+        <v>270</v>
       </c>
       <c r="F20" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G20" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>46.12</v>
+        <v>262</v>
+      </c>
+      <c r="H20" s="3">
+        <v>45.45</v>
       </c>
       <c r="I20">
-        <v>55.81</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>54.99</v>
+      </c>
+      <c r="J20" t="s" s="4">
+        <v>275</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>4098</v>
-[...20 lines deleted...]
-        <v>42.27</v>
+        <v>4145</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21" s="3">
+        <v>37.19</v>
       </c>
       <c r="I21">
-        <v>51.15</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>45</v>
+      </c>
+      <c r="J21" t="s" s="4">
+        <v>276</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>4145</v>
+        <v>4154</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-        <v>34.59</v>
+      <c r="H22" s="3">
+        <v>37.19</v>
       </c>
       <c r="I22">
-        <v>41.85</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>45</v>
+      </c>
+      <c r="J22" t="s" s="4">
+        <v>277</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>4154</v>
+        <v>4159</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-      <c r="H23">
-        <v>34.59</v>
+      <c r="H23" s="3">
+        <v>37.19</v>
       </c>
       <c r="I23">
-        <v>41.85</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>45</v>
+      </c>
+      <c r="J23" t="s" s="4">
+        <v>278</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>4159</v>
-[...8 lines deleted...]
-        <v>34.59</v>
+        <v>4599</v>
+      </c>
+      <c r="B24" t="s">
+        <v>89</v>
+      </c>
+      <c r="C24" t="s">
+        <v>279</v>
+      </c>
+      <c r="D24" t="s">
+        <v>280</v>
+      </c>
+      <c r="E24" t="s">
+        <v>281</v>
+      </c>
+      <c r="F24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G24" t="s">
+        <v>222</v>
+      </c>
+      <c r="H24" s="3">
+        <v>66.12</v>
       </c>
       <c r="I24">
-        <v>41.85</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>80.01</v>
+      </c>
+      <c r="J24" t="s" s="4">
+        <v>282</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>4599</v>
+        <v>4628</v>
       </c>
       <c r="B25" t="s">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="C25" t="s">
-        <v>236</v>
+        <v>283</v>
       </c>
       <c r="D25" t="s">
-        <v>237</v>
+        <v>280</v>
       </c>
       <c r="E25" t="s">
-        <v>238</v>
+        <v>284</v>
       </c>
       <c r="F25" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G25" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>61.49</v>
+        <v>222</v>
+      </c>
+      <c r="H25" s="3">
+        <v>37.19</v>
       </c>
       <c r="I25">
-        <v>74.4</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>45</v>
+      </c>
+      <c r="J25" t="s" s="4">
+        <v>285</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>4628</v>
+        <v>5646</v>
       </c>
       <c r="B26" t="s">
-        <v>168</v>
+        <v>41</v>
       </c>
       <c r="C26" t="s">
-        <v>240</v>
+        <v>286</v>
       </c>
       <c r="D26" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="E26" t="s">
-        <v>241</v>
+        <v>287</v>
       </c>
       <c r="F26" t="s">
-        <v>33</v>
+        <v>288</v>
       </c>
       <c r="G26" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>34.59</v>
+        <v>39</v>
+      </c>
+      <c r="H26" s="3">
+        <v>82.64</v>
       </c>
       <c r="I26">
-        <v>41.85</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>99.99</v>
+      </c>
+      <c r="J26" t="s" s="4">
+        <v>289</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>5646</v>
+        <v>5865</v>
       </c>
       <c r="B27" t="s">
-        <v>36</v>
+        <v>247</v>
       </c>
       <c r="C27" t="s">
-        <v>243</v>
+        <v>290</v>
       </c>
       <c r="D27" t="s">
-        <v>185</v>
+        <v>291</v>
       </c>
       <c r="E27" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
       <c r="F27" t="s">
-        <v>245</v>
+        <v>293</v>
       </c>
       <c r="G27" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>76.86</v>
+        <v>109</v>
+      </c>
+      <c r="H27" s="3">
+        <v>82.64</v>
       </c>
       <c r="I27">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>99.99</v>
+      </c>
+      <c r="J27" t="s" s="4">
+        <v>294</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>5865</v>
+        <v>5876</v>
       </c>
       <c r="B28" t="s">
-        <v>202</v>
+        <v>89</v>
       </c>
       <c r="C28" t="s">
-        <v>247</v>
+        <v>295</v>
       </c>
       <c r="D28" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="E28" t="s">
-        <v>249</v>
+        <v>297</v>
       </c>
       <c r="F28" t="s">
-        <v>250</v>
+        <v>227</v>
       </c>
       <c r="G28" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>76.86</v>
+        <v>109</v>
+      </c>
+      <c r="H28" s="3">
+        <v>82.64</v>
       </c>
       <c r="I28">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>99.99</v>
+      </c>
+      <c r="J28" t="s" s="4">
+        <v>298</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>5876</v>
+        <v>5883</v>
       </c>
       <c r="B29" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="C29" t="s">
-        <v>252</v>
-[...3 lines deleted...]
-      </c>
+        <v>299</v>
+      </c>
+      <c r="D29"/>
       <c r="E29" t="s">
-        <v>254</v>
+        <v>300</v>
       </c>
       <c r="F29" t="s">
-        <v>182</v>
+        <v>227</v>
       </c>
       <c r="G29" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>76.86</v>
+        <v>222</v>
+      </c>
+      <c r="H29" s="3">
+        <v>41.32</v>
       </c>
       <c r="I29">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>50</v>
+      </c>
+      <c r="J29" t="s" s="4">
+        <v>301</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>5883</v>
+        <v>6173</v>
       </c>
       <c r="B30" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="C30" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="D30"/>
+        <v>302</v>
+      </c>
+      <c r="D30" t="s">
+        <v>303</v>
+      </c>
       <c r="E30" t="s">
-        <v>257</v>
+        <v>304</v>
       </c>
       <c r="F30" t="s">
-        <v>182</v>
+        <v>38</v>
       </c>
       <c r="G30" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>38.43</v>
+        <v>305</v>
+      </c>
+      <c r="H30" s="3">
+        <v>66.11</v>
       </c>
       <c r="I30">
-        <v>46.5</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>79.99</v>
+      </c>
+      <c r="J30" t="s" s="4">
+        <v>306</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>6173</v>
-[...18 lines deleted...]
-      </c>
+        <v>6682</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
       <c r="H31">
-        <v>61.48</v>
+        <v>40</v>
       </c>
       <c r="I31">
-        <v>74.39</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>48.4</v>
+      </c>
+      <c r="J31" t="s" s="4">
+        <v>307</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>6682</v>
-[...8 lines deleted...]
-        <v>37.2</v>
+        <v>7313</v>
+      </c>
+      <c r="B32" t="s">
+        <v>34</v>
+      </c>
+      <c r="C32" t="s">
+        <v>308</v>
+      </c>
+      <c r="D32" t="s">
+        <v>309</v>
+      </c>
+      <c r="E32" t="s">
+        <v>310</v>
+      </c>
+      <c r="F32" t="s">
+        <v>38</v>
+      </c>
+      <c r="G32" t="s">
+        <v>39</v>
+      </c>
+      <c r="H32" s="3">
+        <v>66.12</v>
       </c>
       <c r="I32">
-        <v>45.01</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>80.01</v>
+      </c>
+      <c r="J32" t="s" s="4">
+        <v>311</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>7313</v>
-[...20 lines deleted...]
-        <v>61.49</v>
+        <v>10262</v>
+      </c>
+      <c r="B33"/>
+      <c r="C33"/>
+      <c r="D33"/>
+      <c r="E33"/>
+      <c r="F33"/>
+      <c r="G33"/>
+      <c r="H33" s="3">
+        <v>33.06</v>
       </c>
       <c r="I33">
-        <v>74.4</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>40</v>
+      </c>
+      <c r="J33" t="s" s="4">
+        <v>312</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>10262</v>
+        <v>10266</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-      <c r="H34">
-        <v>30.75</v>
+      <c r="H34" s="3">
+        <v>49.59</v>
       </c>
       <c r="I34">
-        <v>37.21</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>60</v>
+      </c>
+      <c r="J34" t="s" s="4">
+        <v>313</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>10266</v>
+        <v>10271</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
-      <c r="H35">
-        <v>46.12</v>
+      <c r="H35" s="3">
+        <v>49.59</v>
       </c>
       <c r="I35">
-        <v>55.81</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>60</v>
+      </c>
+      <c r="J35" t="s" s="4">
+        <v>314</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>10271</v>
+        <v>10276</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-      <c r="H36">
-        <v>46.12</v>
+      <c r="H36" s="3">
+        <v>37.19</v>
       </c>
       <c r="I36">
-        <v>55.81</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>45</v>
+      </c>
+      <c r="J36" t="s" s="4">
+        <v>315</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>10276</v>
+        <v>10281</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-      <c r="H37">
-        <v>34.59</v>
+      <c r="H37" s="3">
+        <v>82.64</v>
       </c>
       <c r="I37">
-        <v>41.85</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>99.99</v>
+      </c>
+      <c r="J37" t="s" s="4">
+        <v>316</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>10281</v>
+        <v>10285</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-        <v>76.86</v>
+      <c r="H38" s="3">
+        <v>45.45</v>
       </c>
       <c r="I38">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>54.99</v>
+      </c>
+      <c r="J38" t="s" s="4">
+        <v>317</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>10285</v>
+        <v>10289</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
-        <v>42.27</v>
+      <c r="H39" s="3">
+        <v>45.45</v>
       </c>
       <c r="I39">
-        <v>51.15</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>54.99</v>
+      </c>
+      <c r="J39" t="s" s="4">
+        <v>318</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>10289</v>
+        <v>10295</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
-      <c r="H40">
-        <v>42.27</v>
+      <c r="H40" s="3">
+        <v>66.11</v>
       </c>
       <c r="I40">
-        <v>51.15</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>79.99</v>
+      </c>
+      <c r="J40" t="s" s="4">
+        <v>319</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>10295</v>
+        <v>10299</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-      <c r="H41">
-        <v>61.48</v>
+      <c r="H41" s="3">
+        <v>74.38</v>
       </c>
       <c r="I41">
-        <v>74.39</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>90</v>
+      </c>
+      <c r="J41" t="s" s="4">
+        <v>320</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>10299</v>
+        <v>10321</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
-      <c r="H42">
-        <v>69.17</v>
+      <c r="H42" s="3">
+        <v>74.38</v>
       </c>
       <c r="I42">
-        <v>83.7</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>90</v>
+      </c>
+      <c r="J42" t="s" s="4">
+        <v>321</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>10321</v>
+        <v>10326</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-      <c r="H43">
-        <v>69.17</v>
+      <c r="H43" s="3">
+        <v>33.06</v>
       </c>
       <c r="I43">
-        <v>83.7</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>40</v>
+      </c>
+      <c r="J43" t="s" s="4">
+        <v>322</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>10326</v>
+        <v>10332</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-      <c r="H44">
-        <v>30.75</v>
+      <c r="H44" s="3">
+        <v>49.59</v>
       </c>
       <c r="I44">
-        <v>37.21</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>60</v>
+      </c>
+      <c r="J44" t="s" s="4">
+        <v>323</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>10332</v>
-[...8 lines deleted...]
-        <v>46.12</v>
+        <v>10777</v>
+      </c>
+      <c r="B45" t="s">
+        <v>58</v>
+      </c>
+      <c r="C45" t="s">
+        <v>267</v>
+      </c>
+      <c r="D45" t="s">
+        <v>225</v>
+      </c>
+      <c r="E45" t="s">
+        <v>261</v>
+      </c>
+      <c r="F45" t="s">
+        <v>38</v>
+      </c>
+      <c r="G45" t="s">
+        <v>262</v>
+      </c>
+      <c r="H45" s="3">
+        <v>45.45</v>
       </c>
       <c r="I45">
-        <v>55.81</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>54.99</v>
+      </c>
+      <c r="J45" t="s" s="4">
+        <v>324</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>10777</v>
+        <v>10949</v>
       </c>
       <c r="B46" t="s">
+        <v>144</v>
+      </c>
+      <c r="C46" t="s">
+        <v>325</v>
+      </c>
+      <c r="D46" t="s">
+        <v>252</v>
+      </c>
+      <c r="E46" t="s">
+        <v>249</v>
+      </c>
+      <c r="F46" t="s">
+        <v>38</v>
+      </c>
+      <c r="G46" t="s">
+        <v>222</v>
+      </c>
+      <c r="H46" s="3">
+        <v>49.59</v>
+      </c>
+      <c r="I46">
+        <v>60</v>
+      </c>
+      <c r="J46" t="s" s="4">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>10967</v>
+      </c>
+      <c r="B47" t="s">
+        <v>58</v>
+      </c>
+      <c r="C47" t="s">
+        <v>327</v>
+      </c>
+      <c r="D47" t="s">
+        <v>328</v>
+      </c>
+      <c r="E47"/>
+      <c r="F47" t="s">
+        <v>329</v>
+      </c>
+      <c r="G47" t="s">
+        <v>208</v>
+      </c>
+      <c r="H47" s="3">
+        <v>57.85</v>
+      </c>
+      <c r="I47">
+        <v>70</v>
+      </c>
+      <c r="J47" t="s" s="4">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>11108</v>
+      </c>
+      <c r="B48"/>
+      <c r="C48"/>
+      <c r="D48"/>
+      <c r="E48"/>
+      <c r="F48"/>
+      <c r="G48"/>
+      <c r="H48" s="3">
+        <v>41.32</v>
+      </c>
+      <c r="I48">
+        <v>50</v>
+      </c>
+      <c r="J48" t="s" s="4">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>11221</v>
+      </c>
+      <c r="B49" t="s">
+        <v>34</v>
+      </c>
+      <c r="C49" t="s">
+        <v>332</v>
+      </c>
+      <c r="D49" t="s">
         <v>53</v>
       </c>
-      <c r="C46" t="s">
-[...21 lines deleted...]
-        <v>281</v>
+      <c r="E49" t="s">
+        <v>333</v>
+      </c>
+      <c r="F49" t="s">
+        <v>38</v>
+      </c>
+      <c r="G49" t="s">
+        <v>39</v>
+      </c>
+      <c r="H49" s="3">
+        <v>66.11</v>
+      </c>
+      <c r="I49">
+        <v>79.99</v>
+      </c>
+      <c r="J49" t="s" s="4">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>11582</v>
+      </c>
+      <c r="B50" t="s">
+        <v>144</v>
+      </c>
+      <c r="C50" t="s">
+        <v>335</v>
+      </c>
+      <c r="D50" t="s">
+        <v>252</v>
+      </c>
+      <c r="E50" t="s">
+        <v>336</v>
+      </c>
+      <c r="F50" t="s">
+        <v>38</v>
+      </c>
+      <c r="G50" t="s">
+        <v>222</v>
+      </c>
+      <c r="H50" s="3">
+        <v>28.92</v>
+      </c>
+      <c r="I50">
+        <v>34.99</v>
+      </c>
+      <c r="J50" t="s" s="4">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>11589</v>
+      </c>
+      <c r="B51" t="s">
+        <v>144</v>
+      </c>
+      <c r="C51" t="s">
+        <v>338</v>
+      </c>
+      <c r="D51" t="s">
+        <v>146</v>
+      </c>
+      <c r="E51" t="s">
+        <v>339</v>
+      </c>
+      <c r="F51" t="s">
+        <v>38</v>
+      </c>
+      <c r="G51" t="s">
+        <v>39</v>
+      </c>
+      <c r="H51" s="3">
+        <v>49.59</v>
+      </c>
+      <c r="I51">
+        <v>60</v>
+      </c>
+      <c r="J51" t="s" s="4">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>11594</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52" s="3">
+        <v>37.19</v>
+      </c>
+      <c r="I52">
+        <v>45</v>
+      </c>
+      <c r="J52" t="s" s="4">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>11598</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53" s="3">
+        <v>49.59</v>
+      </c>
+      <c r="I53">
+        <v>60</v>
+      </c>
+      <c r="J53" t="s" s="4">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>11602</v>
+      </c>
+      <c r="B54" t="s">
+        <v>58</v>
+      </c>
+      <c r="C54" t="s">
+        <v>343</v>
+      </c>
+      <c r="D54" t="s">
+        <v>344</v>
+      </c>
+      <c r="E54" t="s">
+        <v>345</v>
+      </c>
+      <c r="F54" t="s">
+        <v>38</v>
+      </c>
+      <c r="G54" t="s">
+        <v>222</v>
+      </c>
+      <c r="H54" s="3">
+        <v>81.82</v>
+      </c>
+      <c r="I54">
+        <v>99</v>
+      </c>
+      <c r="J54" t="s" s="4">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>11617</v>
+      </c>
+      <c r="B55"/>
+      <c r="C55"/>
+      <c r="D55"/>
+      <c r="E55"/>
+      <c r="F55"/>
+      <c r="G55"/>
+      <c r="H55" s="3">
+        <v>57.85</v>
+      </c>
+      <c r="I55">
+        <v>70</v>
+      </c>
+      <c r="J55" t="s" s="4">
+        <v>347</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="J2" r:id="rId49" location="" display="https://eridas.lt/preke/hp-elitebook-15-6-i7-3740qm-8gb-128ssd/"/>
-[...43 lines deleted...]
-    <hyperlink ref="J46" r:id="rId93" location="" display="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430-14-0-hd-i5-8gb-128gb-ssd-silpna-prasta-bloga-baterija-ar-isvis-jos-nera/"/>
+    <hyperlink ref="J2" r:id="rId67" location="" display="https://eridas.lt/preke/hp-elitebook-15-6-i7-3740qm-8gb-128ssd/"/>
+    <hyperlink ref="J3" r:id="rId68" location="" display="https://eridas.lt/preke/dell-latittude-e6440-i5-4200m-4gb-128gb-ssd/"/>
+    <hyperlink ref="J4" r:id="rId69" location="" display="https://eridas.lt/preke/dell-latittude-e7240-i5-4300u-8gb-256gb-ssd/"/>
+    <hyperlink ref="J5" r:id="rId70" location="" display="https://eridas.lt/preke/dell-latittude-e5450-i3-5010u-8gb-128gb-ssd/"/>
+    <hyperlink ref="J6" r:id="rId71" location="" display="https://eridas.lt/preke/dell-latittude-e7250-i5-5300u-8gb-256gb-ssd/"/>
+    <hyperlink ref="J7" r:id="rId72" location="" display="https://eridas.lt/preke/dell-latittude-e5450-i3-5010u-4gb-128gb-ssd/"/>
+    <hyperlink ref="J8" r:id="rId73" location="" display="https://eridas.lt/preke/dell-latittude-e7240-i5-4300u-4gb-256gb-ssd/"/>
+    <hyperlink ref="J9" r:id="rId74" location="" display="https://eridas.lt/preke/dell-latittude-e5440-i3-4030u-8gb-128gb-ssd/"/>
+    <hyperlink ref="J10" r:id="rId75" location="" display="https://eridas.lt/preke/dell-latittude-e5440-i3-4010u-4gb-256gb-ssd/"/>
+    <hyperlink ref="J11" r:id="rId76" location="" display="https://eridas.lt/preke/fujitsu-s935-13-3-fhd-ips-i5-5200u-8gb-128gb-ssd/"/>
+    <hyperlink ref="J12" r:id="rId77" location="" display="https://eridas.lt/preke/lifebook-e734-13-3-i5-4210m-8gb-128gb-ssd/"/>
+    <hyperlink ref="J13" r:id="rId78" location="" display="https://eridas.lt/preke/lifebook-e744-13-3-i5-4210m-8gb-128gb-ssd/"/>
+    <hyperlink ref="J14" r:id="rId79" location="" display="https://eridas.lt/preke/lenovo-thinkpad-e460-14-0-1366768-i5-6200u-8gb-0gb-ssd-13-balta-demele-ekrane/"/>
+    <hyperlink ref="J15" r:id="rId80" location="" display="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-l430-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/"/>
+    <hyperlink ref="J16" r:id="rId81" location="" display="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-l420-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/"/>
+    <hyperlink ref="J17" r:id="rId82" location="" display="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/"/>
+    <hyperlink ref="J18" r:id="rId83" location="" display="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t420-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/"/>
+    <hyperlink ref="J19" r:id="rId84" location="" display="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430s-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/"/>
+    <hyperlink ref="J20" r:id="rId85" location="" display="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t420s-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/"/>
+    <hyperlink ref="J21" r:id="rId86" location="" display="https://eridas.lt/preke/lenovo-thinkpad-e520-15-6-hd-i3-2370m-4gb-500gb-hdd-30-nesuinstaliuotas/"/>
+    <hyperlink ref="J22" r:id="rId87" location="" display="https://eridas.lt/preke/fujitsu-lifebook-a512-15-6-hd-i3-3110m-4gb-320gb-hdd-16-nesuinstaliuotas/"/>
+    <hyperlink ref="J23" r:id="rId88" location="" display="https://eridas.lt/preke/dell-latitude-e5430-14-0-1600900-i3-2350m-8gb-be-disko-5/"/>
+    <hyperlink ref="J24" r:id="rId89" location="" display="https://eridas.lt/preke/17-3-1600900-i3-2348m-8gb-128gb-ssd-500gb-hdd-48/"/>
+    <hyperlink ref="J25" r:id="rId90" location="" display="https://eridas.lt/preke/toshiba-satellite-c870d-11m-17-3-1600900-e1-1200-8gb-128gb-ssd-17-yra-keli-mazi-balti-taskeliai-ekrane/"/>
+    <hyperlink ref="J26" r:id="rId91" location="" display="https://eridas.lt/preke/hp-elitebook-725-g3-12-5-hd-tn-matinis-amd-pro-a10-8700b-12gb-256gb-ssd-24/"/>
+    <hyperlink ref="J27" r:id="rId92" location="" display="https://eridas.lt/preke/kolekcinis-produktas-18-4-ekranu-fujitsu-amilo-li-3910-pentium-t3200-3gb-ram-be-disko-su-originaliu-krovikliu/"/>
+    <hyperlink ref="J28" r:id="rId93" location="" display="https://eridas.lt/preke/kolekcinis-produktas-18-4-fhd-acer-aspire-8730-pentium-t6400-4gb-ram-0gb-hdd-nvidia-gt-9600m-1gb-gyva-baterija/"/>
+    <hyperlink ref="J29" r:id="rId94" location="" display="https://eridas.lt/preke/acer-aspire-a315-32-p9gr-15-6-19201080-celeron-n5000-4gb-128gb-16/"/>
+    <hyperlink ref="J30" r:id="rId95" location="" display="https://eridas.lt/preke/lenovo-yoga-2-13-13-3-fhd-ips-touchscreen-i5-4200u-8gb-128gb-ssd-36/"/>
+    <hyperlink ref="J31" r:id="rId96" location="" display="https://eridas.lt/preke/packard-bell-ts11-hr-15-6-hd-i7-2630qm-4gb-240gb-ssd-nvidia-gt-540m-baterija-beveik-mirusi-70/"/>
+    <hyperlink ref="J32" r:id="rId97" location="" display="https://eridas.lt/preke/nesiojamas-kompiuteris-latitude-e7270-12-5-fhd-ips-i5-6300u-8gb-256gb-ssd-15/"/>
+    <hyperlink ref="J33" r:id="rId98" location="" display="https://eridas.lt/preke/hp-probook-4540s-15-6-i5-3210m-4gb-500gb-hdd-bloga-silpna-baterija/"/>
+    <hyperlink ref="J34" r:id="rId99" location="" display="https://eridas.lt/preke/hp-probook-650-g1-15-6-i5-4210m-8gb-be-disko-bloga-silpna-baterija/"/>
+    <hyperlink ref="J35" r:id="rId100" location="" display="https://eridas.lt/preke/hp-probook-6560b-15-6-i5-2410m-8gb-256gb-ssd-baterijos-bukle-neaiski-iki-galo-bet-krauna/"/>
+    <hyperlink ref="J36" r:id="rId101" location="" display="https://eridas.lt/preke/hp-probook-6560b-15-6-i5-2450m-4gb-128-ssd-baterijos-bukle-neaiski-iki-galo-bet-krauna/"/>
+    <hyperlink ref="J37" r:id="rId102" location="" display="https://eridas.lt/preke/fujitsu-lifebook-e556-15-6-fhd-ips-i5-6200u-8gb-ddr4-256gb-ssd-52/"/>
+    <hyperlink ref="J38" r:id="rId103" location="" display="https://eridas.lt/preke/hp-probook-450-g2-15-6-i5-4210u-4gb-128-ssd-bloga-silpna-baterija/"/>
+    <hyperlink ref="J39" r:id="rId104" location="" display="https://eridas.lt/preke/hp-elitebook-8570p15-6-i5-3360m-4gb-500gb-hdd-baterijos-bukle-neaiski-iki-galo-bet-krauna/"/>
+    <hyperlink ref="J40" r:id="rId105" location="" display="https://eridas.lt/preke/fujitsu-lifebook-e754-15-6-fhd-ips-i5-6200u-8gb-ddr3-256gb-ssd-12/"/>
+    <hyperlink ref="J41" r:id="rId106" location="" display="https://eridas.lt/preke/fujitsu-lifebook-e754-15-6-fhd-ips-i7-4710mq-8gb-ddr3-256gb-ssd-60/"/>
+    <hyperlink ref="J42" r:id="rId107" location="" display="https://eridas.lt/preke/asus-n56vz-15-6-fhd-i7-3630qm-8gb-750gb-hdd-8-a-grade/"/>
+    <hyperlink ref="J43" r:id="rId108" location="" display="https://eridas.lt/preke/dell-latitude-e5430-14-0-i5-3340m-4gb-128gb-baterija-silpna-bloga/"/>
+    <hyperlink ref="J44" r:id="rId109" location="" display="https://eridas.lt/preke/15-6-hd-a8-6410-8gb-ram-256gb-ssd-gyva-baterija-7/"/>
+    <hyperlink ref="J45" r:id="rId110" location="" display="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430-14-0-hd-i5-8gb-128gb-ssd-silpna-prasta-bloga-baterija-ar-isvis-jos-nera/"/>
+    <hyperlink ref="J46" r:id="rId111" location="" display="https://eridas.lt/preke/toshiba-z30-b-100-13-3-i5-5200u-8gb-128gb-ssd-13/"/>
+    <hyperlink ref="J47" r:id="rId112" location="" display="https://eridas.lt/preke/lenovo-lenovo-ideapad-z510-15-6-i7-4702mq-6gb-128gb-ssd-1tb-hdd-baterija-bloga/"/>
+    <hyperlink ref="J48" r:id="rId113" location="" display="https://eridas.lt/preke/lenovo-ideapad-320-15ikb-15-6-19201080-tn-ekranas-pentium-gold-4415u-4gb-128gb-ssd-11-parduodamas-be-ikroviklio/"/>
+    <hyperlink ref="J49" r:id="rId114" location="" display="https://eridas.lt/preke/dell-latitude-3470-14-0-fhd-ips-i5-6200u-8gb-256gb-ssd-0-ekranas-turi-baltu-tasku-neryskus/"/>
+    <hyperlink ref="J50" r:id="rId115" location="" display="https://eridas.lt/preke/toshiba-portege-z30-b-13-3-i5-5200u-8gb-128gb-ssd-69-silpna-baterija/"/>
+    <hyperlink ref="J51" r:id="rId116" location="" display="https://eridas.lt/preke/toshiba-portege-z30-a-13-3-fhd-ips-i7-4510u-8gb-256gb-ssd-12/"/>
+    <hyperlink ref="J52" r:id="rId117" location="" display="https://eridas.lt/preke/lifebook-u574-13-3-hd-touchschreen-i5-4200u-8gb-128gb-ssd-10/"/>
+    <hyperlink ref="J53" r:id="rId118" location="" display="https://eridas.lt/preke/hp-pavilion-laptop-14-bf0xx-14-0-fhd-ips-i3-7100u-4gb-256gb-ssd-10/"/>
+    <hyperlink ref="J54" r:id="rId119" location="" display="https://eridas.lt/preke/lenovo-thinkpad-a485-14-0-fhd-ips-ryzen-3-2300u-8gb-128gb-ssd-dvi-baterijos-38-13/"/>
+    <hyperlink ref="J55" r:id="rId120" location="" display="https://eridas.lt/preke/toshiba-satellite-pro-a30-c-1mk-13-3-hd-i5-6200u-8gb-128gb-ssd-26/"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J53"/>
+  <dimension ref="A1:J62"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
-    <col min="3" max="3" width="24" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="47" customWidth="1"/>
+    <col min="3" max="3" width="27" customWidth="1"/>
+    <col min="4" max="4" width="38" customWidth="1"/>
+    <col min="5" max="5" width="48" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
     <col min="7" max="7" width="21" customWidth="1"/>
     <col min="8" max="8" width="15" customWidth="1"/>
     <col min="9" max="9" width="16" customWidth="1"/>
     <col min="10" max="10" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="G1" t="s" s="2">
-        <v>173</v>
+        <v>218</v>
       </c>
       <c r="H1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="I1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="J1" t="s" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>2894</v>
       </c>
       <c r="B2" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C2" t="s">
-        <v>282</v>
+        <v>348</v>
       </c>
       <c r="D2" t="s">
-        <v>283</v>
+        <v>349</v>
       </c>
       <c r="E2" t="s">
-        <v>284</v>
+        <v>350</v>
       </c>
       <c r="F2" t="s">
-        <v>285</v>
+        <v>351</v>
       </c>
       <c r="G2" t="s">
-        <v>286</v>
+        <v>352</v>
       </c>
       <c r="H2">
-        <v>930</v>
+        <v>1000</v>
       </c>
       <c r="I2">
-        <v>1125.3</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>1210</v>
+      </c>
+      <c r="J2" t="s" s="4">
+        <v>353</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2899</v>
       </c>
       <c r="B3" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="C3" t="s">
-        <v>288</v>
+        <v>354</v>
       </c>
       <c r="D3" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="E3" t="s">
-        <v>289</v>
+        <v>355</v>
       </c>
       <c r="F3" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G3" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>191.38</v>
+        <v>39</v>
+      </c>
+      <c r="H3" s="3">
+        <v>205.79</v>
       </c>
       <c r="I3">
-        <v>231.57</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>249.01</v>
+      </c>
+      <c r="J3" t="s" s="4">
+        <v>356</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3311</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-        <v>27.67</v>
+      <c r="H4" s="3">
+        <v>29.75</v>
       </c>
       <c r="I4">
-        <v>33.48</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>36</v>
+      </c>
+      <c r="J4" t="s" s="4">
+        <v>357</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>3421</v>
       </c>
       <c r="B5" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C5" t="s">
-        <v>292</v>
+        <v>358</v>
       </c>
       <c r="D5" t="s">
-        <v>207</v>
+        <v>252</v>
       </c>
       <c r="E5" t="s">
-        <v>293</v>
+        <v>359</v>
       </c>
       <c r="F5" t="s">
-        <v>182</v>
+        <v>227</v>
       </c>
       <c r="G5" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>26.9</v>
+        <v>222</v>
+      </c>
+      <c r="H5" s="3">
+        <v>28.93</v>
       </c>
       <c r="I5">
-        <v>32.55</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>35.01</v>
+      </c>
+      <c r="J5" t="s" s="4">
+        <v>360</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3424</v>
       </c>
       <c r="B6" t="s">
-        <v>295</v>
+        <v>361</v>
       </c>
       <c r="C6" t="s">
-        <v>296</v>
+        <v>362</v>
       </c>
       <c r="D6" t="s">
-        <v>297</v>
+        <v>363</v>
       </c>
       <c r="E6" t="s">
-        <v>298</v>
+        <v>364</v>
       </c>
       <c r="F6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G6" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>38.43</v>
+        <v>365</v>
+      </c>
+      <c r="H6" s="3">
+        <v>41.32</v>
       </c>
       <c r="I6">
-        <v>46.5</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>50</v>
+      </c>
+      <c r="J6" t="s" s="4">
+        <v>366</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>3507</v>
       </c>
       <c r="B7" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
-        <v>301</v>
+        <v>367</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>302</v>
+        <v>368</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
-        <v>55.8</v>
+        <v>60</v>
       </c>
       <c r="I7">
-        <v>67.52</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>72.6</v>
+      </c>
+      <c r="J7" t="s" s="4">
+        <v>369</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>3512</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C8" t="s">
-        <v>304</v>
+        <v>370</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
-        <v>32.55</v>
+        <v>35</v>
       </c>
       <c r="I8">
-        <v>39.39</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>42.35</v>
+      </c>
+      <c r="J8" t="s" s="4">
+        <v>371</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>3603</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
-        <v>41.85</v>
+        <v>45</v>
       </c>
       <c r="I9">
-        <v>50.64</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>54.45</v>
+      </c>
+      <c r="J9" t="s" s="4">
+        <v>372</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>3626</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
-        <v>46.5</v>
+        <v>50</v>
       </c>
       <c r="I10">
-        <v>56.27</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>60.5</v>
+      </c>
+      <c r="J10" t="s" s="4">
+        <v>373</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>3673</v>
       </c>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C11" t="s">
-        <v>308</v>
+        <v>374</v>
       </c>
       <c r="D11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E11" t="s">
-        <v>309</v>
+        <v>375</v>
       </c>
       <c r="F11" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="G11" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>122.97</v>
+        <v>39</v>
+      </c>
+      <c r="H11" s="3">
+        <v>132.23</v>
       </c>
       <c r="I11">
-        <v>148.79</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>160</v>
+      </c>
+      <c r="J11" t="s" s="4">
+        <v>376</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>3715</v>
       </c>
       <c r="B12" t="s">
-        <v>311</v>
+        <v>377</v>
       </c>
       <c r="C12" t="s">
-        <v>312</v>
+        <v>378</v>
       </c>
       <c r="D12" t="s">
-        <v>297</v>
+        <v>363</v>
       </c>
       <c r="E12" t="s">
-        <v>298</v>
+        <v>364</v>
       </c>
       <c r="F12" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G12" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>54.25</v>
+        <v>39</v>
+      </c>
+      <c r="H12" s="3">
+        <v>58.33</v>
       </c>
       <c r="I12">
-        <v>65.64</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>70.58</v>
+      </c>
+      <c r="J12" t="s" s="4">
+        <v>379</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>3854</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C13" t="s">
-        <v>282</v>
+        <v>348</v>
       </c>
       <c r="D13" t="s">
-        <v>314</v>
+        <v>380</v>
       </c>
       <c r="E13" t="s">
-        <v>284</v>
+        <v>350</v>
       </c>
       <c r="F13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G13" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="H13">
-        <v>46.5</v>
+        <v>50</v>
       </c>
       <c r="I13">
-        <v>56.27</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>60.5</v>
+      </c>
+      <c r="J13" t="s" s="4">
+        <v>381</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3858</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
-        <v>32.55</v>
+        <v>35</v>
       </c>
       <c r="I14">
-        <v>39.39</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>42.35</v>
+      </c>
+      <c r="J14" t="s" s="4">
+        <v>382</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>4081</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
-        <v>46.5</v>
+        <v>50</v>
       </c>
       <c r="I15">
-        <v>56.27</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>60.5</v>
+      </c>
+      <c r="J15" t="s" s="4">
+        <v>383</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4105</v>
       </c>
       <c r="B16" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C16" t="s">
-        <v>318</v>
+        <v>384</v>
       </c>
       <c r="D16" t="s">
-        <v>319</v>
+        <v>385</v>
       </c>
       <c r="E16" t="s">
-        <v>215</v>
+        <v>258</v>
       </c>
       <c r="F16" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G16" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>69.17</v>
+        <v>222</v>
+      </c>
+      <c r="H16" s="3">
+        <v>74.38</v>
       </c>
       <c r="I16">
-        <v>83.7</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>90</v>
+      </c>
+      <c r="J16" t="s" s="4">
+        <v>386</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4197</v>
       </c>
       <c r="B17" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C17" t="s">
-        <v>321</v>
+        <v>387</v>
       </c>
       <c r="D17" t="s">
-        <v>170</v>
+        <v>146</v>
       </c>
       <c r="E17" t="s">
-        <v>322</v>
+        <v>388</v>
       </c>
       <c r="F17" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G17" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>122.97</v>
+        <v>39</v>
+      </c>
+      <c r="H17" s="3">
+        <v>132.23</v>
       </c>
       <c r="I17">
-        <v>148.79</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>160</v>
+      </c>
+      <c r="J17" t="s" s="4">
+        <v>389</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4274</v>
       </c>
       <c r="B18" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C18" t="s">
-        <v>324</v>
+        <v>390</v>
       </c>
       <c r="D18" t="s">
-        <v>237</v>
+        <v>280</v>
       </c>
       <c r="E18" t="s">
-        <v>204</v>
+        <v>249</v>
       </c>
       <c r="F18" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G18" t="s">
-        <v>177</v>
+        <v>222</v>
       </c>
       <c r="H18">
-        <v>74.4</v>
+        <v>80</v>
       </c>
       <c r="I18">
-        <v>90.02</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>96.8</v>
+      </c>
+      <c r="J18" t="s" s="4">
+        <v>391</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4442</v>
       </c>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C19" t="s">
-        <v>326</v>
+        <v>392</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="E19" t="s">
-        <v>284</v>
+        <v>350</v>
       </c>
       <c r="F19" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G19" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>69.17</v>
+        <v>222</v>
+      </c>
+      <c r="H19" s="3">
+        <v>74.38</v>
       </c>
       <c r="I19">
-        <v>83.7</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>90</v>
+      </c>
+      <c r="J19" t="s" s="4">
+        <v>393</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4465</v>
       </c>
       <c r="B20" t="s">
-        <v>202</v>
+        <v>247</v>
       </c>
       <c r="C20" t="s">
-        <v>328</v>
+        <v>394</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" t="s">
-        <v>208</v>
+        <v>253</v>
       </c>
       <c r="F20" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G20" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="H20">
-        <v>46.5</v>
+        <v>50</v>
       </c>
       <c r="I20">
-        <v>56.27</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>60.5</v>
+      </c>
+      <c r="J20" t="s" s="4">
+        <v>395</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>4471</v>
       </c>
       <c r="B21" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="C21" t="s">
-        <v>330</v>
+        <v>396</v>
       </c>
       <c r="D21" t="s">
-        <v>331</v>
+        <v>397</v>
       </c>
       <c r="E21" t="s">
-        <v>332</v>
+        <v>398</v>
       </c>
       <c r="F21" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G21" t="s">
-        <v>177</v>
+        <v>222</v>
       </c>
       <c r="H21">
-        <v>32.55</v>
+        <v>35</v>
       </c>
       <c r="I21">
-        <v>39.39</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>42.35</v>
+      </c>
+      <c r="J21" t="s" s="4">
+        <v>399</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>4513</v>
       </c>
       <c r="B22" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="C22" t="s">
-        <v>334</v>
+        <v>400</v>
       </c>
       <c r="D22" t="s">
-        <v>331</v>
+        <v>397</v>
       </c>
       <c r="E22" t="s">
-        <v>335</v>
+        <v>401</v>
       </c>
       <c r="F22" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G22" t="s">
-        <v>336</v>
+        <v>402</v>
       </c>
       <c r="H22">
-        <v>32.55</v>
+        <v>35</v>
       </c>
       <c r="I22">
-        <v>39.39</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>42.35</v>
+      </c>
+      <c r="J22" t="s" s="4">
+        <v>403</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>4524</v>
       </c>
       <c r="B23" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C23" t="s">
-        <v>338</v>
+        <v>404</v>
       </c>
       <c r="D23" t="s">
-        <v>319</v>
+        <v>385</v>
       </c>
       <c r="E23" t="s">
-        <v>339</v>
+        <v>405</v>
       </c>
       <c r="F23" t="s">
-        <v>182</v>
+        <v>227</v>
       </c>
       <c r="G23" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="H23">
-        <v>60.45</v>
+        <v>65</v>
       </c>
       <c r="I23">
-        <v>73.14</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>78.65</v>
+      </c>
+      <c r="J23" t="s" s="4">
+        <v>406</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>4548</v>
       </c>
       <c r="B24" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C24" t="s">
-        <v>341</v>
+        <v>407</v>
       </c>
       <c r="D24" t="s">
-        <v>237</v>
+        <v>280</v>
       </c>
       <c r="E24" t="s">
-        <v>342</v>
+        <v>408</v>
       </c>
       <c r="F24" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G24" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>89.39</v>
+        <v>109</v>
+      </c>
+      <c r="H24" s="3">
+        <v>96.12</v>
       </c>
       <c r="I24">
-        <v>108.16</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>116.31</v>
+      </c>
+      <c r="J24" t="s" s="4">
+        <v>409</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4578</v>
       </c>
       <c r="B25" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C25" t="s">
-        <v>344</v>
+        <v>410</v>
       </c>
       <c r="D25" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="E25" t="s">
-        <v>345</v>
+        <v>411</v>
       </c>
       <c r="F25" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G25" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="H25">
-        <v>32.55</v>
+        <v>35</v>
       </c>
       <c r="I25">
-        <v>39.39</v>
-[...2 lines deleted...]
-        <v>346</v>
+        <v>42.35</v>
+      </c>
+      <c r="J25" t="s" s="4">
+        <v>412</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>4618</v>
       </c>
       <c r="B26" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="C26" t="s">
-        <v>347</v>
+        <v>413</v>
       </c>
       <c r="D26" t="s">
-        <v>331</v>
+        <v>397</v>
       </c>
       <c r="E26" t="s">
-        <v>348</v>
+        <v>414</v>
       </c>
       <c r="F26" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G26" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>26.9</v>
+        <v>203</v>
+      </c>
+      <c r="H26" s="3">
+        <v>28.93</v>
       </c>
       <c r="I26">
-        <v>32.55</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>35.01</v>
+      </c>
+      <c r="J26" t="s" s="4">
+        <v>415</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4623</v>
       </c>
       <c r="B27" t="s">
-        <v>351</v>
+        <v>416</v>
       </c>
       <c r="C27" t="s">
-        <v>352</v>
+        <v>417</v>
       </c>
       <c r="D27" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E27" t="s">
-        <v>353</v>
+        <v>418</v>
       </c>
       <c r="F27" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G27" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="H27">
-        <v>60.45</v>
+        <v>65</v>
       </c>
       <c r="I27">
-        <v>73.14</v>
-[...2 lines deleted...]
-        <v>354</v>
+        <v>78.65</v>
+      </c>
+      <c r="J27" t="s" s="4">
+        <v>419</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>4753</v>
       </c>
       <c r="B28" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C28" t="s">
-        <v>355</v>
+        <v>420</v>
       </c>
       <c r="D28" t="s">
-        <v>185</v>
+        <v>230</v>
       </c>
       <c r="E28" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F28" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G28" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="H28">
-        <v>88.35</v>
+        <v>95</v>
       </c>
       <c r="I28">
-        <v>106.9</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>114.95</v>
+      </c>
+      <c r="J28" t="s" s="4">
+        <v>421</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>5040</v>
       </c>
       <c r="B29" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C29" t="s">
-        <v>357</v>
+        <v>422</v>
       </c>
       <c r="D29" t="s">
-        <v>170</v>
+        <v>146</v>
       </c>
       <c r="E29" t="s">
-        <v>284</v>
+        <v>350</v>
       </c>
       <c r="F29" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G29" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>76.86</v>
+        <v>39</v>
+      </c>
+      <c r="H29" s="3">
+        <v>82.64</v>
       </c>
       <c r="I29">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>99.99</v>
+      </c>
+      <c r="J29" t="s" s="4">
+        <v>423</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5430</v>
       </c>
       <c r="B30" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="C30" t="s">
-        <v>359</v>
+        <v>424</v>
       </c>
       <c r="D30" t="s">
-        <v>360</v>
+        <v>328</v>
       </c>
       <c r="E30" t="s">
-        <v>361</v>
+        <v>425</v>
       </c>
       <c r="F30" t="s">
-        <v>362</v>
+        <v>426</v>
       </c>
       <c r="G30" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>38.43</v>
+        <v>222</v>
+      </c>
+      <c r="H30" s="3">
+        <v>41.32</v>
       </c>
       <c r="I30">
-        <v>46.5</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>50</v>
+      </c>
+      <c r="J30" t="s" s="4">
+        <v>427</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>5975</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-      <c r="H31">
-        <v>46.12</v>
+      <c r="H31" s="3">
+        <v>49.59</v>
       </c>
       <c r="I31">
-        <v>55.81</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>60</v>
+      </c>
+      <c r="J31" t="s" s="4">
+        <v>428</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>6001</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="I32">
-        <v>112.53</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>121</v>
+      </c>
+      <c r="J32" t="s" s="4">
+        <v>429</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>6007</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
-      <c r="H33">
-        <v>103.76</v>
+      <c r="H33" s="3">
+        <v>111.57</v>
       </c>
       <c r="I33">
-        <v>125.55</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>135</v>
+      </c>
+      <c r="J33" t="s" s="4">
+        <v>430</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>6055</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="I34">
-        <v>112.53</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>121</v>
+      </c>
+      <c r="J34" t="s" s="4">
+        <v>431</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6062</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35">
-        <v>74.4</v>
+        <v>80</v>
       </c>
       <c r="I35">
-        <v>90.02</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>96.8</v>
+      </c>
+      <c r="J35" t="s" s="4">
+        <v>432</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6067</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="I36">
-        <v>112.53</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>121</v>
+      </c>
+      <c r="J36" t="s" s="4">
+        <v>433</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>6073</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37">
-        <v>74.4</v>
+        <v>80</v>
       </c>
       <c r="I37">
-        <v>90.02</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>96.8</v>
+      </c>
+      <c r="J37" t="s" s="4">
+        <v>434</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>6079</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38">
-        <v>74.4</v>
+        <v>80</v>
       </c>
       <c r="I38">
-        <v>90.02</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>96.8</v>
+      </c>
+      <c r="J38" t="s" s="4">
+        <v>435</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6165</v>
       </c>
       <c r="B39" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C39" t="s">
-        <v>372</v>
+        <v>436</v>
       </c>
       <c r="D39" t="s">
-        <v>373</v>
+        <v>437</v>
       </c>
       <c r="E39" t="s">
-        <v>261</v>
+        <v>304</v>
       </c>
       <c r="F39" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G39" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>61.48</v>
+        <v>39</v>
+      </c>
+      <c r="H39" s="3">
+        <v>66.11</v>
       </c>
       <c r="I39">
-        <v>74.39</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>79.99</v>
+      </c>
+      <c r="J39" t="s" s="4">
+        <v>438</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>6676</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40">
-        <v>18.6</v>
+        <v>20</v>
       </c>
       <c r="I40">
-        <v>22.51</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>24.2</v>
+      </c>
+      <c r="J40" t="s" s="4">
+        <v>439</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>6703</v>
+        <v>7241</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-      <c r="H41">
-        <v>18.6</v>
+      <c r="H41" s="3">
+        <v>148.76</v>
       </c>
       <c r="I41">
-        <v>22.51</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>180</v>
+      </c>
+      <c r="J41" t="s" s="4">
+        <v>440</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>7241</v>
+        <v>7387</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
-      <c r="H42">
-        <v>138.35</v>
+      <c r="H42" s="3">
+        <v>70.25</v>
       </c>
       <c r="I42">
-        <v>167.4</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>85</v>
+      </c>
+      <c r="J42" t="s" s="4">
+        <v>441</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>7387</v>
-[...8 lines deleted...]
-        <v>65.33</v>
+        <v>9041</v>
+      </c>
+      <c r="B43" t="s">
+        <v>58</v>
+      </c>
+      <c r="C43" t="s">
+        <v>442</v>
+      </c>
+      <c r="D43" t="s">
+        <v>53</v>
+      </c>
+      <c r="E43" t="s">
+        <v>443</v>
+      </c>
+      <c r="F43" t="s">
+        <v>38</v>
+      </c>
+      <c r="G43" t="s">
+        <v>39</v>
+      </c>
+      <c r="H43" s="3">
+        <v>115.70</v>
       </c>
       <c r="I43">
-        <v>79.05</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>140</v>
+      </c>
+      <c r="J43" t="s" s="4">
+        <v>444</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>9041</v>
-[...18 lines deleted...]
-      </c>
+        <v>9075</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
       <c r="H44">
-        <v>107.6</v>
+        <v>32</v>
       </c>
       <c r="I44">
-        <v>130.2</v>
-[...2 lines deleted...]
-        <v>381</v>
+        <v>38.72</v>
+      </c>
+      <c r="J44" t="s" s="4">
+        <v>445</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>9062</v>
-[...8 lines deleted...]
-        <v>29.76</v>
+        <v>9619</v>
+      </c>
+      <c r="B45" t="s">
+        <v>58</v>
+      </c>
+      <c r="C45" t="s">
+        <v>446</v>
+      </c>
+      <c r="D45" t="s">
+        <v>60</v>
+      </c>
+      <c r="E45" t="s">
+        <v>443</v>
+      </c>
+      <c r="F45" t="s">
+        <v>38</v>
+      </c>
+      <c r="G45" t="s">
+        <v>39</v>
+      </c>
+      <c r="H45" s="3">
+        <v>140.49</v>
       </c>
       <c r="I45">
-        <v>36.01</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>169.99</v>
+      </c>
+      <c r="J45" t="s" s="4">
+        <v>447</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>9069</v>
-[...8 lines deleted...]
-        <v>29.76</v>
+        <v>9728</v>
+      </c>
+      <c r="B46" t="s">
+        <v>41</v>
+      </c>
+      <c r="C46" t="s">
+        <v>448</v>
+      </c>
+      <c r="D46" t="s">
+        <v>60</v>
+      </c>
+      <c r="E46" t="s">
+        <v>449</v>
+      </c>
+      <c r="F46" t="s">
+        <v>45</v>
+      </c>
+      <c r="G46" t="s">
+        <v>39</v>
+      </c>
+      <c r="H46" s="3">
+        <v>140.49</v>
       </c>
       <c r="I46">
-        <v>36.01</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>169.99</v>
+      </c>
+      <c r="J46" t="inlineStr" s="4">
+        <is>
+          <t>https://eridas.lt/preke/hp-probook-450-g6-15-6-fhd-ips-labai-prastos-bukles-ekranas-demes-nuospaudos-i5-8265u-16gb-256gb-ssd-11-nvidia-mx-130-2gb-koloneliu-defektas/</t>
+        </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>9075</v>
+        <v>10714</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
-      <c r="H47">
-        <v>29.76</v>
+      <c r="H47" s="3">
+        <v>57.85</v>
       </c>
       <c r="I47">
-        <v>36.01</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>70</v>
+      </c>
+      <c r="J47" t="s" s="4">
+        <v>450</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>9619</v>
-[...20 lines deleted...]
-        <v>130.66</v>
+        <v>10719</v>
+      </c>
+      <c r="B48"/>
+      <c r="C48"/>
+      <c r="D48"/>
+      <c r="E48"/>
+      <c r="F48"/>
+      <c r="G48"/>
+      <c r="H48" s="3">
+        <v>57.85</v>
       </c>
       <c r="I48">
-        <v>158.1</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>70</v>
+      </c>
+      <c r="J48" t="s" s="4">
+        <v>451</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>9728</v>
-[...20 lines deleted...]
-        <v>130.66</v>
+        <v>10788</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49" s="3">
+        <v>37.19</v>
       </c>
       <c r="I49">
-        <v>158.1</v>
-[...4 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="J49" t="s" s="4">
+        <v>452</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>10714</v>
-[...8 lines deleted...]
-        <v>53.8</v>
+        <v>10845</v>
+      </c>
+      <c r="B50" t="s">
+        <v>80</v>
+      </c>
+      <c r="C50" t="s">
+        <v>453</v>
+      </c>
+      <c r="D50" t="s">
+        <v>454</v>
+      </c>
+      <c r="E50" t="s">
+        <v>455</v>
+      </c>
+      <c r="F50" t="s">
+        <v>38</v>
+      </c>
+      <c r="G50" t="s">
+        <v>56</v>
+      </c>
+      <c r="H50" s="3">
+        <v>305.78</v>
       </c>
       <c r="I50">
-        <v>65.1</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>369.99</v>
+      </c>
+      <c r="J50" t="s" s="4">
+        <v>456</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>10719</v>
+        <v>10908</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
-      <c r="H51">
-        <v>53.8</v>
+      <c r="H51" s="3">
+        <v>66.11</v>
       </c>
       <c r="I51">
-        <v>65.1</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>79.99</v>
+      </c>
+      <c r="J51" t="s" s="4">
+        <v>457</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>10788</v>
-[...8 lines deleted...]
-        <v>34.59</v>
+        <v>10916</v>
+      </c>
+      <c r="B52" t="s">
+        <v>58</v>
+      </c>
+      <c r="C52" t="s">
+        <v>458</v>
+      </c>
+      <c r="D52" t="s">
+        <v>53</v>
+      </c>
+      <c r="E52" t="s">
+        <v>459</v>
+      </c>
+      <c r="F52" t="s">
+        <v>45</v>
+      </c>
+      <c r="G52" t="s">
+        <v>46</v>
+      </c>
+      <c r="H52" s="3">
+        <v>132.23</v>
       </c>
       <c r="I52">
-        <v>41.85</v>
-[...2 lines deleted...]
-        <v>391</v>
+        <v>160</v>
+      </c>
+      <c r="J52" t="s" s="4">
+        <v>460</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>10845</v>
-[...20 lines deleted...]
-        <v>353.55</v>
+        <v>10944</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53" s="3">
+        <v>33.06</v>
       </c>
       <c r="I53">
-        <v>427.8</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>40</v>
+      </c>
+      <c r="J53" t="s" s="4">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>11030</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54" s="3">
+        <v>28.92</v>
+      </c>
+      <c r="I54">
+        <v>34.99</v>
+      </c>
+      <c r="J54" t="s" s="4">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>11037</v>
+      </c>
+      <c r="B55"/>
+      <c r="C55"/>
+      <c r="D55"/>
+      <c r="E55"/>
+      <c r="F55"/>
+      <c r="G55"/>
+      <c r="H55" s="3">
+        <v>49.59</v>
+      </c>
+      <c r="I55">
+        <v>60</v>
+      </c>
+      <c r="J55" t="inlineStr" s="4">
+        <is>
+          <t>https://eridas.lt/preke/dell-latitude-7285-2-in-1-touch-13-3-2880x1920-i7-7y75-16gb-0gb-ssd-nesuinstaliuotas-lcd-ts-su-defektu-baterija-bloga-1vnt-antra-silpna-53-susidevejimas/</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>11548</v>
+      </c>
+      <c r="B56" t="s">
+        <v>58</v>
+      </c>
+      <c r="C56" t="s">
+        <v>463</v>
+      </c>
+      <c r="D56" t="s">
+        <v>53</v>
+      </c>
+      <c r="E56" t="s">
+        <v>449</v>
+      </c>
+      <c r="F56" t="s">
+        <v>38</v>
+      </c>
+      <c r="G56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H56" s="3">
+        <v>123.14</v>
+      </c>
+      <c r="I56">
+        <v>149</v>
+      </c>
+      <c r="J56" t="s" s="4">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>11572</v>
+      </c>
+      <c r="B57" t="s">
+        <v>58</v>
+      </c>
+      <c r="C57" t="s">
+        <v>465</v>
+      </c>
+      <c r="D57" t="s">
+        <v>466</v>
+      </c>
+      <c r="E57" t="s">
+        <v>467</v>
+      </c>
+      <c r="F57" t="s">
+        <v>38</v>
+      </c>
+      <c r="G57" t="s">
+        <v>46</v>
+      </c>
+      <c r="H57" s="3">
+        <v>219.83</v>
+      </c>
+      <c r="I57">
+        <v>265.99</v>
+      </c>
+      <c r="J57" t="s" s="4">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>11622</v>
+      </c>
+      <c r="B58"/>
+      <c r="C58"/>
+      <c r="D58"/>
+      <c r="E58"/>
+      <c r="F58"/>
+      <c r="G58"/>
+      <c r="H58" s="3">
+        <v>66.11</v>
+      </c>
+      <c r="I58">
+        <v>79.99</v>
+      </c>
+      <c r="J58" t="s" s="4">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>11631</v>
+      </c>
+      <c r="B59" t="s">
+        <v>41</v>
+      </c>
+      <c r="C59" t="s">
+        <v>470</v>
+      </c>
+      <c r="D59" t="s">
+        <v>60</v>
+      </c>
+      <c r="E59" t="s">
+        <v>69</v>
+      </c>
+      <c r="F59" t="s">
+        <v>45</v>
+      </c>
+      <c r="G59" t="s">
+        <v>39</v>
+      </c>
+      <c r="H59" s="3">
+        <v>132.23</v>
+      </c>
+      <c r="I59">
+        <v>160</v>
+      </c>
+      <c r="J59" t="s" s="4">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>11995</v>
+      </c>
+      <c r="B60" t="s">
+        <v>58</v>
+      </c>
+      <c r="C60" t="s">
+        <v>472</v>
+      </c>
+      <c r="D60" t="s">
+        <v>473</v>
+      </c>
+      <c r="E60" t="s">
+        <v>474</v>
+      </c>
+      <c r="F60" t="s">
+        <v>107</v>
+      </c>
+      <c r="G60" t="s">
+        <v>46</v>
+      </c>
+      <c r="H60" s="3">
+        <v>388.43</v>
+      </c>
+      <c r="I60">
+        <v>470</v>
+      </c>
+      <c r="J60" t="s" s="4">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>12181</v>
+      </c>
+      <c r="B61" t="s">
+        <v>58</v>
+      </c>
+      <c r="C61" t="s">
+        <v>476</v>
+      </c>
+      <c r="D61" t="s">
+        <v>53</v>
+      </c>
+      <c r="E61" t="s">
+        <v>310</v>
+      </c>
+      <c r="F61" t="s">
+        <v>38</v>
+      </c>
+      <c r="G61" t="s">
+        <v>109</v>
+      </c>
+      <c r="H61" s="3">
+        <v>57.85</v>
+      </c>
+      <c r="I61">
+        <v>70</v>
+      </c>
+      <c r="J61" t="inlineStr" s="4">
+        <is>
+          <t>https://eridas.lt/preke/lenovo-thinkpad-t460s-14-0-fhd-ips-i5-6300u-8gb-be-disko-dvi-baterijos-56-ir-28-susidevejimo-klaviaturos-vieno-mygtuko-nera-f4-pilnai-veikianti-klaviatura/</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>12281</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62" s="3">
+        <v>45.45</v>
+      </c>
+      <c r="I62">
+        <v>54.99</v>
+      </c>
+      <c r="J62" t="s" s="4">
+        <v>477</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="J2" r:id="rId94" location="" display="https://eridas.lt/preke/25vnt-14-0-fhd-i5-8250u-su-defektais-nuo-48-eur/"/>
-[...50 lines deleted...]
-    <hyperlink ref="J53" r:id="rId145" location="" display="https://eridas.lt/preke/asus-vavibook-14x-oled-14-28801800-i9-13900h-1tb-rtx-2050-4gb-kompiuteris-su-krovimu-baterija-defektu/"/>
+    <hyperlink ref="J2" r:id="rId121" location="" display="https://eridas.lt/preke/25vnt-14-0-fhd-i5-8250u-su-defektais-nuo-48-eur/"/>
+    <hyperlink ref="J3" r:id="rId122" location="" display="https://eridas.lt/preke/zenbook-14-ux434f-i7-10510u-8gb-256gb-2-screens/"/>
+    <hyperlink ref="J4" r:id="rId123" location="" display="https://eridas.lt/preke/dell-latitude-e7440-14-0-fhd-i7-4600u-0gb-ram-be-ssd-korpuso-defektai/"/>
+    <hyperlink ref="J5" r:id="rId124" location="" display="https://eridas.lt/preke/1vnt-lenovo-e31-70-80-kompiuteris-i3-4gb-128gb-ssd-su-korpuso-ar-klaviaturos-defektu/"/>
+    <hyperlink ref="J6" r:id="rId125" location="" display="https://eridas.lt/preke/1vnt-surface-pro-5-12-3-i5-7300u-8gb-128-256gb-su-ekrano-defektu/"/>
+    <hyperlink ref="J7" r:id="rId126" location="" display="https://eridas.lt/preke/lenovo-ideapad-s540-13iml-i5-10210u/"/>
+    <hyperlink ref="J8" r:id="rId127" location="" display="https://eridas.lt/preke/lenovo-ideapad-s540-13iml-i5-10210u-neveikiantis-kopija/"/>
+    <hyperlink ref="J9" r:id="rId128" location="" display="https://eridas.lt/preke/15-6-19201080-i5-6200u-12gb-ram-be-ssd-bloga-klaviatura-bloga-baterija/"/>
+    <hyperlink ref="J10" r:id="rId129" location="" display="https://eridas.lt/preke/hp-245-g9-14-0-ryzen-3-5425u-0gb-ram-0gb-ssd-fhd-neveikiantis/"/>
+    <hyperlink ref="J11" r:id="rId130" location="" display="https://eridas.lt/preke/15-6-fhd-ips-i5-6440hq-16gb-256gb-ssd-0-neveikia-touch-ekrano-visa-kita-veikia-gerai/"/>
+    <hyperlink ref="J12" r:id="rId131" location="" display="https://eridas.lt/preke/microsfot-surface-5-pro-12-3-27361824-ips-touch-neveikia-lieciamas-ekranas-i5-7300u-8gb-256gb-1/"/>
+    <hyperlink ref="J13" r:id="rId132" location="" display="https://eridas.lt/preke/lenovo-v330-14ikb-14-0-fhd/"/>
+    <hyperlink ref="J14" r:id="rId133" location="" display="https://eridas.lt/preke/acer-aspire-3-a315-31-15-6-19201080-celeron-n3350-4gb-128gb-ssd-44-truksta-klavisu/"/>
+    <hyperlink ref="J15" r:id="rId134" location="" display="https://eridas.lt/preke/acer-aspire-v5-552-15-6-hd-a6-5357m-8gb-480gb-ssd-7-kosmetiniai-ekrano-defektai-daug-baltu-tasku/"/>
+    <hyperlink ref="J16" r:id="rId135" location="" display="https://eridas.lt/preke/lenovo-yoga-510-14isk-x360-14-0-fhd-ips-touch-i5-6200u-8gb-128gb-ssd-31/"/>
+    <hyperlink ref="J17" r:id="rId136" location="" display="https://eridas.lt/preke/dell-latitude-5310-13-3-fhd-ips-i5-10310u-8gb-256gb-26-yra-baltu-tasku-ekrane/"/>
+    <hyperlink ref="J18" r:id="rId137" location="" display="https://eridas.lt/preke/17-3-1600900-i5-5200u-8gb-128gb-ssd-gt-820m-2gb-nera-baterijos/"/>
+    <hyperlink ref="J19" r:id="rId138" location="" display="https://eridas.lt/preke/lenovo-ideapad-330s-15ikb-15-6-fhd-i5-8250u-8gb-128gb-ssd-10-bloga-klaviat8ra-ekrane-matosi-nuospaudos-nuo-klaviaturos/"/>
+    <hyperlink ref="J20" r:id="rId139" location="" display="https://eridas.lt/preke/fujitsu-lifebook-e544-15-6-fhd-ips-i5-4210m-8gb-256gb-ssd-20-keli-defektai/"/>
+    <hyperlink ref="J21" r:id="rId140" location="" display="https://eridas.lt/preke/acer-aspire-e5-532-15-6-1366768-i3-4005u-8gb-128gb-ssd-12-touchpad-neveikia/"/>
+    <hyperlink ref="J22" r:id="rId141" location="" display="https://eridas.lt/preke/acer-aspire-es1-512-15-6-celeron-n2920-8gb-1tb-hdd-bloga-baterija-ir-touchpad/"/>
+    <hyperlink ref="J23" r:id="rId142" location="" display="https://eridas.lt/preke/lenovo-yoga-710-14ikb-su-defektais-14-0-fhd-ips-i5-7200u-4gb-256gb-ssd-ekrano-defektais-camera-neveikia-klaviatura-neidealiai-veikia/"/>
+    <hyperlink ref="J24" r:id="rId143" location="" display="https://eridas.lt/preke/17-3-1600900-i5-6200u-8gb-be-disko-r5-m330-keli-nebaisus-trukumai/"/>
+    <hyperlink ref="J25" r:id="rId144" location="" display="https://eridas.lt/preke/15-6-19201080-a10-7300-8gb-r7-m260-bloga-baterija-ir-touchpad/"/>
+    <hyperlink ref="J26" r:id="rId145" location="" display="https://eridas.lt/preke/acer-e1-572g-15-6-i5-4200u-8gb-750gb-hdd-bloga-baterija-ir-truksta-vieno-klaviso/"/>
+    <hyperlink ref="J27" r:id="rId146" location="" display="https://eridas.lt/preke/15-6-fhd-ips-idealus-ekranas-i5-8265u-8gb-0gb-ssd-su-defektu-klaviaturos-nevisi-mygtukai-veikia-baterijos-nera/"/>
+    <hyperlink ref="J28" r:id="rId147" location="" display="https://eridas.lt/preke/lenovo-thinkpad-a285-12-5-hd-amd-ryzen-5-2500u-8gb-256gb-ssd-vienas-is-dvieju-usb-c-neveikiantis/"/>
+    <hyperlink ref="J29" r:id="rId148" location="" display="https://eridas.lt/preke/dell-inspiron-13-5370-13-3-fhd-ips-i5-8250u-8gb-256gb-45-neveikia-web-camera/"/>
+    <hyperlink ref="J30" r:id="rId149" location="" display="https://eridas.lt/preke/asus-pu500c-15-6-hd-matinis-i5-3337u-10gb-ram-128gb-ssd-14/"/>
+    <hyperlink ref="J31" r:id="rId150" location="" display="https://eridas.lt/preke/lenovo-ideapad-530s-14ikb-14-0-fhd-ips-touchscreen-i5-8250u-0gb-ram-0gb-ssd-mx-130-2gb-gpu/"/>
+    <hyperlink ref="J32" r:id="rId151" location="" display="https://eridas.lt/preke/neveikiantis-samsung-galaxy-book-pro-np930xdb-13-3-amoled-supilta-pagrindine-plokste-dalimis-arba-visas/"/>
+    <hyperlink ref="J33" r:id="rId152" location="" display="https://eridas.lt/preke/neveikiantis-samsung-galaxy-book-pro-360-np930qdb-13-3-x360-touchscreen-amoled-mb-jau-buvo-lituota-ankstesnio-savininko/"/>
+    <hyperlink ref="J34" r:id="rId153" location="" display="https://eridas.lt/preke/lenovo-y540-17irh-neveikiantis-i5-9300h-gtx-1660-ti-6gb-s-n-pf1zvzkv/"/>
+    <hyperlink ref="J35" r:id="rId154" location="" display="https://eridas.lt/preke/lenovo-legion-y530-15ich-15-6-144hz-neveikiantis-i5-8300h-gtx-1060-6gb-8gb-ram-s-n-pf1efx10/"/>
+    <hyperlink ref="J36" r:id="rId155" location="" display="https://eridas.lt/preke/hp-omen-15-en0802no-200w-ryzen-5-4600h-1660ti-6gb-neveikiantis-s-n-5cd0256bds/"/>
+    <hyperlink ref="J37" r:id="rId156" location="" display="https://eridas.lt/preke/dell-xps-15-9550-15-6-i7-6700hq-960m-2gb-s-n-1ldnj72-sulietas-neveikiantis/"/>
+    <hyperlink ref="J38" r:id="rId157" location="" display="https://eridas.lt/preke/acer-aspire-vvn7-591g-738g-i7-4720hq-gtx-960m-2gb-8gb-128gb-ssd-1tb-hdd-baterija-yra-laiko-veikia-blogi-vyriai/"/>
+    <hyperlink ref="J39" r:id="rId158" location="" display="https://eridas.lt/preke/hp-spectre-13-3000eo-13-3-25601440-ips-touchscreen-i5-4200u-8gb-256gb-ssd-23-truputi-dzerzgia-garsiakalbiai/"/>
+    <hyperlink ref="J40" r:id="rId159" location="" display="https://eridas.lt/preke/hp-255-g3-15-6-hd-matinis-a4-5000-4gb-1tb-hdd-bloga-baterija-nuskiles-korpuso-kamputis/"/>
+    <hyperlink ref="J41" r:id="rId160" location="" display="https://eridas.lt/preke/hp-elitebook-860-16-i7-1355u-neveikiantis/"/>
+    <hyperlink ref="J42" r:id="rId161" location="" display="https://eridas.lt/preke/su-defektu-lenovo-thinkpad-a485-14-0-fhd-ips-ryzen-5-2500u-8gb-256gb-ssd-abejos-baterijos-blogos-be-kroviklio-galima-dalimis-pirkti/"/>
+    <hyperlink ref="J43" r:id="rId162" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t480s-14-0-fhd-ips-i5-8250u-8gb-256gb-ssd-23-su-defektais-kosmetiniai-vienas-baltas-taskas-ekrane/"/>
+    <hyperlink ref="J44" r:id="rId163" location="" display="https://eridas.lt/preke/lenovo-thinkpad-x270-12-5-i5-7300u-nepilna-komplektacija-bloga-klaviatura-2/"/>
+    <hyperlink ref="J45" r:id="rId164" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t580-15-6-fhd-ips-i5-8250u-8gb-256gb-ssd-24-ir-20-susidevejimo-baterijos-prastos-bukles-ekranas/"/>
+    <hyperlink ref="J46" r:id="rId165" location="" display="https://eridas.lt/preke/hp-probook-450-g6-15-6-fhd-ips-labai-prastos-bukles-ekranas-demes-nuospaudos-i5-8265u-16gb-256gb-ssd-11-nvidia-mx-130-2gb-koloneliu-defektas/"/>
+    <hyperlink ref="J47" r:id="rId166" location="" display="https://eridas.lt/preke/surface-pro-7-skiles-duzes-ekranas-i5-1035g4-8gb-256gb-ssd-gera-baterija-veikianti/"/>
+    <hyperlink ref="J48" r:id="rId167" location="" display="https://eridas.lt/preke/surface-pro-7-skiles-duzes-ekranas-i5-1035g4-8gb-256gb-ssd-gera-baterija-veikianti-2/"/>
+    <hyperlink ref="J49" r:id="rId168" location="" display="https://eridas.lt/preke/su-defektais-thinkpad-t440-14-0-hd-touch-i5-4300u-8gb-be-disko/"/>
+    <hyperlink ref="J50" r:id="rId169" location="" display="https://eridas.lt/preke/asus-vavibook-14x-oled-14-28801800-i9-13900h-1tb-rtx-2050-4gb-kompiuteris-su-krovimu-baterija-defektu/"/>
+    <hyperlink ref="J51" r:id="rId170" location="" display="https://eridas.lt/preke/clevo-n870-17-3-fhd-ips-i7-8750h-8gb-ddr4-ram-be-ssd-su-defektais-veikia/"/>
+    <hyperlink ref="J52" r:id="rId171" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t490s-14-0-fhd-ips-touchscreen-i5-8265u-16gb-512gb-ssd-22-su-koloneliu-defektu-c-grade/"/>
+    <hyperlink ref="J53" r:id="rId172" location="" display="https://eridas.lt/preke/acer-travelmate-p257-15-6-hd-i3-4005u-8gb-128gb-ssd-touchpad-su-defektu-baterija-netikrinta/"/>
+    <hyperlink ref="J54" r:id="rId173" location="" display="https://eridas.lt/preke/surface-5-pro-12-3-27361824-ips-touch-m3-7y30-4gb-128gb-ssd-13-be-kroviklio-kaina-nurodyta-su-ekrano-defektu-touch-neveikia/"/>
+    <hyperlink ref="J55" r:id="rId174" location="" display="https://eridas.lt/preke/dell-latitude-7285-2-in-1-touch-13-3-2880x1920-i7-7y75-16gb-0gb-ssd-nesuinstaliuotas-lcd-ts-su-defektu-baterija-bloga-1vnt-antra-silpna-53-susidevejimas/"/>
+    <hyperlink ref="J56" r:id="rId175" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t490-14-0-fhd-ips-i5-8265u-8gb-256gb-13-1vnt-usb-c-neveikia-ir-ekrane-siektiek-yra-nuospaudu-nuo-klaviaturos/"/>
+    <hyperlink ref="J57" r:id="rId176" location="" display="https://eridas.lt/preke/lenovo-ideapad-flex-5-14iau7-x360-14-ips-ts-i5-1235u-8gb-512gb-ssd-14-touch-neveikia/"/>
+    <hyperlink ref="J58" r:id="rId177" location="" display="https://eridas.lt/preke/surface-6-pro-12-3-27361824-ips-touch-i5-8350u-8gb-256gb-ssd-44-ekranas-imustas-skiles/"/>
+    <hyperlink ref="J59" r:id="rId178" location="" display="https://eridas.lt/preke/zbook-15-g3-15-6-fhd-ips-i7-6820hq-16gb-256gb-ssd-m2000m-be-ikroviklio-parduodamas-galima-ir-su-defektas-per-ekrana-eina-linija/"/>
+    <hyperlink ref="J60" r:id="rId179" location="" display="https://eridas.lt/preke/thinkpad-x1-extreme-gen-4-16-0-4k-touch-ekranas-blogas-i7-11800h-64gb-ram-232gb-512gb-ssd-7-5/"/>
+    <hyperlink ref="J61" r:id="rId180" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t460s-14-0-fhd-ips-i5-6300u-8gb-be-disko-dvi-baterijos-56-ir-28-susidevejimo-klaviaturos-vieno-mygtuko-nera-f4-pilnai-veikianti-klaviatura/"/>
+    <hyperlink ref="J62" r:id="rId181" location="" display="https://eridas.lt/preke/lenovo-thinkpad-14-0-fhd-ips-ryzen-3-4300u-4gb-ram-be-ssd-disko-12-kosmetiniai-trukumai-korpuso-be-kroviklio/"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:K17"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
     <col min="5" max="5" width="60" customWidth="1"/>
-    <col min="6" max="6" width="28" customWidth="1"/>
-    <col min="7" max="7" width="19" customWidth="1"/>
+    <col min="6" max="6" width="41" customWidth="1"/>
+    <col min="7" max="7" width="21" customWidth="1"/>
     <col min="8" max="8" width="15" customWidth="1"/>
     <col min="9" max="9" width="16" customWidth="1"/>
     <col min="10" max="10" width="60" customWidth="1"/>
     <col min="11" max="11" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>396</v>
+        <v>478</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="G1" t="s" s="2">
-        <v>173</v>
+        <v>218</v>
       </c>
       <c r="H1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="I1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="J1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="K1" t="s" s="2">
-        <v>28</v>
+        <v>33</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>4394</v>
       </c>
       <c r="B2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>397</v>
+        <v>479</v>
       </c>
       <c r="D2" t="s">
-        <v>398</v>
+        <v>480</v>
       </c>
       <c r="E2" t="s">
-        <v>399</v>
+        <v>481</v>
       </c>
       <c r="F2" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>330.49</v>
+        <v>46</v>
+      </c>
+      <c r="H2" s="3">
+        <v>355.37</v>
       </c>
       <c r="I2">
-        <v>399.89</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>430</v>
+      </c>
+      <c r="J2" t="s" s="4">
+        <v>482</v>
       </c>
       <c r="K2"/>
     </row>
     <row r="3">
       <c r="A3">
         <v>4724</v>
       </c>
       <c r="B3" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C3" t="s">
-        <v>401</v>
+        <v>483</v>
       </c>
       <c r="D3" t="s">
-        <v>398</v>
+        <v>480</v>
       </c>
       <c r="E3" t="s">
-        <v>402</v>
+        <v>484</v>
       </c>
       <c r="F3" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="G3" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>298.99</v>
+        <v>485</v>
+      </c>
+      <c r="H3" s="3">
+        <v>321.49</v>
       </c>
       <c r="I3">
-        <v>361.78</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>389</v>
+      </c>
+      <c r="J3" t="s" s="4">
+        <v>486</v>
       </c>
       <c r="K3"/>
     </row>
     <row r="4">
       <c r="A4">
-        <v>9312</v>
+        <v>9353</v>
       </c>
       <c r="B4" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      </c>
+        <v>487</v>
+      </c>
+      <c r="C4"/>
+      <c r="D4"/>
       <c r="E4" t="s">
-        <v>406</v>
+        <v>488</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>269.01</v>
+        <v>489</v>
+      </c>
+      <c r="G4"/>
+      <c r="H4" s="3">
+        <v>495.87</v>
       </c>
       <c r="I4">
-        <v>325.5</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>600</v>
+      </c>
+      <c r="J4" t="s" s="4">
+        <v>490</v>
       </c>
       <c r="K4"/>
     </row>
     <row r="5">
       <c r="A5">
-        <v>9353</v>
+        <v>9425</v>
       </c>
       <c r="B5" t="s">
-        <v>408</v>
+        <v>80</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s">
-        <v>409</v>
+        <v>491</v>
       </c>
       <c r="F5" t="s">
-        <v>410</v>
-[...3 lines deleted...]
-        <v>461.16</v>
+        <v>38</v>
+      </c>
+      <c r="G5" t="s">
+        <v>39</v>
+      </c>
+      <c r="H5" s="3">
+        <v>82.64</v>
       </c>
       <c r="I5">
-        <v>558</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>99.99</v>
+      </c>
+      <c r="J5" t="s" s="4">
+        <v>492</v>
       </c>
       <c r="K5"/>
     </row>
     <row r="6">
       <c r="A6">
-        <v>9425</v>
+        <v>9533</v>
       </c>
       <c r="B6" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="D6"/>
+        <v>58</v>
+      </c>
+      <c r="C6" t="s">
+        <v>493</v>
+      </c>
+      <c r="D6" t="s">
+        <v>480</v>
+      </c>
       <c r="E6" t="s">
-        <v>412</v>
+        <v>494</v>
       </c>
       <c r="F6" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="G6" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>76.86</v>
+        <v>39</v>
+      </c>
+      <c r="H6" s="3">
+        <v>165.29</v>
       </c>
       <c r="I6">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>200</v>
+      </c>
+      <c r="J6" t="s" s="4">
+        <v>495</v>
       </c>
       <c r="K6"/>
     </row>
     <row r="7">
       <c r="A7">
-        <v>9533</v>
+        <v>9600</v>
       </c>
       <c r="B7" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
-        <v>414</v>
-[...6 lines deleted...]
-      </c>
+        <v>496</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7"/>
       <c r="F7" t="s">
-        <v>40</v>
+        <v>497</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>153.72</v>
+        <v>46</v>
+      </c>
+      <c r="H7" s="3">
+        <v>280.99</v>
       </c>
       <c r="I7">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>416</v>
+        <v>340</v>
+      </c>
+      <c r="J7" t="s" s="4">
+        <v>498</v>
       </c>
       <c r="K7"/>
     </row>
     <row r="8">
       <c r="A8">
-        <v>9600</v>
+        <v>10206</v>
       </c>
       <c r="B8" t="s">
-        <v>53</v>
+        <v>80</v>
       </c>
       <c r="C8" t="s">
-        <v>417</v>
+        <v>499</v>
       </c>
       <c r="D8"/>
-      <c r="E8"/>
+      <c r="E8" t="s">
+        <v>491</v>
+      </c>
       <c r="F8" t="s">
-        <v>418</v>
+        <v>38</v>
       </c>
       <c r="G8" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>261.32</v>
+        <v>39</v>
+      </c>
+      <c r="H8" s="3">
+        <v>74.38</v>
       </c>
       <c r="I8">
-        <v>316.2</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>90</v>
+      </c>
+      <c r="J8" t="s" s="4">
+        <v>500</v>
       </c>
       <c r="K8"/>
     </row>
     <row r="9">
       <c r="A9">
-        <v>9657</v>
+        <v>11735</v>
       </c>
       <c r="B9" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>414</v>
-[...3 lines deleted...]
-      </c>
+        <v>501</v>
+      </c>
+      <c r="D9"/>
       <c r="E9" t="s">
-        <v>415</v>
+        <v>502</v>
       </c>
       <c r="F9" t="s">
-        <v>40</v>
+        <v>503</v>
       </c>
       <c r="G9" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>322.81</v>
+        <v>56</v>
+      </c>
+      <c r="H9" s="3">
+        <v>867.77</v>
       </c>
       <c r="I9">
-        <v>390.6</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>1050</v>
+      </c>
+      <c r="J9" t="s" s="4">
+        <v>504</v>
       </c>
       <c r="K9"/>
     </row>
     <row r="10">
       <c r="A10">
-        <v>9818</v>
+        <v>11882</v>
       </c>
       <c r="B10" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C10" t="s">
-        <v>422</v>
+        <v>505</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>423</v>
+        <v>506</v>
       </c>
       <c r="F10" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="G10" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>284.38</v>
+        <v>39</v>
+      </c>
+      <c r="H10" s="3">
+        <v>132.23</v>
       </c>
       <c r="I10">
-        <v>344.1</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>160</v>
+      </c>
+      <c r="J10" t="s" s="4">
+        <v>507</v>
       </c>
       <c r="K10"/>
     </row>
     <row r="11">
       <c r="A11">
-        <v>10206</v>
+        <v>11888</v>
       </c>
       <c r="B11" t="s">
-        <v>89</v>
+        <v>34</v>
       </c>
       <c r="C11" t="s">
-        <v>425</v>
+        <v>508</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>412</v>
+        <v>509</v>
       </c>
       <c r="F11" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="G11" t="s">
+        <v>83</v>
+      </c>
+      <c r="H11" s="3">
+        <v>297.52</v>
+      </c>
+      <c r="I11">
+        <v>360</v>
+      </c>
+      <c r="J11" t="s" s="4">
+        <v>510</v>
+      </c>
+      <c r="K11"/>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>11893</v>
+      </c>
+      <c r="B12" t="s">
         <v>34</v>
       </c>
-      <c r="H11">
-[...8 lines deleted...]
-      <c r="K11"/>
+      <c r="C12" t="s">
+        <v>511</v>
+      </c>
+      <c r="D12"/>
+      <c r="E12" t="s">
+        <v>512</v>
+      </c>
+      <c r="F12" t="s">
+        <v>55</v>
+      </c>
+      <c r="G12" t="s">
+        <v>39</v>
+      </c>
+      <c r="H12" s="3">
+        <v>99.17</v>
+      </c>
+      <c r="I12">
+        <v>120</v>
+      </c>
+      <c r="J12" t="s" s="4">
+        <v>513</v>
+      </c>
+      <c r="K12"/>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>11945</v>
+      </c>
+      <c r="B13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C13" t="s">
+        <v>505</v>
+      </c>
+      <c r="D13"/>
+      <c r="E13" t="s">
+        <v>514</v>
+      </c>
+      <c r="F13" t="s">
+        <v>515</v>
+      </c>
+      <c r="G13" t="s">
+        <v>56</v>
+      </c>
+      <c r="H13" s="3">
+        <v>495.87</v>
+      </c>
+      <c r="I13">
+        <v>600</v>
+      </c>
+      <c r="J13" t="s" s="4">
+        <v>516</v>
+      </c>
+      <c r="K13"/>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>11950</v>
+      </c>
+      <c r="B14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" t="s">
+        <v>505</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14" t="s">
+        <v>514</v>
+      </c>
+      <c r="F14" t="s">
+        <v>515</v>
+      </c>
+      <c r="G14" t="s">
+        <v>39</v>
+      </c>
+      <c r="H14" s="3">
+        <v>454.54</v>
+      </c>
+      <c r="I14">
+        <v>549.99</v>
+      </c>
+      <c r="J14" t="s" s="4">
+        <v>517</v>
+      </c>
+      <c r="K14"/>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>11961</v>
+      </c>
+      <c r="B15" t="s">
+        <v>247</v>
+      </c>
+      <c r="C15" t="s">
+        <v>518</v>
+      </c>
+      <c r="D15"/>
+      <c r="E15" t="s">
+        <v>514</v>
+      </c>
+      <c r="F15" t="s">
+        <v>45</v>
+      </c>
+      <c r="G15" t="s">
+        <v>87</v>
+      </c>
+      <c r="H15" s="3">
+        <v>289.26</v>
+      </c>
+      <c r="I15">
+        <v>350</v>
+      </c>
+      <c r="J15" t="s" s="4">
+        <v>519</v>
+      </c>
+      <c r="K15"/>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>12222</v>
+      </c>
+      <c r="B16" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" t="s">
+        <v>520</v>
+      </c>
+      <c r="D16" t="s">
+        <v>480</v>
+      </c>
+      <c r="E16" t="s">
+        <v>494</v>
+      </c>
+      <c r="F16" t="s">
+        <v>55</v>
+      </c>
+      <c r="G16" t="s">
+        <v>39</v>
+      </c>
+      <c r="H16" s="3">
+        <v>264.46</v>
+      </c>
+      <c r="I16">
+        <v>320</v>
+      </c>
+      <c r="J16" t="s" s="4">
+        <v>521</v>
+      </c>
+      <c r="K16"/>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>12228</v>
+      </c>
+      <c r="B17" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" t="s">
+        <v>508</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17" t="s">
+        <v>522</v>
+      </c>
+      <c r="F17" t="s">
+        <v>55</v>
+      </c>
+      <c r="G17" t="s">
+        <v>83</v>
+      </c>
+      <c r="H17" s="3">
+        <v>272.73</v>
+      </c>
+      <c r="I17">
+        <v>330</v>
+      </c>
+      <c r="J17" t="s" s="4">
+        <v>523</v>
+      </c>
+      <c r="K17"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="J2" r:id="rId146" location="" display="https://eridas.lt/preke/hp-z240-tower-e3-1270-v6-32gb-512gb-p4000-8gb/"/>
-[...8 lines deleted...]
-    <hyperlink ref="J11" r:id="rId155" location="" display="https://eridas.lt/preke/asus-m32cd4-k-intel-i5-7400-8gb-256gb-ssd-gtx-1050-2gb-wifi-300w-psu/"/>
+    <hyperlink ref="J2" r:id="rId182" location="" display="https://eridas.lt/preke/hp-z240-tower-e3-1270-v6-32gb-512gb-p4000-8gb/"/>
+    <hyperlink ref="J3" r:id="rId183" location="" display="https://eridas.lt/preke/lenovo-thinkstation-p310-intel-xeon-e3-1220-v5-m4000-8gb-gddr5-16gb-480gb-ssd-400w-platinium/"/>
+    <hyperlink ref="J4" r:id="rId184" location="" display="https://eridas.lt/preke/huawei-1288h-v5-serveris-x2-intel-xeon-gold-6134-2vnt-ddr4-2666mhz-ram-32gb-2tb/"/>
+    <hyperlink ref="J5" r:id="rId185" location="" display="https://eridas.lt/preke/zaidimu-kompiuteris-minecraft-roblox-i5-7400-8gb-256gb-ssd-amd-radeon-rx-550-2gb-wifi-integruotas-yra/"/>
+    <hyperlink ref="J6" r:id="rId186" location="" display="https://eridas.lt/preke/thinkstation-p520c-intel-xeon-w-2123-16gb-ddr4-server-ram-256gb-ssd-nvidia-quadro-k620-500w-platinum-psu/"/>
+    <hyperlink ref="J7" r:id="rId187" location="" display="https://eridas.lt/preke/thinkstation-p510-e5-2690-v4-16gb-512gb-ssd-nvidia-quadro-m4000/"/>
+    <hyperlink ref="J8" r:id="rId188" location="" display="https://eridas.lt/preke/asus-m32cd4-k-intel-i5-7400-8gb-256gb-ssd-gtx-1050-2gb-wifi-300w-psu/"/>
+    <hyperlink ref="J9" r:id="rId189" location="" display="https://eridas.lt/preke/hp-z2-tower-g9-workstation-intel-i5-12600k-64gb-ddr5-1tb-ssd-nvdia-rtx-a2000-12gb/"/>
+    <hyperlink ref="J10" r:id="rId190" location="" display="https://eridas.lt/preke/hp-z440-workstation-e5-1630-v3-16gb-256gb-ssd-quadro-k4200-4gb/"/>
+    <hyperlink ref="J11" r:id="rId191" location="" display="https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1650-v3-32gb-256gb-ssd-1tb-hdd-nvidia-quadro-m5000-8gb/"/>
+    <hyperlink ref="J12" r:id="rId192" location="" display="https://eridas.lt/preke/dell-precision-t3610-intel-xeon-e5-1607-v2-4-core-3-0ghz-32gb-ram-256gb-ssd-nvidia-quadro-k4000-3gb-gddr5/"/>
+    <hyperlink ref="J13" r:id="rId193" location="" display="https://eridas.lt/preke/hp-z440-workstation-intel-xeon-e5-2690-v4-14-branduoliu-32gb-ddr4-server-ram-1tb-nmve-radeon-pro-wx-9100-16gb-gddr5/"/>
+    <hyperlink ref="J14" r:id="rId194" location="" display="https://eridas.lt/preke/hp-z440-workstation-intel-xeon-e5-2690-v4-14-branduoliu-32gb-ddr4-server-ram-256gb-nmve-radeon-pro-wx-9100-16gb-gddr5/"/>
+    <hyperlink ref="J15" r:id="rId195" location="" display="https://eridas.lt/preke/fujitsu-m740b-intel-xeon-e5-2690-v4-14-branduoliu-16gb-ddr4-256gb-ssd-500gb-hdd-gtx-1080-8gb-1000w-psu-80-gold/"/>
+    <hyperlink ref="J16" r:id="rId196" location="" display="https://eridas.lt/preke/hp-z4-g4-workstation-intel-xeon-w-2123-32gb-ddr4-ram-256gb-ssd-nvidia-quadro-p2000-5gb/"/>
+    <hyperlink ref="J17" r:id="rId197" location="" display="https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1630-v4-32gb-256gb-ssd-nvidia-quadro-m5000-8gb/"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E3"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>9453</v>
       </c>
       <c r="B2" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-        <v>2739.27</v>
+        <v>524</v>
+      </c>
+      <c r="C2" s="3">
+        <v>2945.45</v>
       </c>
       <c r="D2">
-        <v>3314.52</v>
-[...2 lines deleted...]
-        <v>428</v>
+        <v>3563.99</v>
+      </c>
+      <c r="E2" t="s" s="4">
+        <v>525</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>9848</v>
       </c>
       <c r="B3" t="s">
-        <v>429</v>
+        <v>526</v>
       </c>
       <c r="C3">
-        <v>22320</v>
+        <v>24000</v>
       </c>
       <c r="D3">
-        <v>27007.2</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>29040</v>
+      </c>
+      <c r="E3" t="s" s="4">
+        <v>527</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId156" location="" display="https://eridas.lt/preke/dell-vostro-3425-14-0-fhd-ips-ryzen-5625u-be-ram-ir-be-ssd-disku36-vnt-b-grade-krovikliai-pridedami/"/>
-    <hyperlink ref="E3" r:id="rId157" location="" display="https://eridas.lt/preke/didmena-83-vnt-hp-elitebook-845-g10-fhd-ips-ryzen-5-7540u-16gb-256gb-ssd-usa-klaviatura/"/>
+    <hyperlink ref="E2" r:id="rId198" location="" display="https://eridas.lt/preke/dell-vostro-3425-14-0-fhd-ips-ryzen-5625u-be-ram-ir-be-ssd-disku36-vnt-b-grade-krovikliai-pridedami/"/>
+    <hyperlink ref="E3" r:id="rId199" location="" display="https://eridas.lt/preke/didmena-83-vnt-hp-elitebook-845-g10-fhd-ips-ryzen-5-7540u-16gb-256gb-ssd-usa-klaviatura/"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>