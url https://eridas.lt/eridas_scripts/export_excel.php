--- v6 (2026-06-17)
+++ v7 (2026-08-01)
@@ -25,51 +25,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Įvairios prekės" sheetId="1" r:id="rId1"/>
     <sheet name="Nešiojami kompiuteriai" sheetId="2" r:id="rId2"/>
     <sheet name="Nešiojami kompiuteriai iki 100 " sheetId="3" r:id="rId3"/>
     <sheet name="Nešiojami kompiuteriai su defek" sheetId="4" r:id="rId4"/>
     <sheet name="Stacionarūs kompiuteriai" sheetId="5" r:id="rId5"/>
     <sheet name="Didmeniniai pasiūlymai" sheetId="6" r:id="rId6"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="528" uniqueCount="528">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="573" uniqueCount="573">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pavadinimas</t>
   </si>
   <si>
     <t>Kaina (VAT 0%)</t>
   </si>
   <si>
     <t>Kaina (VAT 21%)</t>
   </si>
   <si>
     <t>Nuoroda</t>
   </si>
   <si>
     <t>IŠPARDAVIMAS Nešiojamo kompiuterio maitinimo šaltinis Lenovo Square 45w</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/nesiojamo-kompiuterio-maitinimo-saltinis-lenovo-square-45w/</t>
   </si>
   <si>
     <t>DIMM DDR3 1*8GB 1.5V 1600MHz - Parenkamas atsitiktinis gamintojas</t>
   </si>
   <si>
@@ -93,62 +93,86 @@
   <si>
     <t>https://eridas.lt/preke/usb-c-universal-dock-be-maitinimo-saltinio/</t>
   </si>
   <si>
     <t>Gtx 1080 Ti 11gb Gddr5x Nestandartinis aušintuvas</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/gtx-1080-ti-11gb-gddr5x-nestandartinis-ausintuvas/</t>
   </si>
   <si>
     <t>Dockingas Lenovo Thinkpad senas T420/T530/T430/T530 tinkantis ir panašiems. BE MAITINIMO</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/dockingas-lenovo-thinkpad-senas-t420-t530-t430-t530-tinkantis-ir-panasiems-be-maitinimo/</t>
   </si>
   <si>
     <t>1TB NMVE Samsung 990 Pro With Heatsink, APynaujis, garantija iki 2030-08-20, pirktas 2025-08-21 netiko kompiuteriui, netilpo dėl radiatoriaus , nenaudotas.</t>
   </si>
   <si>
     <t>MSata Samsung 860 Evo 500GB 96% Gyvybė, 12 mėn garantija</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/msata-samsung-860-evo-500gb-96-gyvybe-12-men-garantija/</t>
   </si>
   <si>
-    <t>Sata 1TB SSD 850 Evo 100% Gyvybės</t>
-[...4 lines deleted...]
-  <si>
     <t>Sata 2TB SSD 860 Evo QVO 100% Gyvybės</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/sata-2tb-ssd-860-evo-qvo-100-gyvybes/</t>
   </si>
   <si>
+    <t>So-dimm Ddr5 16GB , 2*8gb 4800mhz Samsung</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/so-dimm-ddr5-16gb-28gb-4800mhz-samsung/</t>
+  </si>
+  <si>
+    <t>So-dimm Ddr5 2*8gb 5600mhz Sk Hynix</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/so-dimm-ddr5-28gb-5600mhz-sk-hynix/</t>
+  </si>
+  <si>
+    <t>Lenovo 40AY Docking station ( Jungčių stotelė ) su 12 mėn garantija</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-40ay-docking-station-jungciu-stotele-su-12-men-garantija/</t>
+  </si>
+  <si>
+    <t>5vnt DIDMENA Lenovo 40AY Docking station ( Jungčių stotelė ) su 12 mėn garantija</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/5vnt-didmena-lenovo-40ay-docking-station-jungciu-stotele-su-12-men-garantija-kopija/</t>
+  </si>
+  <si>
+    <t>20vnt DIDMENA Lenovo 40AY Docking station ( Jungčių stotelė ) su 12 mėn garantija</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/20vnt-didmena-lenovo-40ay-docking-station-jungciu-stotele-su-12-men-garantija/</t>
+  </si>
+  <si>
     <t>Gamintojas</t>
   </si>
   <si>
     <t>Modelis</t>
   </si>
   <si>
     <t>Ekranas</t>
   </si>
   <si>
     <t>Procesorius (CPU)</t>
   </si>
   <si>
     <t>Operatyvioji atmintis (RAM)</t>
   </si>
   <si>
     <t>Diskas</t>
   </si>
   <si>
     <t>Baterija (Wear level)</t>
   </si>
   <si>
     <t>Trūkumai</t>
   </si>
   <si>
     <t>Dell</t>
@@ -267,1392 +291,1503 @@
   <si>
     <t>Precision 3560</t>
   </si>
   <si>
     <t>Intel i5-1135G7 2.4GHz, Max turbo dažnis 4.2GHz</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/hp-elitebook-840-g8-14-0-fhd-ips-i5-1135g7-16gb-256gb-ssd-26-kopija/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/dell-precision-3470-14-0-fhd-ips-i7-1260p-16gb-512gb-ssd-nvidia-quadro-t550-4gb-35/</t>
   </si>
   <si>
     <t>Legion Y520-15IKBN</t>
   </si>
   <si>
     <t>15.6 FHD IPS 60Hz Matinis LED LCD</t>
   </si>
   <si>
     <t>i5-7300HQ 2.5GHz, Max turbo dažnis 3.5GHz</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-7300hq-8gb-256gb-ssd-21-gtx-1050-4gb-usa-klaviatura/</t>
   </si>
   <si>
+    <t>ZBook 17 G5</t>
+  </si>
+  <si>
+    <t>17.3 1920*1080 Matinis IPS</t>
+  </si>
+  <si>
+    <t>Intel i7-8850H 2.6GHz, Max turbo dažnis 4.3GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-17-g5-17-3-fhd-ips-i7-8850h-32gb-512gb-ssd-quadro-p3200-6gb-30/</t>
+  </si>
+  <si>
+    <t>Precision 7550</t>
+  </si>
+  <si>
+    <t>15.6 FHD IPS Matinis</t>
+  </si>
+  <si>
+    <t>Intel i7-10850H 2.7GHz, Max turbo dažnis 5.1GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-a5000-16gb/</t>
+  </si>
+  <si>
+    <t>Precision 7540</t>
+  </si>
+  <si>
+    <t>15.6 1920*1080 Matinis IPS</t>
+  </si>
+  <si>
+    <t>Intel i7-9850H 2.6GHz, Max turbo dažnis 4.6GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7540-17-3-fhd-ips-i7-9850h-32gb-512gb-rtx-5000-16gb-gddr6-63/</t>
+  </si>
+  <si>
+    <t>Precision 7710</t>
+  </si>
+  <si>
+    <t>17.3 1920*1080 IPS Matinis ekranas</t>
+  </si>
+  <si>
+    <t>64GB</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-64gb-ram-512gb-ssd-m3000m-4gb/</t>
+  </si>
+  <si>
+    <t>Nėra</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-32gb-ram-0gb-ssd-m3000m-4gb-21/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-64gb-ram-512gb-ssd-m3000m-4gb-26/</t>
+  </si>
+  <si>
+    <t>ZBook 17 G6</t>
+  </si>
+  <si>
+    <t>I9-9880H 2.3GHz Max turbo dažnis 4.8GHz</t>
+  </si>
+  <si>
+    <t>Precision 5540</t>
+  </si>
+  <si>
+    <t>15.6 4K IPS Touch</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-5540-15-6-4k-ips-touch-i7-9850h-32gb-1tb-ssd-t2000-max-q-4gb-gddr6-39/</t>
+  </si>
+  <si>
+    <t>Toshiba</t>
+  </si>
+  <si>
+    <t>Z30-C-16M</t>
+  </si>
+  <si>
+    <t>13.3 1920*1080 IPS</t>
+  </si>
+  <si>
+    <t>Intel i7-6500U 2.5GHz, Max turbo dažnis 3.1GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/toshiba-z30-c-16m-13-3-fhd-ips-i7-6500u-8gb-256gb-ssd-su-ekrano-defektu-veikiantis-ir-bloga-baterija/</t>
+  </si>
+  <si>
+    <t>Precision 7560</t>
+  </si>
+  <si>
+    <t>i9-11950H 2.6GHz, Max turbo dažnis 5.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/precision-7560-15-6-fhd-ips-i9-11950h-64gb-1tb-ssd-rtx-a3000-6gb/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-1030-g1-touch-13-3-qhd-m7-6y75-16gb-256gb-ssd-nesuinstaliuotas/</t>
+  </si>
+  <si>
+    <t>ZBook 15 G6</t>
+  </si>
+  <si>
+    <t>15.6 1920*1080 IPS Matinis ekranas</t>
+  </si>
+  <si>
+    <t>Intel i7-9850H 2.6GHz , Max turbo dažnis 4.6GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-15-g6-15-6-fhd-ips-i7-9850h-32gb-512gb-t2000-4gb-max-q-35/</t>
+  </si>
+  <si>
+    <t>ThinkPad P72</t>
+  </si>
+  <si>
+    <t>Intel Xeon E-2186M 2.9GHz, Max turbo dažnis 4.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-p72-17-3-fhd-ips-intel-xeon-e-2186m-32gb-ram-512gb-ssd-p5200-16gb-max-q-2gb-8-su-keletu-nedideliu-defektu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-a5000-max-q-16gb-46/</t>
+  </si>
+  <si>
+    <t>ZBook Create G7</t>
+  </si>
+  <si>
+    <t>15.6 1920*1080 IPS Matinis ekranas 400 Nit</t>
+  </si>
+  <si>
+    <t>I9-10885H 2.4GHz Max turbo dažnis 5.3GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-create-g7-15-6-fhd-ips-i9-10885h-32gb-1tb-ssd-nvidia-rtx-2070-8gb-max-q-28/</t>
+  </si>
+  <si>
+    <t>ZBook Fury 17 G7</t>
+  </si>
+  <si>
+    <t>17.3 FHD IPS Matinis</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-fury-17-g7-17-3-fhd-ips-i7-10850h-64gb-512gb-ssd-nvidia-rtx-4000-max-q-28-minimalus-speakeriu-pasidevejimas/</t>
+  </si>
+  <si>
+    <t>Precision 7760</t>
+  </si>
+  <si>
+    <t>Intel i7-11850H 2.5GHz, Max turbo dažnis 4.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-3561-15-6-fhd-ips-i7-11850h-64gb-1tb-ssd-quadro-t1200-4gb-56/</t>
+  </si>
+  <si>
+    <t>ZBook Fury 15.6 G8</t>
+  </si>
+  <si>
+    <t>15.6 1920*1080 IPS Matinis</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-fury-15-6-g8-15-6-fhd-ips-i7-11850h-16gb-512gb-rtx-a3000-6gb-30/</t>
+  </si>
+  <si>
+    <t>HP ZBook Fury 15 G7</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-fury-15-g7-15-6-fhd-ips-i9-10885h-32gb-1tb-ssd-nvidia-rtx-3000-6gb-10/</t>
+  </si>
+  <si>
+    <t>ThinkPad P1 Gen2</t>
+  </si>
+  <si>
+    <t>15.6 Ekranas 1920*1080 Matinis IPS</t>
+  </si>
+  <si>
+    <t>Intel i7-9750H 2.6GHz, Max turbo dažnis 4.5GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-p1-gen2-15-6-fhd-ips-60hz-i7-9750h-32gb-512gb-ssd-nvidia-quadro-t1000-4gb-19/</t>
+  </si>
+  <si>
+    <t>ZBook Fury 16 G9</t>
+  </si>
+  <si>
+    <t>16.0 FHD+ 1920*1200 Matinis IPS 400 Nit</t>
+  </si>
+  <si>
+    <t>Intel i7-12850HX 16 Core Max turbo dažnis 4.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-fury-16-g9-16-0-fhd-ips-400-nit-intel-i7-12850hx-16gb-256gb-ssd-rtx-a55000-16gb-24/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7760-17-3-fhd-ips-i7-11850h-16gb-512gb-ssd-rtx-a5000-16gb-0-su-nedideliu-defektu-klaviaturos-pasvietimas-neveikia/</t>
+  </si>
+  <si>
+    <t>Precision 3561</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-3561-15-6-fhd-ips-i7-11850h-64gb-1tb-ssd-nvidia-quadro-t1200-4gb-45/</t>
+  </si>
+  <si>
+    <t>Intel</t>
+  </si>
+  <si>
+    <t>Regulatory model QC7</t>
+  </si>
+  <si>
+    <t>15.6 Ekranas 1920*1080 Matinis IPS 144Hz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/intel-regulatory-model-qc7-15-6-fhd-ips-144hz-i7-9750h-16gb-512gb-ssd-gtx-1660-ti-6gb-nera-baterijos-neveikia-ausiniu-lizdas/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-fury-15-6-g8-15-6-fhd-ips-i7-11850h-64gb-512gb-rtx-a2000-4gb-29/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-p1-gen2-15-6-fhd-ips-60hz-i7-9750h-32gb-512gb-ssd-nvidia-quadro-t1000-4gb-21/</t>
+  </si>
+  <si>
+    <t>ThinkPad P1 Gen 3</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/thinkpad-p1-gen-3-15-6-fhd-ips-i7-10850h-64gb-512gb-ssd-nvidia-quadro-t1000-4gb-max-q-13/</t>
+  </si>
+  <si>
+    <t>ZBook Power 15.6 G8</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-power-15-6-g8-15-6-fhd-ips-i7-11850h-32gb-512gb-rtx-a2000-4gb-29-c-grade-be-ikroviklio-galima-ir-su/</t>
+  </si>
+  <si>
+    <t>ZBook Studio G8</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/precision-7560-15-6-fhd-ips-i9-11950h-64gb-1tb-ssd-rtx-a3000-6gb-28/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-5000-max-q-16gb-52-su-ekrano-defektais/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7760-17-3-fhd-ips-i7-11850h-16gb-512gb-ssd-rtx-a5000-16gb-43-su-nedideliu-defektu-ausiniu-lizdas-neveikia/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-5000-max-q-16gb-46-kopija/</t>
+  </si>
+  <si>
+    <t>16.0 1920*1200 IPS 400 Nit</t>
+  </si>
+  <si>
+    <t>32GB DDR5</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-fury-16-g9-16-0-fhd-ips-400-nit-intel-i7-12850hx-32gb-1tb-ssd-nvidia-rtx-a3000-12gb-24/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-5540-15-6-fhd-ips-i7-9850h-32gb-ram-0gb-ssd-t2000-max-q-4gb-gddr6-37-c-grade/</t>
+  </si>
+  <si>
+    <t>15.6 4k 120Hz 600 Nit Ekranas IPS</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-power-15-6-g8-15-6-4k-120hz-600-nit-ekranas-ips-i7-11850h-32gb-256gb-quadro-t1200-4gb-24/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-fury-17-g7-17-3-fhd-ips-i7-10850h-32gb-512gb-ssd-nvidia-rtx-5000-max-q-16gb-32/</t>
+  </si>
+  <si>
+    <t>ZBook Studio G7</t>
+  </si>
+  <si>
+    <t>15.6 FHD IPS Matinis 400 Nit</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-studio-g7-15-6-fhd-ips-400-nit-i7-10850h-32gb-512gb-quadro-t2000-max-q-4gb-27/</t>
+  </si>
+  <si>
+    <t>2TB SSD, 512GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-power-15-6-g8-15-6-fhd-ips-i7-11850h-32gb-512gb-nmve-2tb-nmve-rtx-a2000-4gb-29-c-grade-su-ekrano-defektu/</t>
+  </si>
+  <si>
+    <t>LOQ 15IRH8</t>
+  </si>
+  <si>
+    <t>15.6 FHD IPS 144Hz Matinis ekranas</t>
+  </si>
+  <si>
+    <t>Intel i5-12450H 3.3GHz, Max turbo dažnis 4.4GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-loq-15irh8-15-6-fhd-ips-144hz-i5-12450h-16gb-512gb-ssd-rtx-4050-6gb-12/</t>
+  </si>
+  <si>
+    <t>ThinkPad P53</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-p53-15-6-fhd-ips-i7-9850h-16gb-256gb-t1000-4gb-0/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-studio-g7-15-6-fhd-ips-400-nit-i7-10850h-32gb-512gb-quadro-t2000-max-q-4gb-24/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-5540-15-6-fhd-ips-i7-9850h-0gb-ram-0gb-ssd-t2000-max-q-4gb-gddr6-37-c-grade-be-ikroviklio/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-p53-15-6-fhd-ips-i7-9850h-32gb-1tb-ssd-t2000-4gb-14/</t>
+  </si>
+  <si>
+    <t>Disko talpa</t>
+  </si>
+  <si>
+    <t>EliteBook 8570p</t>
+  </si>
+  <si>
+    <t>15.6 HD+ 1600*900 TN Matinis</t>
+  </si>
+  <si>
+    <t>Intel i7-3740QM</t>
+  </si>
+  <si>
+    <t>128GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-15-6-i7-3740qm-8gb-128ssd/</t>
+  </si>
+  <si>
+    <t>Latittude E6440</t>
+  </si>
+  <si>
+    <t>14.0 1366*768 TN</t>
+  </si>
+  <si>
+    <t>Intel i5-4200M</t>
+  </si>
+  <si>
+    <t>4GB</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latittude-e6440-i5-4200m-4gb-128gb-ssd/</t>
+  </si>
+  <si>
+    <t>Latittude E7240</t>
+  </si>
+  <si>
+    <t>12.5 1366*768 TN</t>
+  </si>
+  <si>
+    <t>Intel i5-4300U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latittude-e7240-i5-4300u-8gb-256gb-ssd/</t>
+  </si>
+  <si>
+    <t>Latittude E5450</t>
+  </si>
+  <si>
+    <t>Intel i3-5010U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latittude-e5450-i3-5010u-8gb-128gb-ssd/</t>
+  </si>
+  <si>
+    <t>Latittude E7250</t>
+  </si>
+  <si>
+    <t>Intel i5-5300U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latittude-e7250-i5-5300u-8gb-256gb-ssd/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latittude-e5450-i3-5010u-4gb-128gb-ssd/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latittude-e7240-i5-4300u-4gb-256gb-ssd/</t>
+  </si>
+  <si>
+    <t>14.0 1600*900 TN</t>
+  </si>
+  <si>
+    <t>Intel i3-4030U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latittude-e5440-i3-4030u-8gb-128gb-ssd/</t>
+  </si>
+  <si>
+    <t>Latittude E5440</t>
+  </si>
+  <si>
+    <t>Intel i3-4010U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latittude-e5440-i3-4010u-4gb-256gb-ssd/</t>
+  </si>
+  <si>
+    <t>Fujitsu-Siemens</t>
+  </si>
+  <si>
+    <t>LIFEBOOK S935</t>
+  </si>
+  <si>
+    <t>Intel i5-5200U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-s935-13-3-fhd-ips-i5-5200u-8gb-128gb-ssd/</t>
+  </si>
+  <si>
+    <t>LifeBook E734</t>
+  </si>
+  <si>
+    <t>13.3 1366*768 TN</t>
+  </si>
+  <si>
+    <t>Intel i5-4210M</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lifebook-e734-13-3-i5-4210m-8gb-128gb-ssd/</t>
+  </si>
+  <si>
+    <t>LIFEBOOK E744</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lifebook-e744-13-3-i5-4210m-8gb-128gb-ssd/</t>
+  </si>
+  <si>
+    <t>Thinkpad E460</t>
+  </si>
+  <si>
+    <t>Intel i5-6200U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-e460-14-0-1366768-i5-6200u-8gb-0gb-ssd-13-balta-demele-ekrane/</t>
+  </si>
+  <si>
+    <t>Thinkpad L430</t>
+  </si>
+  <si>
+    <t>i3-2328M, i3-2350M, i3-2370M, i3-3110M, i3-3120M: ar panašus</t>
+  </si>
+  <si>
+    <t>120GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-l430-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/</t>
+  </si>
+  <si>
+    <t>Thinkpad L420</t>
+  </si>
+  <si>
+    <t>I5-2320M</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-l420-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/</t>
+  </si>
+  <si>
+    <t>Thinkpad T430</t>
+  </si>
+  <si>
+    <t>Intel i5-3210M</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/</t>
+  </si>
+  <si>
+    <t>Thinkpad T430S</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430s-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/</t>
+  </si>
+  <si>
+    <t>Thinkpad T420S</t>
+  </si>
+  <si>
+    <t>Intel i5-2410M</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t420s-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-e520-15-6-hd-i3-2370m-4gb-500gb-hdd-30-nesuinstaliuotas/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-lifebook-a512-15-6-hd-i3-3110m-4gb-320gb-hdd-16-nesuinstaliuotas/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-e5430-14-0-1600900-i3-2350m-8gb-be-disko-5/</t>
+  </si>
+  <si>
+    <t>Acer</t>
+  </si>
+  <si>
+    <t>TravelMate P273</t>
+  </si>
+  <si>
+    <t>17.3 1600*900</t>
+  </si>
+  <si>
+    <t>i3-2348M</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/17-3-1600900-i3-2348m-8gb-128gb-ssd-500gb-hdd-48/</t>
+  </si>
+  <si>
+    <t>Satellite C870D-11M</t>
+  </si>
+  <si>
+    <t>AMD E1-1200</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/toshiba-satellite-c870d-11m-17-3-1600900-e1-1200-8gb-128gb-ssd-17-yra-keli-mazi-balti-taskeliai-ekrane/</t>
+  </si>
+  <si>
+    <t>HP EliteBook 725 G3</t>
+  </si>
+  <si>
+    <t>AMD PRO A10-8700B 1.8GHz, Max turbo dažnis 3.2GHz</t>
+  </si>
+  <si>
+    <t>12GB</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-725-g3-12-5-hd-tn-matinis-amd-pro-a10-8700b-12gb-256gb-ssd-24/</t>
+  </si>
+  <si>
+    <t>Amilo Li 3910</t>
+  </si>
+  <si>
+    <t>18.4 Raiška netestuota</t>
+  </si>
+  <si>
+    <t>Intel Pentium T3200 2.00GHz</t>
+  </si>
+  <si>
+    <t>3GB</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/kolekcinis-produktas-18-4-ekranu-fujitsu-amilo-li-3910-pentium-t3200-3gb-ram-be-disko-su-originaliu-krovikliu/</t>
+  </si>
+  <si>
+    <t>Aspire 8730</t>
+  </si>
+  <si>
+    <t>18.4 1920*1080</t>
+  </si>
+  <si>
+    <t>Intel Pentium T6400 2.00GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/kolekcinis-produktas-18-4-fhd-acer-aspire-8730-pentium-t6400-4gb-ram-0gb-hdd-nvidia-gt-9600m-1gb-gyva-baterija/</t>
+  </si>
+  <si>
+    <t>Yoga 2 13</t>
+  </si>
+  <si>
+    <t>13.3 1920*1080 IPS Touch</t>
+  </si>
+  <si>
+    <t>Intel i5-4200U 1.6GHz, Max turbo dažnis 2.6GHz</t>
+  </si>
+  <si>
+    <t>128GB SSD, 500GB HDD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-yoga-2-13-13-3-fhd-ips-touchscreen-i5-4200u-8gb-128gb-ssd-36/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/packard-bell-ts11-hr-15-6-hd-i7-2630qm-4gb-240gb-ssd-nvidia-gt-540m-baterija-beveik-mirusi-70/</t>
+  </si>
+  <si>
+    <t>Latitude E7270</t>
+  </si>
+  <si>
+    <t>12.5 1920*1080 IPS</t>
+  </si>
+  <si>
+    <t>Intel i5-6300U 2.4GHz, Max turbo dažnis 3.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/nesiojamas-kompiuteris-latitude-e7270-12-5-fhd-ips-i5-6300u-8gb-256gb-ssd-15/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-650-g1-15-6-i5-4210m-8gb-be-disko-bloga-silpna-baterija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-6560b-15-6-i5-2410m-8gb-256gb-ssd-baterijos-bukle-neaiski-iki-galo-bet-krauna/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-6560b-15-6-i5-2450m-4gb-128-ssd-baterijos-bukle-neaiski-iki-galo-bet-krauna/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-lifebook-e556-15-6-fhd-ips-i5-6200u-8gb-ddr4-256gb-ssd-52/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-450-g2-15-6-i5-4210u-4gb-128-ssd-bloga-silpna-baterija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-8570p15-6-i5-3360m-4gb-500gb-hdd-baterijos-bukle-neaiski-iki-galo-bet-krauna/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-lifebook-e754-15-6-fhd-ips-i5-6200u-8gb-ddr3-256gb-ssd-12/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-e5430-14-0-i5-3340m-4gb-128gb-baterija-silpna-bloga/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/15-6-hd-a8-6410-8gb-ram-256gb-ssd-gyva-baterija-7/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430-14-0-hd-i5-8gb-128gb-ssd-silpna-prasta-bloga-baterija-ar-isvis-jos-nera/</t>
+  </si>
+  <si>
+    <t>Z30-B-100</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/toshiba-z30-b-100-13-3-i5-5200u-8gb-128gb-ssd-13/</t>
+  </si>
+  <si>
+    <t>Lenovo IdeaPad Z510</t>
+  </si>
+  <si>
+    <t>15.6 1366*768 Matinis</t>
+  </si>
+  <si>
+    <t>6GB</t>
+  </si>
+  <si>
+    <t>128GB SSD, 1TB HDD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-lenovo-ideapad-z510-15-6-i7-4702mq-6gb-128gb-ssd-1tb-hdd-baterija-bloga/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-ideapad-320-15ikb-15-6-19201080-tn-ekranas-pentium-gold-4415u-4gb-128gb-ssd-11-parduodamas-be-ikroviklio/</t>
+  </si>
+  <si>
+    <t>Latitude 5480</t>
+  </si>
+  <si>
+    <t>Intel i5-6200U 2.3GHz Max turbo dažnis 2.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-3470-14-0-fhd-ips-i5-6200u-8gb-256gb-ssd-0-ekranas-turi-baltu-tasku-neryskus/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-pavilion-laptop-14-bf0xx-14-0-fhd-ips-i3-7100u-4gb-256gb-ssd-10/</t>
+  </si>
+  <si>
+    <t>ThinkPad A485</t>
+  </si>
+  <si>
+    <t>14.0 FHD IPS Matinis</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 3 2300U 2.0GHz, Max turbo dažnis 3.6GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-a485-14-0-fhd-ips-ryzen-3-2300u-8gb-128gb-ssd-dvi-baterijos-38-13/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/toshiba-satellite-pro-a30-c-1mk-13-3-hd-i5-6200u-8gb-128gb-ssd-26/</t>
+  </si>
+  <si>
     <t>Asus</t>
   </si>
   <si>
-    <t>TUF FX504</t>
-[...2 lines deleted...]
-    <t>Intel i5-8300H 2.3GHz, Max turbo dažnis 4.0GHz</t>
+    <t>Notebook E210</t>
+  </si>
+  <si>
+    <t>11.6 HD TN Matinis</t>
+  </si>
+  <si>
+    <t>Celeron N4500 1.1GHz, Max turbo dažnis 2.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/asus-notebook-e210-11-6-ultra-thin-hd-tn-celeron-n4500-4gb-128gb-ssd-21-su-org-dezute-labai-geros-bukles/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-14-fhd-ips-ekranas-intel-n4020-4gb-ram-be-ssd-be-ikroviklio-uz-ekrano-kaina/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-15-6-hd-i5-2410m-8gb-ddr3-ram-be-ssd-silpna-baterija-su-krovikliu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-15-6-hd-i5-5257u-8gb-ddr3-ram-be-ssd-gera-baterija-su-krovikliu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-15-6-hd-intel-n4200-4gb-ddr3-ram-1tb-hdd-gera-baterija-su-krovikliu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-15-6-hd-i7-3630qm-8gb-ram-750gb-hdd-bloga-baterija-su-krovikliu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-15-6-hd-i5-3230m-6gb-ram-750gb-hdd-bloga-baterija-su-krovikliu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-15-6-hd-i5-4200u-4gb-ddr3-ram-be-ssd-gera-baterija-su-krovikliu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/asus-15-6-hd-i3-2310m-4gb-ram-50gb-hdd-nvidia-gt-610m-2gb-bloga-baterija-su-krovikliu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-15-6-hd-a8-6410-8gb-ram-1tb-hdd-gera-baterija-su-krovikliu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-15-6-hd-i5-3230m-4gb-500gb-hdd-baterija-laikanti-su-krovikliu/</t>
+  </si>
+  <si>
+    <t>Latitude E5550</t>
+  </si>
+  <si>
+    <t>Intel i5-5300U 2.3GHz, Max turbo dažnis 2.9GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-e5550-15-6-fhd-ips-i5-5300u-8gb-128gb-ssd-36/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-lifebook-e754-15-6-fhd-ips-i5-4210m-8gb-ddr3-180gb-ssd-36/</t>
+  </si>
+  <si>
+    <t>EliteBook 840 G3</t>
+  </si>
+  <si>
+    <t>14.0 FHD Matinis TN</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-840-g3-14-0-fhd-i5-6200u-4gb-128gb-ssd/</t>
+  </si>
+  <si>
+    <t>V330-14IKB</t>
+  </si>
+  <si>
+    <t>Untested</t>
+  </si>
+  <si>
+    <t>Intel i5-8250u</t>
+  </si>
+  <si>
+    <t>0GB</t>
+  </si>
+  <si>
+    <t>0GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/25vnt-14-0-fhd-i5-8250u-su-defektais-nuo-48-eur/</t>
+  </si>
+  <si>
+    <t>Zenbook 14 UX434F</t>
+  </si>
+  <si>
+    <t>Intel i7-10510u</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/zenbook-14-ux434f-i7-10510u-8gb-256gb-2-screens/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-e7440-14-0-fhd-i7-4600u-0gb-ram-be-ssd-korpuso-defektai/</t>
+  </si>
+  <si>
+    <t>E31-70, E31-80</t>
+  </si>
+  <si>
+    <t>Intel i3-5005U, Intel i3-6006u</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/1vnt-lenovo-e31-70-80-kompiuteris-i3-4gb-128gb-ssd-su-korpuso-ar-klaviaturos-defektu/</t>
+  </si>
+  <si>
+    <t>Microsoft</t>
+  </si>
+  <si>
+    <t>Surface 5 Pro</t>
+  </si>
+  <si>
+    <t>12.3 2736*1824 IPS</t>
+  </si>
+  <si>
+    <t>Intel i5-7300U</t>
+  </si>
+  <si>
+    <t>128GB arba 256GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/1vnt-surface-pro-5-12-3-i5-7300u-8gb-128-256gb-su-ekrano-defektu/</t>
+  </si>
+  <si>
+    <t>Ideapad S540-13IML</t>
+  </si>
+  <si>
+    <t>Intel i5-10210U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-ideapad-s540-13iml-i5-10210u/</t>
+  </si>
+  <si>
+    <t>Notebook 14-ck1864no</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-ideapad-s540-13iml-i5-10210u-neveikiantis-kopija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/15-6-19201080-i5-6200u-12gb-ram-be-ssd-bloga-klaviatura-bloga-baterija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-245-g9-14-0-ryzen-3-5425u-0gb-ram-0gb-ssd-fhd-neveikiantis/</t>
+  </si>
+  <si>
+    <t>Latitude 5580</t>
+  </si>
+  <si>
+    <t>Intel i5-6440HQ</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/15-6-fhd-ips-i5-6440hq-16gb-256gb-ssd-0-neveikia-touch-ekrano-visa-kita-veikia-gerai/</t>
+  </si>
+  <si>
+    <t>Microsoft Surface</t>
+  </si>
+  <si>
+    <t>Microsfot Surface 5 Pro</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/microsfot-surface-5-pro-12-3-27361824-ips-touch-neveikia-lieciamas-ekranas-i5-7300u-8gb-256gb-1/</t>
+  </si>
+  <si>
+    <t>14.0 1920*1080</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-v330-14ikb-14-0-fhd/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-aspire-3-a315-31-15-6-19201080-celeron-n3350-4gb-128gb-ssd-44-truksta-klavisu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-aspire-v5-552-15-6-hd-a6-5357m-8gb-480gb-ssd-7-kosmetiniai-ekrano-defektai-daug-baltu-tasku/</t>
+  </si>
+  <si>
+    <t>Yoga 510-14ISK</t>
+  </si>
+  <si>
+    <t>14.0 1920*1080 IPS Touchscreen</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-yoga-510-14isk-x360-14-0-fhd-ips-touch-i5-6200u-8gb-128gb-ssd-31/</t>
+  </si>
+  <si>
+    <t>Dell Latitude 5310</t>
+  </si>
+  <si>
+    <t>Intel i5-10310u</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-5310-13-3-fhd-ips-i5-10310u-8gb-256gb-26-yra-baltu-tasku-ekrane/</t>
+  </si>
+  <si>
+    <t>Inspiron 17 5748 </t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/17-3-1600900-i5-5200u-8gb-128gb-ssd-gt-820m-2gb-nera-baterijos/</t>
+  </si>
+  <si>
+    <t>IdeaPad 330S-15IKB</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-ideapad-330s-15ikb-15-6-fhd-i5-8250u-8gb-128gb-ssd-10-bloga-klaviat8ra-ekrane-matosi-nuospaudos-nuo-klaviaturos/</t>
+  </si>
+  <si>
+    <t>LifeBook E544</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-lifebook-e544-15-6-fhd-ips-i5-4210m-8gb-256gb-ssd-20-keli-defektai/</t>
+  </si>
+  <si>
+    <t>Aspire E5-532</t>
+  </si>
+  <si>
+    <t>15.6 1366*768</t>
+  </si>
+  <si>
+    <t>Intel i3-4005U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-aspire-e5-532-15-6-1366768-i3-4005u-8gb-128gb-ssd-12-touchpad-neveikia/</t>
+  </si>
+  <si>
+    <t>Aspire ES1-512</t>
+  </si>
+  <si>
+    <t>Celeron N2920</t>
+  </si>
+  <si>
+    <t>1TB HDD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-aspire-es1-512-15-6-celeron-n2920-8gb-1tb-hdd-bloga-baterija-ir-touchpad/</t>
+  </si>
+  <si>
+    <t>Lenovo Yoga 710-14IKB</t>
+  </si>
+  <si>
+    <t>Intel I5-7200U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-yoga-710-14ikb-su-defektais-14-0-fhd-ips-i5-7200u-4gb-256gb-ssd-ekrano-defektais-camera-neveikia-klaviatura-neidealiai-veikia/</t>
+  </si>
+  <si>
+    <t>Notebook 17</t>
+  </si>
+  <si>
+    <t>Intel i5-6200u</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/17-3-1600900-i5-6200u-8gb-be-disko-r5-m330-keli-nebaisus-trukumai/</t>
+  </si>
+  <si>
+    <t>Pavilion 15-P294no</t>
+  </si>
+  <si>
+    <t>AMD A10-7300</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/15-6-19201080-a10-7300-8gb-r7-m260-bloga-baterija-ir-touchpad/</t>
+  </si>
+  <si>
+    <t>E1-572G</t>
+  </si>
+  <si>
+    <t>Intel i5-4200U</t>
+  </si>
+  <si>
+    <t>750GB HDD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-e1-572g-15-6-i5-4200u-8gb-750gb-hdd-bloga-baterija-ir-truksta-vieno-klaviso/</t>
+  </si>
+  <si>
+    <t>Cepter</t>
+  </si>
+  <si>
+    <t>N520-02</t>
+  </si>
+  <si>
+    <t>Intel i5-8265U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/15-6-fhd-ips-idealus-ekranas-i5-8265u-8gb-0gb-ssd-su-defektu-klaviaturos-nevisi-mygtukai-veikia-baterijos-nera/</t>
+  </si>
+  <si>
+    <t>Thinkpad A285</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-a285-12-5-hd-amd-ryzen-5-2500u-8gb-256gb-ssd-vienas-is-dvieju-usb-c-neveikiantis/</t>
+  </si>
+  <si>
+    <t>Inspiron 13 5370</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-inspiron-13-5370-13-3-fhd-ips-i5-8250u-8gb-256gb-45-neveikia-web-camera/</t>
+  </si>
+  <si>
+    <t>PU500C</t>
+  </si>
+  <si>
+    <t>Intel i5-3337U 1.8GHz, Max turbo dažnis 2.7GHz</t>
+  </si>
+  <si>
+    <t>10GB</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/asus-pu500c-15-6-hd-matinis-i5-3337u-10gb-ram-128gb-ssd-14/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-ideapad-530s-14ikb-14-0-fhd-ips-touchscreen-i5-8250u-0gb-ram-0gb-ssd-mx-130-2gb-gpu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/neveikiantis-samsung-galaxy-book-pro-np930xdb-13-3-amoled-supilta-pagrindine-plokste-dalimis-arba-visas/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/neveikiantis-samsung-galaxy-book-pro-360-np930qdb-13-3-x360-touchscreen-amoled-mb-jau-buvo-lituota-ankstesnio-savininko/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-y540-17irh-neveikiantis-i5-9300h-gtx-1660-ti-6gb-s-n-pf1zvzkv/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-legion-y530-15ich-15-6-144hz-neveikiantis-i5-8300h-gtx-1060-6gb-8gb-ram-s-n-pf1efx10/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-omen-15-en0802no-200w-ryzen-5-4600h-1660ti-6gb-neveikiantis-s-n-5cd0256bds/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-xps-15-9550-15-6-i7-6700hq-960m-2gb-s-n-1ldnj72-sulietas-neveikiantis/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-aspire-vvn7-591g-738g-i7-4720hq-gtx-960m-2gb-8gb-128gb-ssd-1tb-hdd-baterija-yra-laiko-veikia-blogi-vyriai/</t>
+  </si>
+  <si>
+    <t>Spectre 13-3000eo</t>
+  </si>
+  <si>
+    <t>13.3 2560*1440 IPS Touch</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-spectre-13-3000eo-13-3-25601440-ips-touchscreen-i5-4200u-8gb-256gb-ssd-23-truputi-dzerzgia-garsiakalbiai/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-255-g3-15-6-hd-matinis-a4-5000-4gb-1tb-hdd-bloga-baterija-nuskiles-korpuso-kamputis/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-860-16-i7-1355u-neveikiantis/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/su-defektu-lenovo-thinkpad-a485-14-0-fhd-ips-ryzen-5-2500u-8gb-256gb-ssd-abejos-baterijos-blogos-be-kroviklio-galima-dalimis-pirkti/</t>
+  </si>
+  <si>
+    <t>Thinkpad T480S</t>
+  </si>
+  <si>
+    <t>Intel i5-8250U 1.6GHz, Max turbo dažnis 3.4GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t480s-14-0-fhd-ips-i5-8250u-8gb-256gb-ssd-23-su-defektais-kosmetiniai-vienas-baltas-taskas-ekrane/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-x270-12-5-i5-7300u-nepilna-komplektacija-bloga-klaviatura-2/</t>
+  </si>
+  <si>
+    <t>Thinkpad T580</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t580-15-6-fhd-ips-i5-8250u-8gb-256gb-ssd-24-ir-20-susidevejimo-baterijos-prastos-bukles-ekranas/</t>
+  </si>
+  <si>
+    <t>ProBook 450 G6</t>
+  </si>
+  <si>
+    <t>Intel i5-8265U 1.6GHz, Max turbo dažnis 3.9GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/surface-pro-7-skiles-duzes-ekranas-i5-1035g4-8gb-256gb-ssd-gera-baterija-veikianti/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/surface-pro-7-skiles-duzes-ekranas-i5-1035g4-8gb-256gb-ssd-gera-baterija-veikianti-2/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/su-defektais-thinkpad-t440-14-0-hd-touch-i5-4300u-8gb-be-disko/</t>
+  </si>
+  <si>
+    <t>Vavibook 14x Oled</t>
+  </si>
+  <si>
+    <t>14.0 Oled 2880*1800 90Hz</t>
+  </si>
+  <si>
+    <t>Intel i9-13900H Max turbo dažnis 5.4GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/asus-vavibook-14x-oled-14-28801800-i9-13900h-1tb-rtx-2050-4gb-kompiuteris-su-krovimu-baterija-defektu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/clevo-n870-17-3-fhd-ips-i7-8750h-8gb-ddr4-ram-be-ssd-su-defektais-veikia/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-travelmate-p257-15-6-hd-i3-4005u-8gb-128gb-ssd-touchpad-su-defektu-baterija-netikrinta/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/surface-5-pro-12-3-27361824-ips-touch-m3-7y30-4gb-128gb-ssd-13-be-kroviklio-kaina-nurodyta-su-ekrano-defektu-touch-neveikia/</t>
+  </si>
+  <si>
+    <t>Thinkpad T490</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t490-14-0-fhd-ips-i5-8265u-8gb-256gb-13-1vnt-usb-c-neveikia-ir-ekrane-siektiek-yra-nuospaudu-nuo-klaviaturos/</t>
+  </si>
+  <si>
+    <t>IdeaPad Flex 5 14IAU7 X360</t>
+  </si>
+  <si>
+    <t>14.0 FHD+ IPS Touchscreen X360</t>
+  </si>
+  <si>
+    <t>Intel i5-1235U 10 Core Max turbo dažnis 4.4GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-ideapad-flex-5-14iau7-x360-14-ips-ts-i5-1235u-8gb-512gb-ssd-14-touch-neveikia/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/surface-6-pro-12-3-27361824-ips-touch-i5-8350u-8gb-256gb-ssd-44-ekranas-imustas-skiles/</t>
+  </si>
+  <si>
+    <t>Zbook 15 G3</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/zbook-15-g3-15-6-fhd-ips-i7-6820hq-16gb-256gb-ssd-m2000m-be-ikroviklio-parduodamas-galima-ir-su-defektas-per-ekrana-eina-linija/</t>
+  </si>
+  <si>
+    <t>ThinkPad X1 Extreme Gen 4</t>
+  </si>
+  <si>
+    <t>16.0 4k Touch 600 Nit, blogas ekranas</t>
+  </si>
+  <si>
+    <t>Intel i7-11800H 2.3GHz, Max turbo dažnis 4.6GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/thinkpad-x1-extreme-gen-4-16-0-4k-touch-ekranas-blogas-i7-11800h-64gb-ram-232gb-512gb-ssd-7-5/</t>
+  </si>
+  <si>
+    <t>Thinkpad T460S</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-14-0-fhd-ips-ryzen-3-4300u-4gb-ram-be-ssd-disko-17-kosmetiniai-trukumai-korpuso-be-kroviklio/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-v330-14ikb-14-0-fhd-i5-8250u-4gb-0gb-ssd-25-c-grade-su-klaviaturos-defektu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-v330-14ikb-14-0-fhd-i5-8250u-4gb-0gb-ssd-37-c-grade-su-klaviaturos-defektu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/zbook-15-g3-15-6-fhd-ips-i7-6820hq-4gb-0-ssd-m1000m-be-ikroviklio-parduodamas-su-ekrano-defektu/</t>
+  </si>
+  <si>
+    <t>ThinkPad L15 Gen 1</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 3 4450U 2.4GHz, Max turbo dažnis 3.7GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/thinkpad-l15-gen-1-14-0-fhd-ips-ryzen-3-4450u-16gb-256gb-9-2vnt-type-c-blogi-1vnt-usb-blogas-visi-toje-pacioje-kaireje-puseje-esantys/</t>
+  </si>
+  <si>
+    <t>ThinkPad X13 Gen 3</t>
+  </si>
+  <si>
+    <t>13.3 1920*1200 FHD+ IPS Matinis</t>
+  </si>
+  <si>
+    <t>Intel i5-1245u 3.3Ghz, Max turbo dažnis 4.4GHz 10 branduolių, 12 virtualių</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-x13-gen-3-13-3-fhd-ips-i5-1245u-16gb-ddr5-256gb-ssd-10-duzes-ekranas/</t>
+  </si>
+  <si>
+    <t>ThinkPad Yoga 2</t>
+  </si>
+  <si>
+    <t>12.5 FHD IPS Touch x360</t>
+  </si>
+  <si>
+    <t>ProBook 650 G8</t>
+  </si>
+  <si>
+    <t>Intel i7-1165G7 2.8GHz, Max turbo dažnis 4.7GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-650-g8-15-6-fhd-ips-i7-1165g7-32gb-ram-512gb-ssd-21/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-650-g8-15-6-fhd-ips-i7-1165g7-32gb-ram-512gb-ssd-25-su-rimtu-korpuso-defektu-ir-ekranu-ziureti-foto/</t>
+  </si>
+  <si>
+    <t>EliteBook 835 G7</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 5 PRO 4650U 2.1GHz, Max turbo dažnis 4.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-835-g7-13-3-fhd-ips-touchscreen-ryzen-5-4650u-16gb-256gb-ssd-20-su-klaviaturos-defektu/</t>
+  </si>
+  <si>
+    <t>Thinkpad T14 Gen 3</t>
+  </si>
+  <si>
+    <t>14.0 1920*1200 FHD+ IPS Matinis</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 5 Pro 6650U 2.9GHz, Max turbo dažnis 4.5GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14-gen-3-fhd-ips-ryzen-5-6650u-16gb-256gb-15-gera-kosmetine-bukle/</t>
+  </si>
+  <si>
+    <t>ZBook Firefly 14 G8</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-firefly-14-g8-14-fhd-ips-i7-1165g7-32gb-512gb-t500-4gb-28/</t>
+  </si>
+  <si>
+    <t>Getac</t>
+  </si>
+  <si>
+    <t>S410 G3 Rugged</t>
+  </si>
+  <si>
+    <t>Intel i5-8365U 1.6GHz, Max turbo dažnis 4.1GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/getac-s410-g3-rugged-14-0-fhd-ips-intel-i5-8365u-32gb-1tb-ssd-su-klaviaturos-defektu-2/</t>
+  </si>
+  <si>
+    <t>Intel i5-7300U 2.6GHz Max turbo dažnis 3.5GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/microsfot-surface-5-pro-12-3-27361824-ips-touch-neveikia-lieciamas-ekranas-i5-7300u-8gb-256gb-42/</t>
+  </si>
+  <si>
+    <t>Korpuso tipas</t>
+  </si>
+  <si>
+    <t>Z240 Tower</t>
+  </si>
+  <si>
+    <t>Medium Tower</t>
+  </si>
+  <si>
+    <t>Intel Xeon E3-1270 v6</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z240-tower-e3-1270-v6-32gb-512gb-p4000-8gb/</t>
+  </si>
+  <si>
+    <t>ThinkStation P310</t>
+  </si>
+  <si>
+    <t>Intel Xeon E3-1220 v5 3.0GHz, Max turbo dažnis 3.5GHz</t>
+  </si>
+  <si>
+    <t>480GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkstation-p310-intel-xeon-e3-1220-v5-m4000-8gb-gddr5-16gb-480gb-ssd-400w-platinium/</t>
+  </si>
+  <si>
+    <t>Huawei</t>
+  </si>
+  <si>
+    <t>Intel Xeon Gold 6134 2vnt</t>
+  </si>
+  <si>
+    <t>32GB DDR4R 2666MHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/huawei-1288h-v5-serveris-x2-intel-xeon-gold-6134-2vnt-ddr4-2666mhz-ram-32gb-2tb/</t>
+  </si>
+  <si>
+    <t>i5-7400 4 branduoliai 3.0GHz, Max turbo dažnis 3.5Ghz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/zaidimu-kompiuteris-minecraft-roblox-i5-7400-8gb-256gb-ssd-amd-radeon-rx-550-2gb-wifi-integruotas-yra/</t>
+  </si>
+  <si>
+    <t>Thinkstation P520C</t>
+  </si>
+  <si>
+    <t>Intel Xeon W-2123 4 branduoliai 3.6GHz, Max turbo dažnis 3.9Ghz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/thinkstation-p520c-intel-xeon-w-2123-16gb-ddr4-server-ram-256gb-ssd-nvidia-quadro-k620-500w-platinum-psu/</t>
+  </si>
+  <si>
+    <t>ThinkStation P510</t>
+  </si>
+  <si>
+    <t>16GB DDR4 Registered</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/thinkstation-p510-e5-2690-v4-16gb-512gb-ssd-nvidia-quadro-m4000/</t>
+  </si>
+  <si>
+    <t>M32CD4-K</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/asus-m32cd4-k-intel-i5-7400-8gb-256gb-ssd-gtx-1050-2gb-wifi-300w-psu/</t>
+  </si>
+  <si>
+    <t>Z2 Tower G9 Workstation</t>
+  </si>
+  <si>
+    <t>Intel i5-12600K 10 branduolių Max turbo dažnis 4.9GHz</t>
+  </si>
+  <si>
+    <t>64GB DDR5, 2*32GB, dar du lizdai laisvi.</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z2-tower-g9-workstation-intel-i5-12600k-64gb-ddr5-1tb-ssd-nvdia-rtx-a2000-12gb/</t>
+  </si>
+  <si>
+    <t>HP Z440 Workstation</t>
+  </si>
+  <si>
+    <t>Intel Xeon E5-1630 V3 4 Core 3-7GHz, Max turbo dažnis 3.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z440-workstation-e5-1630-v3-16gb-256gb-ssd-quadro-k4200-4gb/</t>
+  </si>
+  <si>
+    <t>Precision Tower 5810</t>
+  </si>
+  <si>
+    <t>Intel Xeon E5-1650 V3 6 Core 3.5GHz, Max turbo dažnis 3.8GHz</t>
   </si>
   <si>
     <t>1TB HDD, 256GB SSD</t>
   </si>
   <si>
-    <t>https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-8300h-16gb-256gb-ssd-1tb-hdd-25-gtx-1060-3gb/</t>
-[...1276 lines deleted...]
-  <si>
     <t>https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1650-v3-32gb-256gb-ssd-1tb-hdd-nvidia-quadro-m5000-8gb/</t>
   </si>
   <si>
     <t>Precision T3610</t>
   </si>
   <si>
     <t>Intel Xeon E5-1607 v2 4 Core 3.0GHz</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/dell-precision-t3610-intel-xeon-e5-1607-v2-4-core-3-0ghz-32gb-ram-256gb-ssd-nvidia-quadro-k4000-3gb-gddr5/</t>
   </si>
   <si>
     <t>Intel Xeon E5-2690 V4 14 branduolių 2.6GHz, Max turbo dažnis 3.5GHz</t>
   </si>
   <si>
     <t>32GB DDR4 Server RAM, 4*8GB</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/hp-z440-workstation-intel-xeon-e5-2690-v4-14-branduoliu-32gb-ddr4-server-ram-1tb-nmve-radeon-pro-wx-9100-16gb-gddr5/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/hp-z440-workstation-intel-xeon-e5-2690-v4-14-branduoliu-32gb-ddr4-server-ram-256gb-nmve-radeon-pro-wx-9100-16gb-gddr5/</t>
   </si>
   <si>
-    <t>M740B</t>
-[...10 lines deleted...]
-  <si>
     <t>Intel Xeon E5-1630 V4 6 3.7GHz, Max turbo dažnis 4.0GHz</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1630-v4-32gb-256gb-ssd-nvidia-quadro-m5000-8gb/</t>
   </si>
   <si>
+    <t>Intel i7-4790k 4 branduoliai 4.0GHz, Max turbo dažnis 4.4Ghz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/i7-4790k-16gb-480gb-ssd-quadro-m4000-8gb-corsair-mx750x-psu/</t>
+  </si>
+  <si>
+    <t>Precision 3620</t>
+  </si>
+  <si>
+    <t>Intel Xeon E3-1250 V5 6 3.4GHz, Max turbo dažnis 3.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-3620-micro-tower-xeon-e3-1250-v5-16gb-ddr4-ram-512gb-ssd-quadro-k620/</t>
+  </si>
+  <si>
+    <t>Intel Xeon E5-1650 V4 6 Core 3.6-4.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/thinkstation-p510-e5-1650-v4-16gb-512gb-ssd-nvs-310-1gb/</t>
+  </si>
+  <si>
+    <t>Intel i7-6700 3.4GHz, Max turbo dažnis 4.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z240-tower-i7-6700-512gb-m-2-500gb-500gb-hdd-quadro-m4000-8gb/</t>
+  </si>
+  <si>
+    <t>Aspire TC-7100</t>
+  </si>
+  <si>
+    <t>Intel i5-6400 6M 2.7GHz, Max turbo dažnis 3.3GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-aspire-tc-7100-i5-6400-18gb-antras-lizdas-laisvas-256gb-ssd-nvidia-gtx-745-4gb/</t>
+  </si>
+  <si>
+    <t>Legion T530-28ICB</t>
+  </si>
+  <si>
+    <t>MT</t>
+  </si>
+  <si>
+    <t>Intel i5-8400 6 branduoliai 2.8GHz, Max turbo dažnis 4.0Ghz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-legion-t530-28icb-i5-8400-8gb-256gb-ssd-1tb-hdd-gtx-1060-3gb-wifi-yra/</t>
+  </si>
+  <si>
+    <t>HP Z8 G4 Workstation</t>
+  </si>
+  <si>
+    <t>Intel Xeon Gold 6234 CPU x2 vnt,  3.3GHz, Max turbo dažnis 4.0GHz</t>
+  </si>
+  <si>
+    <t>192GB DDR4 ECC</t>
+  </si>
+  <si>
+    <t>1TB HDD, 1TB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z8-g4-workstation-2x-intel-xeon-gold-6234-cpu-192gb-ddr4-ecc-1tb-ssd-1tb-hdd-nvidia-rtx-a5000-24gb/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z8-g4-workstation-2x-intel-xeon-gold-6234-cpu-192gb-ddr4-ecc-1tb-ssd-1tb-hdd-nvidia-rtx-a5000-24gb-2/</t>
+  </si>
+  <si>
+    <t>96GB DDR4 ECC</t>
+  </si>
+  <si>
+    <t>1TB SSD, 4TB HDD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z8-g4-workstation-2x-intel-xeon-gold-6234-cpu-96gb-ddr4-ecc-1tb-ssd-4tb-hdd-nvidia-rtx-a6000-48gb/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z8-g4-workstation-2x-intel-xeon-gold-6234-cpu-96gb-ddr4-ecc-1tb-ssd-nvidia-rtx-a5000-24gb/</t>
+  </si>
+  <si>
+    <t>2TB HDD, 512GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z8-g4-workstation-2x-intel-xeon-gold-6234-cpu-192gb-ddr4-ecc-512gb-ssd-2tb-hdd-nvidia-rtx-5000-16gb/</t>
+  </si>
+  <si>
+    <t>Intel i7-12700K 12 branduolių Max turbo dažnis 5.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z2-tower-g9-workstation-intel-i7-12700k-32gb-ddr5-1tb-ssd-nvdia-rtx-a2000-12gb/</t>
+  </si>
+  <si>
+    <t>Z2 Tower G5 Workstation</t>
+  </si>
+  <si>
+    <t>Intel i7-10700K 8 branduoliai 3.8GHz Max turbo dažnis 5.1GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z2-tower-g5-workstation-intel-i7-10700k-32gb-ddr4-1tb-ssd-nvdia-rtx-a2000-12gb/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z2-tower-g9-workstation-intel-i5-12600k-32gb-ddr5-1tb-ssd-nvdia-rtx-a2000-12gb/</t>
+  </si>
+  <si>
     <t>Dell Vostro 3425 14.0 FHD IPS, Ryzen 5625U, Be ram ir be ssd diskų36 vnt B Grade. Krovikliai pridedami.</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/dell-vostro-3425-14-0-fhd-ips-ryzen-5625u-be-ram-ir-be-ssd-disku36-vnt-b-grade-krovikliai-pridedami/</t>
   </si>
   <si>
     <t>DIDMENA 83 vnt HP EliteBook 845 G10 Fhd+ Ips Ryzen 5 7540u 16GB 256GB SSD USA klaviatūra</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/didmena-83-vnt-hp-elitebook-845-g10-fhd-ips-ryzen-5-7540u-16gb-256gb-ssd-usa-klaviatura/</t>
+  </si>
+  <si>
+    <t>Stacionarai didmena pigiai Visi su i5-6500 58vnt veikiantys</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/stacionarai-didmena-pigiai-i5-6500t-i3-6-7-karta-94vnt-veikiantys/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
     </font>
     <font>
       <name val="Calibri"/>
@@ -1696,260 +1831,295 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/nesiojamo-kompiuterio-maitinimo-saltinis-lenovo-square-45w/" TargetMode="External"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dimm-ddr3-18gb-1-5v-1600mhz-parenkamas-atsitiktinis-gamintojas/" TargetMode="External"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-type-c-45w-ikroviklis-20v-2-25a-5v-3a-9v-9a-15v-3a-turime-dideli-kieki/" TargetMode="External"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/nesiojamo-kompiuterio-maitinimo-saltinis-lenovo-square-45w-kopija/" TargetMode="External"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/usb-c-universal-dock-be-maitinimo-saltinio/" TargetMode="External"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/gtx-1080-ti-11gb-gddr5x-nestandartinis-ausintuvas/" TargetMode="External"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dockingas-lenovo-thinkpad-senas-t420-t530-t430-t530-tinkantis-ir-panasiems-be-maitinimo/" TargetMode="External"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/1tb-nmve-samsung-990-pro-with-heatsink-apynaujis-garantija-iki-2030-08-20-pirktas-2025-08-21-netiko-kompiuteriui-netilpo-del-radiatoriaus-nenaudotas/" TargetMode="External"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/msata-samsung-860-evo-500gb-96-gyvybe-12-men-garantija/" TargetMode="External"/>
-<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/sata-1tb-ssd-850-evo-100-gyvybes/" TargetMode="External"/>
-<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/sata-2tb-ssd-860-evo-qvo-100-gyvybes/" TargetMode="External"/></Relationships>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/sata-2tb-ssd-860-evo-qvo-100-gyvybes/" TargetMode="External"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/so-dimm-ddr5-16gb-28gb-4800mhz-samsung/" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/so-dimm-ddr5-28gb-5600mhz-sk-hynix/" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-40ay-docking-station-jungciu-stotele-su-12-men-garantija/" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/5vnt-didmena-lenovo-40ay-docking-station-jungciu-stotele-su-12-men-garantija-kopija/" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/20vnt-didmena-lenovo-40ay-docking-station-jungciu-stotele-su-12-men-garantija/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-5495-14-0-fhd-ips-amd-ryzen-5-2500u-8gb-256gb-ssd/" TargetMode="External"/>
-[...53 lines deleted...]
-<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkpad-p1-gen-3-15-6-fhd-ips-i7-10850h-64gb-512gb-ssd-nvidia-quadro-t1000-4gb-max-q-13/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-5495-14-0-fhd-ips-amd-ryzen-5-2500u-8gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/17-3-hp-zbook-17-g3-fhd-ips-xeon-e3-1535m-v5-16gb-ram-512gb-ssd-quadro-m5000m-8gb-gddr5/" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-15-g1-workstation-15-6-fhd-matinis-i7-4700mq-8gb-256gb-ssd-nvidia-quadro-k1100m-2gb-gddr5/" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-14-g7-firefly-14-0-fhd-ips-i7-10610u-32gb-1tb-ssd-nvidia-quadro-p520-4gb-gddr5/" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p1-gen-1-15-6-fhd-ips-i7-8750h-16gb-256gb-p1000-4gb-53-su-ekrano-kosmetiniais-trukumais/" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-3470-14-0-fhd-ips-i7-1260p-32gb-1tb-ssd-nvidia-quadro-t550-4gb-32/" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p50-15-6-fhd-ips-touchscreen-i7-6820hq-16gb-256gb-m2000m-4gb/" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-firefly-14-g8-14-fhd-ips-i7-1165g7-32gb-512gb-t500-4gb/" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-840-g8-14-0-fhd-ips-i5-1135g7-16gb-256gb-ssd-26-kopija/" TargetMode="External"/>
+<Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-3470-14-0-fhd-ips-i7-1260p-16gb-512gb-ssd-nvidia-quadro-t550-4gb-35/" TargetMode="External"/>
+<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-7300hq-8gb-256gb-ssd-21-gtx-1050-4gb-usa-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-17-g5-17-3-fhd-ips-i7-8850h-32gb-512gb-ssd-quadro-p3200-6gb-30/" TargetMode="External"/>
+<Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-a5000-16gb/" TargetMode="External"/>
+<Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7540-17-3-fhd-ips-i7-9850h-32gb-512gb-rtx-5000-16gb-gddr6-63/" TargetMode="External"/>
+<Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-64gb-ram-512gb-ssd-m3000m-4gb/" TargetMode="External"/>
+<Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-32gb-ram-0gb-ssd-m3000m-4gb-21/" TargetMode="External"/>
+<Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-64gb-ram-512gb-ssd-m3000m-4gb-26/" TargetMode="External"/>
+<Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-17-g6-17-3-fhd-ips-i9-9880h-32gb-512gb-rtx-5000-16gb-keli-trukumai-neveikia-lan-ir-siektiek-ekrane-matosi-nuospaudos-nuo-klaviaturos-centre/" TargetMode="External"/>
+<Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-5540-15-6-4k-ips-touch-i7-9850h-32gb-1tb-ssd-t2000-max-q-4gb-gddr6-39/" TargetMode="External"/>
+<Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/toshiba-z30-c-16m-13-3-fhd-ips-i7-6500u-8gb-256gb-ssd-su-ekrano-defektu-veikiantis-ir-bloga-baterija/" TargetMode="External"/>
+<Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/precision-7560-15-6-fhd-ips-i9-11950h-64gb-1tb-ssd-rtx-a3000-6gb/" TargetMode="External"/>
+<Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-1030-g1-touch-13-3-qhd-m7-6y75-16gb-256gb-ssd-nesuinstaliuotas/" TargetMode="External"/>
+<Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-15-g6-15-6-fhd-ips-i7-9850h-32gb-512gb-t2000-4gb-max-q-35/" TargetMode="External"/>
+<Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p72-17-3-fhd-ips-intel-xeon-e-2186m-32gb-ram-512gb-ssd-p5200-16gb-max-q-2gb-8-su-keletu-nedideliu-defektu/" TargetMode="External"/>
+<Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-a5000-max-q-16gb-46/" TargetMode="External"/>
+<Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-create-g7-15-6-fhd-ips-i9-10885h-32gb-1tb-ssd-nvidia-rtx-2070-8gb-max-q-28/" TargetMode="External"/>
+<Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-fury-17-g7-17-3-fhd-ips-i7-10850h-64gb-512gb-ssd-nvidia-rtx-4000-max-q-28-minimalus-speakeriu-pasidevejimas/" TargetMode="External"/>
+<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-3561-15-6-fhd-ips-i7-11850h-64gb-1tb-ssd-quadro-t1200-4gb-56/" TargetMode="External"/>
+<Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-fury-15-6-g8-15-6-fhd-ips-i7-11850h-16gb-512gb-rtx-a3000-6gb-30/" TargetMode="External"/>
+<Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-fury-15-g7-15-6-fhd-ips-i9-10885h-32gb-1tb-ssd-nvidia-rtx-3000-6gb-10/" TargetMode="External"/>
+<Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p1-gen2-15-6-fhd-ips-60hz-i7-9750h-32gb-512gb-ssd-nvidia-quadro-t1000-4gb-19/" TargetMode="External"/>
+<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-fury-16-g9-16-0-fhd-ips-400-nit-intel-i7-12850hx-16gb-256gb-ssd-rtx-a55000-16gb-24/" TargetMode="External"/>
+<Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7760-17-3-fhd-ips-i7-11850h-16gb-512gb-ssd-rtx-a5000-16gb-0-su-nedideliu-defektu-klaviaturos-pasvietimas-neveikia/" TargetMode="External"/>
+<Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-3561-15-6-fhd-ips-i7-11850h-64gb-1tb-ssd-nvidia-quadro-t1200-4gb-45/" TargetMode="External"/>
+<Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/intel-regulatory-model-qc7-15-6-fhd-ips-144hz-i7-9750h-16gb-512gb-ssd-gtx-1660-ti-6gb-nera-baterijos-neveikia-ausiniu-lizdas/" TargetMode="External"/>
+<Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-fury-15-6-g8-15-6-fhd-ips-i7-11850h-64gb-512gb-rtx-a2000-4gb-29/" TargetMode="External"/>
+<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p1-gen2-15-6-fhd-ips-60hz-i7-9750h-32gb-512gb-ssd-nvidia-quadro-t1000-4gb-21/" TargetMode="External"/>
+<Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkpad-p1-gen-3-15-6-fhd-ips-i7-10850h-64gb-512gb-ssd-nvidia-quadro-t1000-4gb-max-q-13/" TargetMode="External"/>
+<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-power-15-6-g8-15-6-fhd-ips-i7-11850h-32gb-512gb-rtx-a2000-4gb-29-c-grade-be-ikroviklio-galima-ir-su/" TargetMode="External"/>
+<Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-power-15-6-g8-15-6-fhd-ips-i7-11850h-32gb-512gb-rtx-a2000-4gb-33-c-grade-be-ikroviklio-galima-ir-su-ausiniu-lizdas-neveikia-ir-2vnt-usb-blogi/" TargetMode="External"/>
+<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/precision-7560-15-6-fhd-ips-i9-11950h-64gb-1tb-ssd-rtx-a3000-6gb-28/" TargetMode="External"/>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-5000-max-q-16gb-52-su-ekrano-defektais/" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7760-17-3-fhd-ips-i7-11850h-16gb-512gb-ssd-rtx-a5000-16gb-43-su-nedideliu-defektu-ausiniu-lizdas-neveikia/" TargetMode="External"/>
+<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-5000-max-q-16gb-46-kopija/" TargetMode="External"/>
+<Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-fury-16-g9-16-0-fhd-ips-400-nit-intel-i7-12850hx-32gb-1tb-ssd-nvidia-rtx-a3000-12gb-24/" TargetMode="External"/>
+<Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-5540-15-6-fhd-ips-i7-9850h-32gb-ram-0gb-ssd-t2000-max-q-4gb-gddr6-37-c-grade/" TargetMode="External"/>
+<Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-power-15-6-g8-15-6-4k-120hz-600-nit-ekranas-ips-i7-11850h-32gb-256gb-quadro-t1200-4gb-24/" TargetMode="External"/>
+<Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-fury-17-g7-17-3-fhd-ips-i7-10850h-32gb-512gb-ssd-nvidia-rtx-5000-max-q-16gb-32/" TargetMode="External"/>
+<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-studio-g7-15-6-fhd-ips-400-nit-i7-10850h-32gb-512gb-quadro-t2000-max-q-4gb-27/" TargetMode="External"/>
+<Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-power-15-6-g8-15-6-fhd-ips-i7-11850h-32gb-512gb-nmve-2tb-nmve-rtx-a2000-4gb-29-c-grade-su-ekrano-defektu/" TargetMode="External"/>
+<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-loq-15irh8-15-6-fhd-ips-144hz-i5-12450h-16gb-512gb-ssd-rtx-4050-6gb-12/" TargetMode="External"/>
+<Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p53-15-6-fhd-ips-i7-9850h-16gb-256gb-t1000-4gb-0/" TargetMode="External"/>
+<Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-studio-g7-15-6-fhd-ips-400-nit-i7-10850h-32gb-512gb-quadro-t2000-max-q-4gb-24/" TargetMode="External"/>
+<Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-5540-15-6-fhd-ips-i7-9850h-0gb-ram-0gb-ssd-t2000-max-q-4gb-gddr6-37-c-grade-be-ikroviklio/" TargetMode="External"/>
+<Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p53-15-6-fhd-ips-i7-9850h-32gb-1tb-ssd-t2000-4gb-14/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-15-6-i7-3740qm-8gb-128ssd/" TargetMode="External"/>
-[...52 lines deleted...]
-<Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/toshiba-satellite-pro-a30-c-1mk-13-3-hd-i5-6200u-8gb-128gb-ssd-26/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-15-6-i7-3740qm-8gb-128ssd/" TargetMode="External"/>
+<Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latittude-e6440-i5-4200m-4gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latittude-e7240-i5-4300u-8gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latittude-e5450-i3-5010u-8gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latittude-e7250-i5-5300u-8gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latittude-e5450-i3-5010u-4gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latittude-e7240-i5-4300u-4gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latittude-e5440-i3-4030u-8gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latittude-e5440-i3-4010u-4gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-s935-13-3-fhd-ips-i5-5200u-8gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lifebook-e734-13-3-i5-4210m-8gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lifebook-e744-13-3-i5-4210m-8gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-e460-14-0-1366768-i5-6200u-8gb-0gb-ssd-13-balta-demele-ekrane/" TargetMode="External"/>
+<Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-l430-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/" TargetMode="External"/>
+<Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-l420-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/" TargetMode="External"/>
+<Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/" TargetMode="External"/>
+<Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430s-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/" TargetMode="External"/>
+<Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t420s-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/" TargetMode="External"/>
+<Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-e520-15-6-hd-i3-2370m-4gb-500gb-hdd-30-nesuinstaliuotas/" TargetMode="External"/>
+<Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-lifebook-a512-15-6-hd-i3-3110m-4gb-320gb-hdd-16-nesuinstaliuotas/" TargetMode="External"/>
+<Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-e5430-14-0-1600900-i3-2350m-8gb-be-disko-5/" TargetMode="External"/>
+<Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/17-3-1600900-i3-2348m-8gb-128gb-ssd-500gb-hdd-48/" TargetMode="External"/>
+<Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/toshiba-satellite-c870d-11m-17-3-1600900-e1-1200-8gb-128gb-ssd-17-yra-keli-mazi-balti-taskeliai-ekrane/" TargetMode="External"/>
+<Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-725-g3-12-5-hd-tn-matinis-amd-pro-a10-8700b-12gb-256gb-ssd-24/" TargetMode="External"/>
+<Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/kolekcinis-produktas-18-4-ekranu-fujitsu-amilo-li-3910-pentium-t3200-3gb-ram-be-disko-su-originaliu-krovikliu/" TargetMode="External"/>
+<Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/kolekcinis-produktas-18-4-fhd-acer-aspire-8730-pentium-t6400-4gb-ram-0gb-hdd-nvidia-gt-9600m-1gb-gyva-baterija/" TargetMode="External"/>
+<Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-yoga-2-13-13-3-fhd-ips-touchscreen-i5-4200u-8gb-128gb-ssd-36/" TargetMode="External"/>
+<Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/packard-bell-ts11-hr-15-6-hd-i7-2630qm-4gb-240gb-ssd-nvidia-gt-540m-baterija-beveik-mirusi-70/" TargetMode="External"/>
+<Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/nesiojamas-kompiuteris-latitude-e7270-12-5-fhd-ips-i5-6300u-8gb-256gb-ssd-15/" TargetMode="External"/>
+<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-650-g1-15-6-i5-4210m-8gb-be-disko-bloga-silpna-baterija/" TargetMode="External"/>
+<Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-6560b-15-6-i5-2410m-8gb-256gb-ssd-baterijos-bukle-neaiski-iki-galo-bet-krauna/" TargetMode="External"/>
+<Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-6560b-15-6-i5-2450m-4gb-128-ssd-baterijos-bukle-neaiski-iki-galo-bet-krauna/" TargetMode="External"/>
+<Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-lifebook-e556-15-6-fhd-ips-i5-6200u-8gb-ddr4-256gb-ssd-52/" TargetMode="External"/>
+<Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-450-g2-15-6-i5-4210u-4gb-128-ssd-bloga-silpna-baterija/" TargetMode="External"/>
+<Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-8570p15-6-i5-3360m-4gb-500gb-hdd-baterijos-bukle-neaiski-iki-galo-bet-krauna/" TargetMode="External"/>
+<Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-lifebook-e754-15-6-fhd-ips-i5-6200u-8gb-ddr3-256gb-ssd-12/" TargetMode="External"/>
+<Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-e5430-14-0-i5-3340m-4gb-128gb-baterija-silpna-bloga/" TargetMode="External"/>
+<Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/15-6-hd-a8-6410-8gb-ram-256gb-ssd-gyva-baterija-7/" TargetMode="External"/>
+<Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430-14-0-hd-i5-8gb-128gb-ssd-silpna-prasta-bloga-baterija-ar-isvis-jos-nera/" TargetMode="External"/>
+<Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/toshiba-z30-b-100-13-3-i5-5200u-8gb-128gb-ssd-13/" TargetMode="External"/>
+<Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-lenovo-ideapad-z510-15-6-i7-4702mq-6gb-128gb-ssd-1tb-hdd-baterija-bloga/" TargetMode="External"/>
+<Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-ideapad-320-15ikb-15-6-19201080-tn-ekranas-pentium-gold-4415u-4gb-128gb-ssd-11-parduodamas-be-ikroviklio/" TargetMode="External"/>
+<Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-3470-14-0-fhd-ips-i5-6200u-8gb-256gb-ssd-0-ekranas-turi-baltu-tasku-neryskus/" TargetMode="External"/>
+<Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-pavilion-laptop-14-bf0xx-14-0-fhd-ips-i3-7100u-4gb-256gb-ssd-10/" TargetMode="External"/>
+<Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-a485-14-0-fhd-ips-ryzen-3-2300u-8gb-128gb-ssd-dvi-baterijos-38-13/" TargetMode="External"/>
+<Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/toshiba-satellite-pro-a30-c-1mk-13-3-hd-i5-6200u-8gb-128gb-ssd-26/" TargetMode="External"/>
+<Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-notebook-e210-11-6-ultra-thin-hd-tn-celeron-n4500-4gb-128gb-ssd-21-su-org-dezute-labai-geros-bukles/" TargetMode="External"/>
+<Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-14-fhd-ips-ekranas-intel-n4020-4gb-ram-be-ssd-be-ikroviklio-uz-ekrano-kaina/" TargetMode="External"/>
+<Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-15-6-hd-i5-2410m-8gb-ddr3-ram-be-ssd-silpna-baterija-su-krovikliu/" TargetMode="External"/>
+<Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-15-6-hd-i5-5257u-8gb-ddr3-ram-be-ssd-gera-baterija-su-krovikliu/" TargetMode="External"/>
+<Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-15-6-hd-intel-n4200-4gb-ddr3-ram-1tb-hdd-gera-baterija-su-krovikliu/" TargetMode="External"/>
+<Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-15-6-hd-i7-3630qm-8gb-ram-750gb-hdd-bloga-baterija-su-krovikliu/" TargetMode="External"/>
+<Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-15-6-hd-i5-3230m-6gb-ram-750gb-hdd-bloga-baterija-su-krovikliu/" TargetMode="External"/>
+<Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-15-6-hd-i5-4200u-4gb-ddr3-ram-be-ssd-gera-baterija-su-krovikliu/" TargetMode="External"/>
+<Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-15-6-hd-i3-2310m-4gb-ram-50gb-hdd-nvidia-gt-610m-2gb-bloga-baterija-su-krovikliu/" TargetMode="External"/>
+<Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-15-6-hd-a8-6410-8gb-ram-1tb-hdd-gera-baterija-su-krovikliu/" TargetMode="External"/>
+<Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-15-6-hd-i5-3230m-4gb-500gb-hdd-baterija-laikanti-su-krovikliu/" TargetMode="External"/>
+<Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-e5550-15-6-fhd-ips-i5-5300u-8gb-128gb-ssd-36/" TargetMode="External"/>
+<Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-lifebook-e754-15-6-fhd-ips-i5-4210m-8gb-ddr3-180gb-ssd-36/" TargetMode="External"/>
+<Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-840-g3-14-0-fhd-i5-6200u-4gb-128gb-ssd/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/25vnt-14-0-fhd-i5-8250u-su-defektais-nuo-48-eur/" TargetMode="External"/>
-[...59 lines deleted...]
-<Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-14-0-fhd-ips-ryzen-3-4300u-4gb-ram-be-ssd-disko-12-kosmetiniai-trukumai-korpuso-be-kroviklio/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/25vnt-14-0-fhd-i5-8250u-su-defektais-nuo-48-eur/" TargetMode="External"/>
+<Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/zenbook-14-ux434f-i7-10510u-8gb-256gb-2-screens/" TargetMode="External"/>
+<Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-e7440-14-0-fhd-i7-4600u-0gb-ram-be-ssd-korpuso-defektai/" TargetMode="External"/>
+<Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/1vnt-lenovo-e31-70-80-kompiuteris-i3-4gb-128gb-ssd-su-korpuso-ar-klaviaturos-defektu/" TargetMode="External"/>
+<Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/1vnt-surface-pro-5-12-3-i5-7300u-8gb-128-256gb-su-ekrano-defektu/" TargetMode="External"/>
+<Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-ideapad-s540-13iml-i5-10210u/" TargetMode="External"/>
+<Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-ideapad-s540-13iml-i5-10210u-neveikiantis-kopija/" TargetMode="External"/>
+<Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/15-6-19201080-i5-6200u-12gb-ram-be-ssd-bloga-klaviatura-bloga-baterija/" TargetMode="External"/>
+<Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-245-g9-14-0-ryzen-3-5425u-0gb-ram-0gb-ssd-fhd-neveikiantis/" TargetMode="External"/>
+<Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/15-6-fhd-ips-i5-6440hq-16gb-256gb-ssd-0-neveikia-touch-ekrano-visa-kita-veikia-gerai/" TargetMode="External"/>
+<Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/microsfot-surface-5-pro-12-3-27361824-ips-touch-neveikia-lieciamas-ekranas-i5-7300u-8gb-256gb-1/" TargetMode="External"/>
+<Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-v330-14ikb-14-0-fhd/" TargetMode="External"/>
+<Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-aspire-3-a315-31-15-6-19201080-celeron-n3350-4gb-128gb-ssd-44-truksta-klavisu/" TargetMode="External"/>
+<Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-aspire-v5-552-15-6-hd-a6-5357m-8gb-480gb-ssd-7-kosmetiniai-ekrano-defektai-daug-baltu-tasku/" TargetMode="External"/>
+<Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-yoga-510-14isk-x360-14-0-fhd-ips-touch-i5-6200u-8gb-128gb-ssd-31/" TargetMode="External"/>
+<Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-5310-13-3-fhd-ips-i5-10310u-8gb-256gb-26-yra-baltu-tasku-ekrane/" TargetMode="External"/>
+<Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/17-3-1600900-i5-5200u-8gb-128gb-ssd-gt-820m-2gb-nera-baterijos/" TargetMode="External"/>
+<Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-ideapad-330s-15ikb-15-6-fhd-i5-8250u-8gb-128gb-ssd-10-bloga-klaviat8ra-ekrane-matosi-nuospaudos-nuo-klaviaturos/" TargetMode="External"/>
+<Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-lifebook-e544-15-6-fhd-ips-i5-4210m-8gb-256gb-ssd-20-keli-defektai/" TargetMode="External"/>
+<Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-aspire-e5-532-15-6-1366768-i3-4005u-8gb-128gb-ssd-12-touchpad-neveikia/" TargetMode="External"/>
+<Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-aspire-es1-512-15-6-celeron-n2920-8gb-1tb-hdd-bloga-baterija-ir-touchpad/" TargetMode="External"/>
+<Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-yoga-710-14ikb-su-defektais-14-0-fhd-ips-i5-7200u-4gb-256gb-ssd-ekrano-defektais-camera-neveikia-klaviatura-neidealiai-veikia/" TargetMode="External"/>
+<Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/17-3-1600900-i5-6200u-8gb-be-disko-r5-m330-keli-nebaisus-trukumai/" TargetMode="External"/>
+<Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/15-6-19201080-a10-7300-8gb-r7-m260-bloga-baterija-ir-touchpad/" TargetMode="External"/>
+<Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-e1-572g-15-6-i5-4200u-8gb-750gb-hdd-bloga-baterija-ir-truksta-vieno-klaviso/" TargetMode="External"/>
+<Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/15-6-fhd-ips-idealus-ekranas-i5-8265u-8gb-0gb-ssd-su-defektu-klaviaturos-nevisi-mygtukai-veikia-baterijos-nera/" TargetMode="External"/>
+<Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-a285-12-5-hd-amd-ryzen-5-2500u-8gb-256gb-ssd-vienas-is-dvieju-usb-c-neveikiantis/" TargetMode="External"/>
+<Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-inspiron-13-5370-13-3-fhd-ips-i5-8250u-8gb-256gb-45-neveikia-web-camera/" TargetMode="External"/>
+<Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-pu500c-15-6-hd-matinis-i5-3337u-10gb-ram-128gb-ssd-14/" TargetMode="External"/>
+<Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-ideapad-530s-14ikb-14-0-fhd-ips-touchscreen-i5-8250u-0gb-ram-0gb-ssd-mx-130-2gb-gpu/" TargetMode="External"/>
+<Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/neveikiantis-samsung-galaxy-book-pro-np930xdb-13-3-amoled-supilta-pagrindine-plokste-dalimis-arba-visas/" TargetMode="External"/>
+<Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/neveikiantis-samsung-galaxy-book-pro-360-np930qdb-13-3-x360-touchscreen-amoled-mb-jau-buvo-lituota-ankstesnio-savininko/" TargetMode="External"/>
+<Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-y540-17irh-neveikiantis-i5-9300h-gtx-1660-ti-6gb-s-n-pf1zvzkv/" TargetMode="External"/>
+<Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-legion-y530-15ich-15-6-144hz-neveikiantis-i5-8300h-gtx-1060-6gb-8gb-ram-s-n-pf1efx10/" TargetMode="External"/>
+<Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-omen-15-en0802no-200w-ryzen-5-4600h-1660ti-6gb-neveikiantis-s-n-5cd0256bds/" TargetMode="External"/>
+<Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-xps-15-9550-15-6-i7-6700hq-960m-2gb-s-n-1ldnj72-sulietas-neveikiantis/" TargetMode="External"/>
+<Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-aspire-vvn7-591g-738g-i7-4720hq-gtx-960m-2gb-8gb-128gb-ssd-1tb-hdd-baterija-yra-laiko-veikia-blogi-vyriai/" TargetMode="External"/>
+<Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-spectre-13-3000eo-13-3-25601440-ips-touchscreen-i5-4200u-8gb-256gb-ssd-23-truputi-dzerzgia-garsiakalbiai/" TargetMode="External"/>
+<Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-255-g3-15-6-hd-matinis-a4-5000-4gb-1tb-hdd-bloga-baterija-nuskiles-korpuso-kamputis/" TargetMode="External"/>
+<Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-860-16-i7-1355u-neveikiantis/" TargetMode="External"/>
+<Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/su-defektu-lenovo-thinkpad-a485-14-0-fhd-ips-ryzen-5-2500u-8gb-256gb-ssd-abejos-baterijos-blogos-be-kroviklio-galima-dalimis-pirkti/" TargetMode="External"/>
+<Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t480s-14-0-fhd-ips-i5-8250u-8gb-256gb-ssd-23-su-defektais-kosmetiniai-vienas-baltas-taskas-ekrane/" TargetMode="External"/>
+<Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-x270-12-5-i5-7300u-nepilna-komplektacija-bloga-klaviatura-2/" TargetMode="External"/>
+<Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t580-15-6-fhd-ips-i5-8250u-8gb-256gb-ssd-24-ir-20-susidevejimo-baterijos-prastos-bukles-ekranas/" TargetMode="External"/>
+<Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-450-g6-15-6-fhd-ips-labai-prastos-bukles-ekranas-demes-nuospaudos-i5-8265u-16gb-256gb-ssd-11-nvidia-mx-130-2gb-koloneliu-defektas/" TargetMode="External"/>
+<Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/surface-pro-7-skiles-duzes-ekranas-i5-1035g4-8gb-256gb-ssd-gera-baterija-veikianti/" TargetMode="External"/>
+<Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/surface-pro-7-skiles-duzes-ekranas-i5-1035g4-8gb-256gb-ssd-gera-baterija-veikianti-2/" TargetMode="External"/>
+<Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/su-defektais-thinkpad-t440-14-0-hd-touch-i5-4300u-8gb-be-disko/" TargetMode="External"/>
+<Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-vavibook-14x-oled-14-28801800-i9-13900h-1tb-rtx-2050-4gb-kompiuteris-su-krovimu-baterija-defektu/" TargetMode="External"/>
+<Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/clevo-n870-17-3-fhd-ips-i7-8750h-8gb-ddr4-ram-be-ssd-su-defektais-veikia/" TargetMode="External"/>
+<Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-travelmate-p257-15-6-hd-i3-4005u-8gb-128gb-ssd-touchpad-su-defektu-baterija-netikrinta/" TargetMode="External"/>
+<Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/surface-5-pro-12-3-27361824-ips-touch-m3-7y30-4gb-128gb-ssd-13-be-kroviklio-kaina-nurodyta-su-ekrano-defektu-touch-neveikia/" TargetMode="External"/>
+<Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-7285-2-in-1-touch-13-3-2880x1920-i7-7y75-16gb-0gb-ssd-nesuinstaliuotas-lcd-ts-su-defektu-baterija-bloga-1vnt-antra-silpna-53-susidevejimas/" TargetMode="External"/>
+<Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t490-14-0-fhd-ips-i5-8265u-8gb-256gb-13-1vnt-usb-c-neveikia-ir-ekrane-siektiek-yra-nuospaudu-nuo-klaviaturos/" TargetMode="External"/>
+<Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-ideapad-flex-5-14iau7-x360-14-ips-ts-i5-1235u-8gb-512gb-ssd-14-touch-neveikia/" TargetMode="External"/>
+<Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/surface-6-pro-12-3-27361824-ips-touch-i5-8350u-8gb-256gb-ssd-44-ekranas-imustas-skiles/" TargetMode="External"/>
+<Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/zbook-15-g3-15-6-fhd-ips-i7-6820hq-16gb-256gb-ssd-m2000m-be-ikroviklio-parduodamas-galima-ir-su-defektas-per-ekrana-eina-linija/" TargetMode="External"/>
+<Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkpad-x1-extreme-gen-4-16-0-4k-touch-ekranas-blogas-i7-11800h-64gb-ram-232gb-512gb-ssd-7-5/" TargetMode="External"/>
+<Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t460s-14-0-fhd-ips-i5-6300u-8gb-be-disko-dvi-baterijos-56-ir-28-susidevejimo-klaviaturos-vieno-mygtuko-nera-f4-pilnai-veikianti-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-14-0-fhd-ips-ryzen-3-4300u-4gb-ram-be-ssd-disko-17-kosmetiniai-trukumai-korpuso-be-kroviklio/" TargetMode="External"/>
+<Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-v330-14ikb-14-0-fhd-i5-8250u-4gb-0gb-ssd-25-c-grade-su-klaviaturos-defektu/" TargetMode="External"/>
+<Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-v330-14ikb-14-0-fhd-i5-8250u-4gb-0gb-ssd-37-c-grade-su-klaviaturos-defektu/" TargetMode="External"/>
+<Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/zbook-15-g3-15-6-fhd-ips-i7-6820hq-4gb-0-ssd-m1000m-be-ikroviklio-parduodamas-su-ekrano-defektu/" TargetMode="External"/>
+<Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkpad-l15-gen-1-14-0-fhd-ips-ryzen-3-4450u-16gb-256gb-9-2vnt-type-c-blogi-1vnt-usb-blogas-visi-toje-pacioje-kaireje-puseje-esantys/" TargetMode="External"/>
+<Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-x13-gen-3-13-3-fhd-ips-i5-1245u-16gb-ddr5-256gb-ssd-10-duzes-ekranas/" TargetMode="External"/>
+<Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-yoga-2-12-5-fhd-ips-touch-x360-i7-6500u-8gb-256gb-ssd-su-defektu-baterijos-nekrauna-ir-bios-baterija-issekusi-piestukas-kompelkte-yra-kroviklis-pridedamas/" TargetMode="External"/>
+<Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-650-g8-15-6-fhd-ips-i7-1165g7-32gb-ram-512gb-ssd-21/" TargetMode="External"/>
+<Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-650-g8-15-6-fhd-ips-i7-1165g7-32gb-ram-512gb-ssd-25-su-rimtu-korpuso-defektu-ir-ekranu-ziureti-foto/" TargetMode="External"/>
+<Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-835-g7-13-3-fhd-ips-touchscreen-ryzen-5-4650u-16gb-256gb-ssd-20-su-klaviaturos-defektu/" TargetMode="External"/>
+<Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14-gen-3-fhd-ips-ryzen-5-6650u-16gb-256gb-15-gera-kosmetine-bukle/" TargetMode="External"/>
+<Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-firefly-14-g8-14-fhd-ips-i7-1165g7-32gb-512gb-t500-4gb-28/" TargetMode="External"/>
+<Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/getac-s410-g3-rugged-14-0-fhd-ips-intel-i5-8365u-32gb-1tb-ssd-su-klaviaturos-defektu-2/" TargetMode="External"/>
+<Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/microsfot-surface-5-pro-12-3-27361824-ips-touch-neveikia-lieciamas-ekranas-i5-7300u-8gb-256gb-42/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z240-tower-e3-1270-v6-32gb-512gb-p4000-8gb/" TargetMode="External"/>
-[...14 lines deleted...]
-<Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1630-v4-32gb-256gb-ssd-nvidia-quadro-m5000-8gb/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z240-tower-e3-1270-v6-32gb-512gb-p4000-8gb/" TargetMode="External"/>
+<Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkstation-p310-intel-xeon-e3-1220-v5-m4000-8gb-gddr5-16gb-480gb-ssd-400w-platinium/" TargetMode="External"/>
+<Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/huawei-1288h-v5-serveris-x2-intel-xeon-gold-6134-2vnt-ddr4-2666mhz-ram-32gb-2tb/" TargetMode="External"/>
+<Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/zaidimu-kompiuteris-minecraft-roblox-i5-7400-8gb-256gb-ssd-amd-radeon-rx-550-2gb-wifi-integruotas-yra/" TargetMode="External"/>
+<Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkstation-p520c-intel-xeon-w-2123-16gb-ddr4-server-ram-256gb-ssd-nvidia-quadro-k620-500w-platinum-psu/" TargetMode="External"/>
+<Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkstation-p510-e5-2690-v4-16gb-512gb-ssd-nvidia-quadro-m4000/" TargetMode="External"/>
+<Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-m32cd4-k-intel-i5-7400-8gb-256gb-ssd-gtx-1050-2gb-wifi-300w-psu/" TargetMode="External"/>
+<Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z2-tower-g9-workstation-intel-i5-12600k-64gb-ddr5-1tb-ssd-nvdia-rtx-a2000-12gb/" TargetMode="External"/>
+<Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z440-workstation-e5-1630-v3-16gb-256gb-ssd-quadro-k4200-4gb/" TargetMode="External"/>
+<Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1650-v3-32gb-256gb-ssd-1tb-hdd-nvidia-quadro-m5000-8gb/" TargetMode="External"/>
+<Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-t3610-intel-xeon-e5-1607-v2-4-core-3-0ghz-32gb-ram-256gb-ssd-nvidia-quadro-k4000-3gb-gddr5/" TargetMode="External"/>
+<Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z440-workstation-intel-xeon-e5-2690-v4-14-branduoliu-32gb-ddr4-server-ram-1tb-nmve-radeon-pro-wx-9100-16gb-gddr5/" TargetMode="External"/>
+<Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z440-workstation-intel-xeon-e5-2690-v4-14-branduoliu-32gb-ddr4-server-ram-256gb-nmve-radeon-pro-wx-9100-16gb-gddr5/" TargetMode="External"/>
+<Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1630-v4-32gb-256gb-ssd-nvidia-quadro-m5000-8gb/" TargetMode="External"/>
+<Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/i7-4790k-16gb-480gb-ssd-quadro-m4000-8gb-corsair-mx750x-psu/" TargetMode="External"/>
+<Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-3620-micro-tower-xeon-e3-1250-v5-16gb-ddr4-ram-512gb-ssd-quadro-k620/" TargetMode="External"/>
+<Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkstation-p510-e5-1650-v4-16gb-512gb-ssd-nvs-310-1gb/" TargetMode="External"/>
+<Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z240-tower-i7-6700-512gb-m-2-500gb-500gb-hdd-quadro-m4000-8gb/" TargetMode="External"/>
+<Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-aspire-tc-7100-i5-6400-18gb-antras-lizdas-laisvas-256gb-ssd-nvidia-gtx-745-4gb/" TargetMode="External"/>
+<Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-legion-t530-28icb-i5-8400-8gb-256gb-ssd-1tb-hdd-gtx-1060-3gb-wifi-yra/" TargetMode="External"/>
+<Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z8-g4-workstation-2x-intel-xeon-gold-6234-cpu-192gb-ddr4-ecc-1tb-ssd-1tb-hdd-nvidia-rtx-a5000-24gb/" TargetMode="External"/>
+<Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z8-g4-workstation-2x-intel-xeon-gold-6234-cpu-192gb-ddr4-ecc-1tb-ssd-1tb-hdd-nvidia-rtx-a5000-24gb-2/" TargetMode="External"/>
+<Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z8-g4-workstation-2x-intel-xeon-gold-6234-cpu-96gb-ddr4-ecc-1tb-ssd-4tb-hdd-nvidia-rtx-a6000-48gb/" TargetMode="External"/>
+<Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z8-g4-workstation-2x-intel-xeon-gold-6234-cpu-96gb-ddr4-ecc-1tb-ssd-nvidia-rtx-a5000-24gb/" TargetMode="External"/>
+<Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z8-g4-workstation-2x-intel-xeon-gold-6234-cpu-192gb-ddr4-ecc-512gb-ssd-2tb-hdd-nvidia-rtx-5000-16gb/" TargetMode="External"/>
+<Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z2-tower-g9-workstation-intel-i7-12700k-32gb-ddr5-1tb-ssd-nvdia-rtx-a2000-12gb/" TargetMode="External"/>
+<Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z2-tower-g5-workstation-intel-i7-10700k-32gb-ddr4-1tb-ssd-nvdia-rtx-a2000-12gb/" TargetMode="External"/>
+<Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z2-tower-g9-workstation-intel-i5-12600k-32gb-ddr5-1tb-ssd-nvdia-rtx-a2000-12gb/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-vostro-3425-14-0-fhd-ips-ryzen-5625u-be-ram-ir-be-ssd-disku36-vnt-b-grade-krovikliai-pridedami/" TargetMode="External"/>
-<Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/didmena-83-vnt-hp-elitebook-845-g10-fhd-ips-ryzen-5-7540u-16gb-256gb-ssd-usa-klaviatura/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-vostro-3425-14-0-fhd-ips-ryzen-5625u-be-ram-ir-be-ssd-disku36-vnt-b-grade-krovikliai-pridedami/" TargetMode="External"/>
+<Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/didmena-83-vnt-hp-elitebook-845-g10-fhd-ips-ryzen-5-7540u-16gb-256gb-ssd-usa-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/stacionarai-didmena-pigiai-i5-6500t-i3-6-7-karta-94vnt-veikiantys/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E12"/>
+  <dimension ref="A1:E16"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
     </row>
@@ -2088,6039 +2258,7003 @@
       <c r="E9" t="inlineStr" s="4">
         <is>
           <t>https://eridas.lt/preke/1tb-nmve-samsung-990-pro-with-heatsink-apynaujis-garantija-iki-2030-08-20-pirktas-2025-08-21-netiko-kompiuteriui-netilpo-del-radiatoriaus-nenaudotas/</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>11982</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3">
         <v>49.59</v>
       </c>
       <c r="D10">
         <v>60</v>
       </c>
       <c r="E10" t="s" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>11984</v>
+        <v>11986</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="3">
-        <v>66.11</v>
+        <v>132.23</v>
       </c>
       <c r="D11">
-        <v>79.99</v>
+        <v>160</v>
       </c>
       <c r="E11" t="s" s="4">
         <v>23</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>11986</v>
+        <v>12714</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="3">
-        <v>132.23</v>
+        <v>99.17</v>
       </c>
       <c r="D12">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="E12" t="s" s="4">
         <v>25</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>12716</v>
+      </c>
+      <c r="B13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="3">
+        <v>107.44</v>
+      </c>
+      <c r="D13">
+        <v>130</v>
+      </c>
+      <c r="E13" t="s" s="4">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>13148</v>
+      </c>
+      <c r="B14" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" s="3">
+        <v>70.25</v>
+      </c>
+      <c r="D14">
+        <v>85</v>
+      </c>
+      <c r="E14" t="s" s="4">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>13155</v>
+      </c>
+      <c r="B15" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="3">
+        <v>309.92</v>
+      </c>
+      <c r="D15">
+        <v>375</v>
+      </c>
+      <c r="E15" t="s" s="4">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>13156</v>
+      </c>
+      <c r="B16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" s="3">
+        <v>1074.38</v>
+      </c>
+      <c r="D16">
+        <v>1300</v>
+      </c>
+      <c r="E16" t="s" s="4">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1" location="" display="https://eridas.lt/preke/nesiojamo-kompiuterio-maitinimo-saltinis-lenovo-square-45w/"/>
     <hyperlink ref="E3" r:id="rId2" location="" display="https://eridas.lt/preke/dimm-ddr3-18gb-1-5v-1600mhz-parenkamas-atsitiktinis-gamintojas/"/>
     <hyperlink ref="E4" r:id="rId3" location="" display="https://eridas.lt/preke/asus-type-c-45w-ikroviklis-20v-2-25a-5v-3a-9v-9a-15v-3a-turime-dideli-kieki/"/>
     <hyperlink ref="E5" r:id="rId4" location="" display="https://eridas.lt/preke/nesiojamo-kompiuterio-maitinimo-saltinis-lenovo-square-45w-kopija/"/>
     <hyperlink ref="E6" r:id="rId5" location="" display="https://eridas.lt/preke/usb-c-universal-dock-be-maitinimo-saltinio/"/>
     <hyperlink ref="E7" r:id="rId6" location="" display="https://eridas.lt/preke/gtx-1080-ti-11gb-gddr5x-nestandartinis-ausintuvas/"/>
     <hyperlink ref="E8" r:id="rId7" location="" display="https://eridas.lt/preke/dockingas-lenovo-thinkpad-senas-t420-t530-t430-t530-tinkantis-ir-panasiems-be-maitinimo/"/>
     <hyperlink ref="E9" r:id="rId8" location="" display="https://eridas.lt/preke/1tb-nmve-samsung-990-pro-with-heatsink-apynaujis-garantija-iki-2030-08-20-pirktas-2025-08-21-netiko-kompiuteriui-netilpo-del-radiatoriaus-nenaudotas/"/>
     <hyperlink ref="E10" r:id="rId9" location="" display="https://eridas.lt/preke/msata-samsung-860-evo-500gb-96-gyvybe-12-men-garantija/"/>
-    <hyperlink ref="E11" r:id="rId10" location="" display="https://eridas.lt/preke/sata-1tb-ssd-850-evo-100-gyvybes/"/>
-    <hyperlink ref="E12" r:id="rId11" location="" display="https://eridas.lt/preke/sata-2tb-ssd-860-evo-qvo-100-gyvybes/"/>
+    <hyperlink ref="E11" r:id="rId10" location="" display="https://eridas.lt/preke/sata-2tb-ssd-860-evo-qvo-100-gyvybes/"/>
+    <hyperlink ref="E12" r:id="rId11" location="" display="https://eridas.lt/preke/so-dimm-ddr5-16gb-28gb-4800mhz-samsung/"/>
+    <hyperlink ref="E13" r:id="rId12" location="" display="https://eridas.lt/preke/so-dimm-ddr5-28gb-5600mhz-sk-hynix/"/>
+    <hyperlink ref="E14" r:id="rId13" location="" display="https://eridas.lt/preke/lenovo-40ay-docking-station-jungciu-stotele-su-12-men-garantija/"/>
+    <hyperlink ref="E15" r:id="rId14" location="" display="https://eridas.lt/preke/5vnt-didmena-lenovo-40ay-docking-station-jungciu-stotele-su-12-men-garantija-kopija/"/>
+    <hyperlink ref="E16" r:id="rId15" location="" display="https://eridas.lt/preke/20vnt-didmena-lenovo-40ay-docking-station-jungciu-stotele-su-12-men-garantija/"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L56"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
-    <col min="3" max="3" width="28" customWidth="1"/>
-    <col min="4" max="4" width="52" customWidth="1"/>
+    <col min="3" max="3" width="24" customWidth="1"/>
+    <col min="4" max="4" width="43" customWidth="1"/>
     <col min="5" max="5" width="51" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
-    <col min="7" max="7" width="21" customWidth="1"/>
+    <col min="7" max="7" width="19" customWidth="1"/>
     <col min="8" max="8" width="22" customWidth="1"/>
     <col min="9" max="9" width="15" customWidth="1"/>
     <col min="10" max="10" width="16" customWidth="1"/>
     <col min="11" max="11" width="60" customWidth="1"/>
     <col min="12" max="12" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="G1" t="s" s="2">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="H1" t="s" s="2">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="J1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="K1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="L1" t="s" s="2">
-        <v>33</v>
+        <v>41</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>2839</v>
       </c>
       <c r="B2" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D2" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="E2" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="F2" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G2" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H2"/>
       <c r="I2" s="3">
         <v>165.29</v>
       </c>
       <c r="J2">
         <v>200</v>
       </c>
       <c r="K2" t="s" s="4">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="L2"/>
     </row>
     <row r="3">
       <c r="A3">
         <v>3754</v>
       </c>
       <c r="B3" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="C3" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="D3" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="E3" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="F3" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="G3" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H3"/>
       <c r="I3" s="3">
         <v>376.86</v>
       </c>
       <c r="J3">
         <v>456</v>
       </c>
       <c r="K3" t="s" s="4">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="L3"/>
     </row>
     <row r="4">
       <c r="A4">
         <v>3894</v>
       </c>
       <c r="B4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="C4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="D4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="E4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="F4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H4"/>
       <c r="I4" s="3">
         <v>107.44</v>
       </c>
       <c r="J4">
         <v>130</v>
       </c>
       <c r="K4" t="s" s="4">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="L4"/>
     </row>
     <row r="5">
       <c r="A5">
         <v>4419</v>
       </c>
       <c r="B5" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="C5" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="D5" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="E5" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="F5" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="G5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="H5"/>
       <c r="I5" s="3">
         <v>329.75</v>
       </c>
       <c r="J5">
         <v>399</v>
       </c>
       <c r="K5" t="s" s="4">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="L5"/>
     </row>
     <row r="6">
       <c r="A6">
         <v>7731</v>
       </c>
       <c r="B6" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C6" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="D6" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="E6" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="F6" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="G6" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H6"/>
       <c r="I6" s="3">
         <v>238.84</v>
       </c>
       <c r="J6">
         <v>289</v>
       </c>
       <c r="K6" t="s" s="4">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="L6"/>
     </row>
     <row r="7">
       <c r="A7">
         <v>9207</v>
       </c>
       <c r="B7" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D7" t="s">
+        <v>72</v>
+      </c>
+      <c r="E7" t="s">
+        <v>73</v>
+      </c>
+      <c r="F7" t="s">
         <v>63</v>
       </c>
-      <c r="D7" t="s">
+      <c r="G7" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>56</v>
       </c>
       <c r="H7"/>
       <c r="I7" s="3">
         <v>454.54</v>
       </c>
       <c r="J7">
         <v>549.99</v>
       </c>
       <c r="K7" t="s" s="4">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="L7"/>
     </row>
     <row r="8">
       <c r="A8">
         <v>9385</v>
       </c>
       <c r="B8" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C8" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="D8" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="E8" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="F8" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="G8" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H8"/>
       <c r="I8" s="3">
         <v>198.35</v>
       </c>
       <c r="J8">
         <v>240</v>
       </c>
       <c r="K8" t="s" s="4">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="L8"/>
     </row>
     <row r="9">
       <c r="A9">
         <v>9466</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9" s="3">
         <v>404.96</v>
       </c>
       <c r="J9">
         <v>490</v>
       </c>
       <c r="K9" t="s" s="4">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="L9"/>
     </row>
     <row r="10">
       <c r="A10">
         <v>9505</v>
       </c>
       <c r="B10" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C10" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="D10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10" t="s">
+        <v>81</v>
+      </c>
+      <c r="F10" t="s">
         <v>53</v>
       </c>
-      <c r="E10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G10" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H10"/>
       <c r="I10" s="3">
         <v>330.58</v>
       </c>
       <c r="J10">
         <v>400</v>
       </c>
       <c r="K10" t="s" s="4">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="L10"/>
     </row>
     <row r="11">
       <c r="A11">
         <v>9672</v>
       </c>
       <c r="B11" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C11" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="D11" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="E11" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="F11" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="G11" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H11"/>
       <c r="I11" s="3">
         <v>404.96</v>
       </c>
       <c r="J11">
         <v>490</v>
       </c>
       <c r="K11" t="s" s="4">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="L11"/>
     </row>
     <row r="12">
       <c r="A12">
         <v>9902</v>
       </c>
       <c r="B12" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C12" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="D12" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="E12" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G12" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H12"/>
       <c r="I12" s="3">
         <v>206.61</v>
       </c>
       <c r="J12">
         <v>250</v>
       </c>
       <c r="K12" t="s" s="4">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="L12"/>
     </row>
     <row r="13">
       <c r="A13">
-        <v>9910</v>
+        <v>10132</v>
       </c>
       <c r="B13" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="C13" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="D13" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="E13" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="F13" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="G13" t="s">
-        <v>83</v>
+        <v>54</v>
       </c>
       <c r="H13"/>
       <c r="I13" s="3">
-        <v>280.99</v>
+        <v>396.69</v>
       </c>
       <c r="J13">
-        <v>340</v>
+        <v>479.99</v>
       </c>
       <c r="K13" t="s" s="4">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="L13"/>
     </row>
     <row r="14">
       <c r="A14">
-        <v>9933</v>
+        <v>10136</v>
       </c>
       <c r="B14" t="s">
-        <v>80</v>
+        <v>42</v>
       </c>
       <c r="C14" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="D14" t="s">
-        <v>77</v>
+        <v>93</v>
       </c>
       <c r="E14" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="F14" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="G14" t="s">
-        <v>87</v>
+        <v>54</v>
       </c>
       <c r="H14"/>
       <c r="I14" s="3">
-        <v>230.58</v>
+        <v>619.83</v>
       </c>
       <c r="J14">
-        <v>279</v>
+        <v>749.99</v>
       </c>
       <c r="K14" t="s" s="4">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="L14"/>
     </row>
     <row r="15">
       <c r="A15">
-        <v>9941</v>
+        <v>10143</v>
       </c>
       <c r="B15" t="s">
-        <v>89</v>
+        <v>42</v>
       </c>
       <c r="C15" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="D15" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="E15" t="s">
-        <v>78</v>
+        <v>98</v>
       </c>
       <c r="F15" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="G15" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="H15"/>
       <c r="I15" s="3">
-        <v>239.67</v>
+        <v>404.96</v>
       </c>
       <c r="J15">
-        <v>290</v>
+        <v>490</v>
       </c>
       <c r="K15" t="s" s="4">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="L15"/>
     </row>
     <row r="16">
       <c r="A16">
-        <v>10132</v>
+        <v>10151</v>
       </c>
       <c r="B16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C16" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="D16" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="E16" t="s">
-        <v>95</v>
+        <v>77</v>
       </c>
       <c r="F16" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="G16" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H16"/>
       <c r="I16" s="3">
-        <v>396.69</v>
+        <v>412.40</v>
       </c>
       <c r="J16">
-        <v>479.99</v>
+        <v>499</v>
       </c>
       <c r="K16" t="s" s="4">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="L16"/>
     </row>
     <row r="17">
       <c r="A17">
-        <v>10136</v>
+        <v>10176</v>
       </c>
       <c r="B17" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C17" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D17" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="E17" t="s">
-        <v>99</v>
+        <v>77</v>
       </c>
       <c r="F17" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="G17" t="s">
-        <v>46</v>
+        <v>104</v>
       </c>
       <c r="H17"/>
       <c r="I17" s="3">
-        <v>619.83</v>
+        <v>280.16</v>
       </c>
       <c r="J17">
-        <v>749.99</v>
+        <v>338.99</v>
       </c>
       <c r="K17" t="s" s="4">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="L17"/>
     </row>
     <row r="18">
       <c r="A18">
-        <v>10143</v>
+        <v>10184</v>
       </c>
       <c r="B18" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C18" t="s">
+        <v>100</v>
+      </c>
+      <c r="D18" t="s">
         <v>101</v>
       </c>
-      <c r="D18" t="s">
+      <c r="E18" t="s">
+        <v>77</v>
+      </c>
+      <c r="F18" t="s">
         <v>102</v>
       </c>
-      <c r="E18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G18" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H18"/>
       <c r="I18" s="3">
-        <v>404.96</v>
+        <v>412.40</v>
       </c>
       <c r="J18">
-        <v>490</v>
+        <v>499</v>
       </c>
       <c r="K18" t="s" s="4">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="L18"/>
     </row>
     <row r="19">
       <c r="A19">
-        <v>10151</v>
+        <v>10648</v>
       </c>
       <c r="B19" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="C19" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D19" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="E19" t="s">
-        <v>69</v>
+        <v>108</v>
       </c>
       <c r="F19" t="s">
-        <v>107</v>
+        <v>63</v>
       </c>
       <c r="G19" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H19"/>
       <c r="I19" s="3">
-        <v>412.40</v>
+        <v>644.63</v>
       </c>
       <c r="J19">
-        <v>499</v>
-[...270 lines deleted...]
-      <c r="J27">
         <v>780</v>
       </c>
-      <c r="K27" t="inlineStr" s="4">
+      <c r="K19" t="inlineStr" s="4">
         <is>
           <t>https://eridas.lt/preke/hp-zbook-17-g6-17-3-fhd-ips-i9-9880h-32gb-512gb-rtx-5000-16gb-keli-trukumai-neveikia-lan-ir-siektiek-ekrane-matosi-nuospaudos-nuo-klaviaturos-centre/</t>
         </is>
       </c>
+      <c r="L19"/>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>10806</v>
+      </c>
+      <c r="B20" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" t="s">
+        <v>109</v>
+      </c>
+      <c r="D20" t="s">
+        <v>110</v>
+      </c>
+      <c r="E20" t="s">
+        <v>98</v>
+      </c>
+      <c r="F20" t="s">
+        <v>63</v>
+      </c>
+      <c r="G20" t="s">
+        <v>64</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20" s="3">
+        <v>404.96</v>
+      </c>
+      <c r="J20">
+        <v>490</v>
+      </c>
+      <c r="K20" t="s" s="4">
+        <v>111</v>
+      </c>
+      <c r="L20"/>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>10857</v>
+      </c>
+      <c r="B21" t="s">
+        <v>112</v>
+      </c>
+      <c r="C21" t="s">
+        <v>113</v>
+      </c>
+      <c r="D21" t="s">
+        <v>114</v>
+      </c>
+      <c r="E21" t="s">
+        <v>115</v>
+      </c>
+      <c r="F21" t="s">
+        <v>46</v>
+      </c>
+      <c r="G21" t="s">
+        <v>47</v>
+      </c>
+      <c r="H21"/>
+      <c r="I21" s="3">
+        <v>61.98</v>
+      </c>
+      <c r="J21">
+        <v>75</v>
+      </c>
+      <c r="K21" t="s" s="4">
+        <v>116</v>
+      </c>
+      <c r="L21"/>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>10974</v>
+      </c>
+      <c r="B22" t="s">
+        <v>42</v>
+      </c>
+      <c r="C22" t="s">
+        <v>117</v>
+      </c>
+      <c r="D22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E22" t="s">
+        <v>118</v>
+      </c>
+      <c r="F22" t="s">
+        <v>102</v>
+      </c>
+      <c r="G22" t="s">
+        <v>64</v>
+      </c>
+      <c r="H22"/>
+      <c r="I22" s="3">
+        <v>577.68</v>
+      </c>
+      <c r="J22">
+        <v>698.99</v>
+      </c>
+      <c r="K22" t="s" s="4">
+        <v>119</v>
+      </c>
+      <c r="L22"/>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>11025</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23" s="3">
+        <v>49.59</v>
+      </c>
+      <c r="J23">
+        <v>60</v>
+      </c>
+      <c r="K23" t="s" s="4">
+        <v>120</v>
+      </c>
+      <c r="L23"/>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>11120</v>
+      </c>
+      <c r="B24" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" t="s">
+        <v>121</v>
+      </c>
+      <c r="D24" t="s">
+        <v>122</v>
+      </c>
+      <c r="E24" t="s">
+        <v>123</v>
+      </c>
+      <c r="F24" t="s">
+        <v>63</v>
+      </c>
+      <c r="G24" t="s">
+        <v>54</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24" s="3">
+        <v>314.05</v>
+      </c>
+      <c r="J24">
+        <v>380</v>
+      </c>
+      <c r="K24" t="s" s="4">
+        <v>124</v>
+      </c>
+      <c r="L24"/>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>11346</v>
+      </c>
+      <c r="B25" t="s">
+        <v>66</v>
+      </c>
+      <c r="C25" t="s">
+        <v>125</v>
+      </c>
+      <c r="D25" t="s">
+        <v>51</v>
+      </c>
+      <c r="E25" t="s">
+        <v>126</v>
+      </c>
+      <c r="F25" t="s">
+        <v>63</v>
+      </c>
+      <c r="G25" t="s">
+        <v>54</v>
+      </c>
+      <c r="H25"/>
+      <c r="I25" s="3">
+        <v>561.98</v>
+      </c>
+      <c r="J25">
+        <v>680</v>
+      </c>
+      <c r="K25" t="s" s="4">
+        <v>127</v>
+      </c>
+      <c r="L25"/>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>11356</v>
+      </c>
+      <c r="B26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C26" t="s">
+        <v>92</v>
+      </c>
+      <c r="D26" t="s">
+        <v>93</v>
+      </c>
+      <c r="E26" t="s">
+        <v>94</v>
+      </c>
+      <c r="F26" t="s">
+        <v>63</v>
+      </c>
+      <c r="G26" t="s">
+        <v>54</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26" s="3">
+        <v>628.10</v>
+      </c>
+      <c r="J26">
+        <v>760</v>
+      </c>
+      <c r="K26" t="s" s="4">
+        <v>128</v>
+      </c>
+      <c r="L26"/>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>11422</v>
+      </c>
+      <c r="B27" t="s">
+        <v>49</v>
+      </c>
+      <c r="C27" t="s">
+        <v>129</v>
+      </c>
+      <c r="D27" t="s">
+        <v>130</v>
+      </c>
+      <c r="E27" t="s">
+        <v>131</v>
+      </c>
+      <c r="F27" t="s">
+        <v>63</v>
+      </c>
+      <c r="G27" t="s">
+        <v>64</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27" s="3">
+        <v>628.10</v>
+      </c>
+      <c r="J27">
+        <v>760</v>
+      </c>
+      <c r="K27" t="s" s="4">
+        <v>132</v>
+      </c>
       <c r="L27"/>
     </row>
     <row r="28">
       <c r="A28">
-        <v>10806</v>
+        <v>11488</v>
       </c>
       <c r="B28" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="C28" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="D28" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="E28" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="F28" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="G28" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H28"/>
       <c r="I28" s="3">
-        <v>404.96</v>
+        <v>661.16</v>
       </c>
       <c r="J28">
-        <v>490</v>
+        <v>800</v>
       </c>
       <c r="K28" t="s" s="4">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="L28"/>
     </row>
     <row r="29">
       <c r="A29">
-        <v>10816</v>
+        <v>11637</v>
       </c>
       <c r="B29" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C29" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="D29" t="s">
-        <v>140</v>
+        <v>51</v>
       </c>
       <c r="E29" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="F29" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="G29" t="s">
-        <v>142</v>
+        <v>54</v>
       </c>
       <c r="H29"/>
       <c r="I29" s="3">
-        <v>363.63</v>
+        <v>537.19</v>
       </c>
       <c r="J29">
-        <v>439.99</v>
+        <v>650</v>
       </c>
       <c r="K29" t="s" s="4">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="L29"/>
     </row>
     <row r="30">
       <c r="A30">
-        <v>10857</v>
+        <v>11646</v>
       </c>
       <c r="B30" t="s">
-        <v>144</v>
+        <v>49</v>
       </c>
       <c r="C30" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="D30" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="E30" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
       <c r="F30" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="G30" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="H30"/>
       <c r="I30" s="3">
-        <v>61.98</v>
+        <v>545.45</v>
       </c>
       <c r="J30">
-        <v>75</v>
+        <v>659.99</v>
       </c>
       <c r="K30" t="s" s="4">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="L30"/>
     </row>
     <row r="31">
       <c r="A31">
-        <v>10956</v>
+        <v>11656</v>
       </c>
       <c r="B31" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="C31" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="D31" t="s">
-        <v>77</v>
+        <v>122</v>
       </c>
       <c r="E31" t="s">
-        <v>82</v>
+        <v>131</v>
       </c>
       <c r="F31" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="G31" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="H31"/>
       <c r="I31" s="3">
-        <v>170.25</v>
+        <v>545.45</v>
       </c>
       <c r="J31">
-        <v>206</v>
+        <v>659.99</v>
       </c>
       <c r="K31" t="s" s="4">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="L31"/>
     </row>
     <row r="32">
       <c r="A32">
-        <v>10974</v>
+        <v>11664</v>
       </c>
       <c r="B32" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="C32" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="D32" t="s">
-        <v>98</v>
+        <v>145</v>
       </c>
       <c r="E32" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="F32" t="s">
-        <v>107</v>
+        <v>63</v>
       </c>
       <c r="G32" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H32"/>
       <c r="I32" s="3">
-        <v>577.68</v>
+        <v>371.90</v>
       </c>
       <c r="J32">
-        <v>698.99</v>
+        <v>450</v>
       </c>
       <c r="K32" t="s" s="4">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="L32"/>
     </row>
     <row r="33">
       <c r="A33">
-        <v>11025</v>
-[...6 lines deleted...]
-      <c r="G33"/>
+        <v>11780</v>
+      </c>
+      <c r="B33" t="s">
+        <v>49</v>
+      </c>
+      <c r="C33" t="s">
+        <v>148</v>
+      </c>
+      <c r="D33" t="s">
+        <v>149</v>
+      </c>
+      <c r="E33" t="s">
+        <v>150</v>
+      </c>
+      <c r="F33" t="s">
+        <v>63</v>
+      </c>
+      <c r="G33" t="s">
+        <v>54</v>
+      </c>
       <c r="H33"/>
       <c r="I33" s="3">
-        <v>49.59</v>
+        <v>1115.70</v>
       </c>
       <c r="J33">
-        <v>60</v>
+        <v>1350</v>
       </c>
       <c r="K33" t="s" s="4">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="L33"/>
     </row>
     <row r="34">
       <c r="A34">
-        <v>11120</v>
+        <v>11800</v>
       </c>
       <c r="B34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C34" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="D34" t="s">
-        <v>156</v>
+        <v>51</v>
       </c>
       <c r="E34" t="s">
-        <v>157</v>
+        <v>137</v>
       </c>
       <c r="F34" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="G34" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H34"/>
       <c r="I34" s="3">
-        <v>314.05</v>
+        <v>768.59</v>
       </c>
       <c r="J34">
-        <v>380</v>
+        <v>929.99</v>
       </c>
       <c r="K34" t="s" s="4">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="L34"/>
     </row>
     <row r="35">
       <c r="A35">
-        <v>11279</v>
+        <v>11809</v>
       </c>
       <c r="B35" t="s">
-        <v>80</v>
+        <v>42</v>
       </c>
       <c r="C35" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="D35" t="s">
-        <v>160</v>
+        <v>93</v>
       </c>
       <c r="E35" t="s">
-        <v>161</v>
+        <v>137</v>
       </c>
       <c r="F35" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="G35" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="H35"/>
       <c r="I35" s="3">
-        <v>727.27</v>
+        <v>570.25</v>
       </c>
       <c r="J35">
-        <v>880</v>
+        <v>690</v>
       </c>
       <c r="K35" t="s" s="4">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="L35"/>
     </row>
     <row r="36">
       <c r="A36">
-        <v>11338</v>
+        <v>12141</v>
       </c>
       <c r="B36" t="s">
-        <v>34</v>
+        <v>155</v>
       </c>
       <c r="C36" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="D36" t="s">
-        <v>43</v>
+        <v>157</v>
       </c>
       <c r="E36" t="s">
-        <v>164</v>
+        <v>146</v>
       </c>
       <c r="F36" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="G36" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H36"/>
       <c r="I36" s="3">
-        <v>809.92</v>
+        <v>305.78</v>
       </c>
       <c r="J36">
-        <v>980</v>
+        <v>369.99</v>
       </c>
       <c r="K36" t="s" s="4">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="L36"/>
     </row>
     <row r="37">
       <c r="A37">
-        <v>11346</v>
+        <v>12158</v>
       </c>
       <c r="B37" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="C37" t="s">
-        <v>166</v>
+        <v>139</v>
       </c>
       <c r="D37" t="s">
-        <v>43</v>
+        <v>140</v>
       </c>
       <c r="E37" t="s">
-        <v>167</v>
+        <v>137</v>
       </c>
       <c r="F37" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="G37" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H37"/>
       <c r="I37" s="3">
-        <v>561.98</v>
+        <v>661.16</v>
       </c>
       <c r="J37">
-        <v>680</v>
+        <v>800</v>
       </c>
       <c r="K37" t="s" s="4">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="L37"/>
     </row>
     <row r="38">
       <c r="A38">
-        <v>11356</v>
+        <v>12260</v>
       </c>
       <c r="B38" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="C38" t="s">
-        <v>97</v>
+        <v>144</v>
       </c>
       <c r="D38" t="s">
-        <v>98</v>
+        <v>145</v>
       </c>
       <c r="E38" t="s">
-        <v>99</v>
+        <v>146</v>
       </c>
       <c r="F38" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="G38" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H38"/>
       <c r="I38" s="3">
-        <v>628.10</v>
+        <v>371.90</v>
       </c>
       <c r="J38">
-        <v>760</v>
+        <v>450</v>
       </c>
       <c r="K38" t="s" s="4">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="L38"/>
     </row>
     <row r="39">
       <c r="A39">
-        <v>11422</v>
+        <v>12289</v>
       </c>
       <c r="B39" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="C39" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="D39" t="s">
-        <v>171</v>
+        <v>93</v>
       </c>
       <c r="E39" t="s">
-        <v>172</v>
+        <v>94</v>
       </c>
       <c r="F39" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="G39" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H39"/>
       <c r="I39" s="3">
-        <v>628.10</v>
+        <v>495.87</v>
       </c>
       <c r="J39">
-        <v>760</v>
+        <v>600</v>
       </c>
       <c r="K39" t="s" s="4">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="L39"/>
     </row>
     <row r="40">
       <c r="A40">
-        <v>11488</v>
+        <v>12530</v>
       </c>
       <c r="B40" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="C40" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="D40" t="s">
-        <v>175</v>
+        <v>140</v>
       </c>
       <c r="E40" t="s">
-        <v>99</v>
+        <v>137</v>
       </c>
       <c r="F40" t="s">
-        <v>107</v>
+        <v>63</v>
       </c>
       <c r="G40" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H40"/>
       <c r="I40" s="3">
-        <v>661.16</v>
+        <v>280.99</v>
       </c>
       <c r="J40">
-        <v>800</v>
+        <v>340</v>
       </c>
       <c r="K40" t="s" s="4">
-        <v>176</v>
+        <v>164</v>
       </c>
       <c r="L40"/>
     </row>
     <row r="41">
       <c r="A41">
-        <v>11637</v>
+        <v>12550</v>
       </c>
       <c r="B41" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="C41" t="s">
         <v>163</v>
       </c>
       <c r="D41" t="s">
-        <v>43</v>
+        <v>140</v>
       </c>
       <c r="E41" t="s">
-        <v>164</v>
+        <v>137</v>
       </c>
       <c r="F41" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="G41" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H41"/>
       <c r="I41" s="3">
-        <v>537.19</v>
+        <v>280.99</v>
       </c>
       <c r="J41">
-        <v>650</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>340</v>
+      </c>
+      <c r="K41" t="inlineStr" s="4">
+        <is>
+          <t>https://eridas.lt/preke/hp-zbook-power-15-6-g8-15-6-fhd-ips-i7-11850h-32gb-512gb-rtx-a2000-4gb-33-c-grade-be-ikroviklio-galima-ir-su-ausiniu-lizdas-neveikia-ir-2vnt-usb-blogi/</t>
+        </is>
       </c>
       <c r="L41"/>
     </row>
     <row r="42">
       <c r="A42">
-        <v>11646</v>
+        <v>12565</v>
       </c>
       <c r="B42" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="C42" t="s">
-        <v>178</v>
+        <v>165</v>
       </c>
       <c r="D42" t="s">
-        <v>113</v>
+        <v>93</v>
       </c>
       <c r="E42" t="s">
-        <v>164</v>
+        <v>118</v>
       </c>
       <c r="F42" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="G42" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="H42"/>
       <c r="I42" s="3">
-        <v>545.45</v>
+        <v>702.48</v>
       </c>
       <c r="J42">
-        <v>659.99</v>
+        <v>850</v>
       </c>
       <c r="K42" t="s" s="4">
-        <v>179</v>
+        <v>166</v>
       </c>
       <c r="L42"/>
     </row>
     <row r="43">
       <c r="A43">
-        <v>11656</v>
+        <v>12658</v>
       </c>
       <c r="B43" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C43" t="s">
-        <v>180</v>
+        <v>92</v>
       </c>
       <c r="D43" t="s">
-        <v>156</v>
+        <v>93</v>
       </c>
       <c r="E43" t="s">
-        <v>172</v>
+        <v>94</v>
       </c>
       <c r="F43" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="G43" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H43"/>
       <c r="I43" s="3">
-        <v>545.45</v>
+        <v>495.04</v>
       </c>
       <c r="J43">
-        <v>659.99</v>
+        <v>599</v>
       </c>
       <c r="K43" t="s" s="4">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="L43"/>
     </row>
     <row r="44">
       <c r="A44">
-        <v>11664</v>
+        <v>12885</v>
       </c>
       <c r="B44" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="C44" t="s">
-        <v>182</v>
+        <v>136</v>
       </c>
       <c r="D44" t="s">
-        <v>183</v>
+        <v>51</v>
       </c>
       <c r="E44" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="F44" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="G44" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H44"/>
       <c r="I44" s="3">
-        <v>371.90</v>
+        <v>768.59</v>
       </c>
       <c r="J44">
-        <v>450</v>
+        <v>929.99</v>
       </c>
       <c r="K44" t="s" s="4">
-        <v>184</v>
+        <v>168</v>
       </c>
       <c r="L44"/>
     </row>
     <row r="45">
       <c r="A45">
-        <v>11723</v>
+        <v>13042</v>
       </c>
       <c r="B45" t="s">
-        <v>125</v>
+        <v>42</v>
       </c>
       <c r="C45" t="s">
-        <v>185</v>
+        <v>92</v>
       </c>
       <c r="D45" t="s">
-        <v>186</v>
+        <v>93</v>
       </c>
       <c r="E45" t="s">
-        <v>141</v>
+        <v>94</v>
       </c>
       <c r="F45" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="G45" t="s">
-        <v>187</v>
+        <v>54</v>
       </c>
       <c r="H45"/>
       <c r="I45" s="3">
-        <v>231.40</v>
+        <v>661.16</v>
       </c>
       <c r="J45">
-        <v>279.99</v>
+        <v>800</v>
       </c>
       <c r="K45" t="s" s="4">
-        <v>188</v>
+        <v>169</v>
       </c>
       <c r="L45"/>
     </row>
     <row r="46">
       <c r="A46">
-        <v>11771</v>
+        <v>13193</v>
       </c>
       <c r="B46" t="s">
-        <v>125</v>
+        <v>49</v>
       </c>
       <c r="C46" t="s">
-        <v>126</v>
+        <v>148</v>
       </c>
       <c r="D46" t="s">
-        <v>127</v>
+        <v>170</v>
       </c>
       <c r="E46" t="s">
-        <v>128</v>
+        <v>150</v>
       </c>
       <c r="F46" t="s">
-        <v>45</v>
+        <v>171</v>
       </c>
       <c r="G46" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="H46"/>
       <c r="I46" s="3">
-        <v>342.97</v>
+        <v>909.09</v>
       </c>
       <c r="J46">
-        <v>414.99</v>
+        <v>1100</v>
       </c>
       <c r="K46" t="s" s="4">
-        <v>189</v>
+        <v>172</v>
       </c>
       <c r="L46"/>
     </row>
     <row r="47">
       <c r="A47">
-        <v>11780</v>
+        <v>13224</v>
       </c>
       <c r="B47" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C47" t="s">
-        <v>190</v>
+        <v>109</v>
       </c>
       <c r="D47" t="s">
-        <v>191</v>
+        <v>93</v>
       </c>
       <c r="E47" t="s">
-        <v>192</v>
+        <v>98</v>
       </c>
       <c r="F47" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="G47" t="s">
-        <v>39</v>
+        <v>104</v>
       </c>
       <c r="H47"/>
       <c r="I47" s="3">
-        <v>1223.14</v>
+        <v>231.40</v>
       </c>
       <c r="J47">
-        <v>1480</v>
+        <v>279.99</v>
       </c>
       <c r="K47" t="s" s="4">
-        <v>193</v>
+        <v>173</v>
       </c>
       <c r="L47"/>
     </row>
     <row r="48">
       <c r="A48">
-        <v>11791</v>
+        <v>13261</v>
       </c>
       <c r="B48" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="C48" t="s">
-        <v>194</v>
+        <v>163</v>
       </c>
       <c r="D48" t="s">
-        <v>195</v>
+        <v>174</v>
       </c>
       <c r="E48" t="s">
-        <v>192</v>
+        <v>137</v>
       </c>
       <c r="F48" t="s">
-        <v>107</v>
+        <v>63</v>
       </c>
       <c r="G48" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="H48"/>
       <c r="I48" s="3">
-        <v>1074.38</v>
+        <v>413.22</v>
       </c>
       <c r="J48">
-        <v>1300</v>
+        <v>500</v>
       </c>
       <c r="K48" t="s" s="4">
-        <v>196</v>
+        <v>175</v>
       </c>
       <c r="L48"/>
     </row>
     <row r="49">
       <c r="A49">
-        <v>11800</v>
+        <v>13401</v>
       </c>
       <c r="B49" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="C49" t="s">
-        <v>163</v>
+        <v>133</v>
       </c>
       <c r="D49" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="E49" t="s">
-        <v>164</v>
+        <v>94</v>
       </c>
       <c r="F49" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="G49" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H49"/>
       <c r="I49" s="3">
-        <v>768.59</v>
+        <v>661.16</v>
       </c>
       <c r="J49">
-        <v>929.99</v>
+        <v>800</v>
       </c>
       <c r="K49" t="s" s="4">
-        <v>197</v>
+        <v>176</v>
       </c>
       <c r="L49"/>
     </row>
     <row r="50">
       <c r="A50">
-        <v>11809</v>
+        <v>13539</v>
       </c>
       <c r="B50" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="C50" t="s">
-        <v>198</v>
+        <v>177</v>
       </c>
       <c r="D50" t="s">
-        <v>98</v>
+        <v>178</v>
       </c>
       <c r="E50" t="s">
-        <v>164</v>
+        <v>94</v>
       </c>
       <c r="F50" t="s">
-        <v>107</v>
+        <v>63</v>
       </c>
       <c r="G50" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H50"/>
       <c r="I50" s="3">
-        <v>570.25</v>
+        <v>388.43</v>
       </c>
       <c r="J50">
-        <v>690</v>
+        <v>470</v>
       </c>
       <c r="K50" t="s" s="4">
-        <v>199</v>
+        <v>179</v>
       </c>
       <c r="L50"/>
     </row>
     <row r="51">
       <c r="A51">
-        <v>11922</v>
+        <v>13548</v>
       </c>
       <c r="B51" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="C51" t="s">
-        <v>200</v>
+        <v>163</v>
       </c>
       <c r="D51" t="s">
-        <v>201</v>
+        <v>140</v>
       </c>
       <c r="E51" t="s">
-        <v>202</v>
+        <v>137</v>
       </c>
       <c r="F51" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="G51" t="s">
-        <v>203</v>
+        <v>180</v>
       </c>
       <c r="H51"/>
       <c r="I51" s="3">
-        <v>206.61</v>
+        <v>471.07</v>
       </c>
       <c r="J51">
-        <v>250</v>
+        <v>569.99</v>
       </c>
       <c r="K51" t="s" s="4">
-        <v>204</v>
+        <v>181</v>
       </c>
       <c r="L51"/>
     </row>
     <row r="52">
       <c r="A52">
-        <v>12133</v>
+        <v>13566</v>
       </c>
       <c r="B52" t="s">
-        <v>125</v>
+        <v>66</v>
       </c>
       <c r="C52" t="s">
-        <v>205</v>
+        <v>182</v>
       </c>
       <c r="D52" t="s">
-        <v>206</v>
+        <v>183</v>
       </c>
       <c r="E52" t="s">
-        <v>207</v>
+        <v>184</v>
       </c>
       <c r="F52" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="G52" t="s">
-        <v>208</v>
+        <v>54</v>
       </c>
       <c r="H52"/>
       <c r="I52" s="3">
-        <v>181.82</v>
+        <v>495.87</v>
       </c>
       <c r="J52">
-        <v>220</v>
+        <v>600</v>
       </c>
       <c r="K52" t="s" s="4">
-        <v>209</v>
+        <v>185</v>
       </c>
       <c r="L52"/>
     </row>
     <row r="53">
       <c r="A53">
-        <v>12141</v>
+        <v>13584</v>
       </c>
       <c r="B53" t="s">
-        <v>210</v>
+        <v>66</v>
       </c>
       <c r="C53" t="s">
-        <v>211</v>
+        <v>186</v>
       </c>
       <c r="D53" t="s">
-        <v>212</v>
+        <v>122</v>
       </c>
       <c r="E53" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="F53" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="G53" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H53"/>
       <c r="I53" s="3">
-        <v>305.78</v>
+        <v>363.64</v>
       </c>
       <c r="J53">
-        <v>369.99</v>
+        <v>440</v>
       </c>
       <c r="K53" t="s" s="4">
-        <v>213</v>
+        <v>187</v>
       </c>
       <c r="L53"/>
     </row>
     <row r="54">
       <c r="A54">
-        <v>12158</v>
+        <v>13592</v>
       </c>
       <c r="B54" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="C54" t="s">
+        <v>177</v>
+      </c>
+      <c r="D54" t="s">
         <v>178</v>
       </c>
-      <c r="D54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" t="s">
-        <v>164</v>
+        <v>94</v>
       </c>
       <c r="F54" t="s">
-        <v>107</v>
+        <v>63</v>
       </c>
       <c r="G54" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H54"/>
       <c r="I54" s="3">
-        <v>661.16</v>
+        <v>388.43</v>
       </c>
       <c r="J54">
-        <v>800</v>
+        <v>470</v>
       </c>
       <c r="K54" t="s" s="4">
-        <v>214</v>
+        <v>188</v>
       </c>
       <c r="L54"/>
     </row>
     <row r="55">
       <c r="A55">
-        <v>12260</v>
+        <v>13602</v>
       </c>
       <c r="B55" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="C55" t="s">
-        <v>182</v>
+        <v>109</v>
       </c>
       <c r="D55" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="E55" t="s">
-        <v>128</v>
+        <v>98</v>
       </c>
       <c r="F55" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="G55" t="s">
-        <v>46</v>
+        <v>104</v>
       </c>
       <c r="H55"/>
       <c r="I55" s="3">
-        <v>371.90</v>
+        <v>107.44</v>
       </c>
       <c r="J55">
-        <v>450</v>
+        <v>130</v>
       </c>
       <c r="K55" t="s" s="4">
-        <v>215</v>
+        <v>189</v>
       </c>
       <c r="L55"/>
     </row>
     <row r="56">
       <c r="A56">
-        <v>12289</v>
+        <v>13603</v>
       </c>
       <c r="B56" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C56" t="s">
-        <v>216</v>
+        <v>186</v>
       </c>
       <c r="D56" t="s">
-        <v>98</v>
+        <v>122</v>
       </c>
       <c r="E56" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="F56" t="s">
-        <v>107</v>
+        <v>63</v>
       </c>
       <c r="G56" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="H56"/>
       <c r="I56" s="3">
-        <v>495.87</v>
+        <v>363.64</v>
       </c>
       <c r="J56">
-        <v>600</v>
+        <v>440</v>
       </c>
       <c r="K56" t="s" s="4">
-        <v>217</v>
+        <v>190</v>
       </c>
       <c r="L56"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="K2" r:id="rId12" location="" display="https://eridas.lt/preke/dell-latitude-5495-14-0-fhd-ips-amd-ryzen-5-2500u-8gb-256gb-ssd/"/>
-[...53 lines deleted...]
-    <hyperlink ref="K56" r:id="rId66" location="" display="https://eridas.lt/preke/thinkpad-p1-gen-3-15-6-fhd-ips-i7-10850h-64gb-512gb-ssd-nvidia-quadro-t1000-4gb-max-q-13/"/>
+    <hyperlink ref="K2" r:id="rId16" location="" display="https://eridas.lt/preke/dell-latitude-5495-14-0-fhd-ips-amd-ryzen-5-2500u-8gb-256gb-ssd/"/>
+    <hyperlink ref="K3" r:id="rId17" location="" display="https://eridas.lt/preke/17-3-hp-zbook-17-g3-fhd-ips-xeon-e3-1535m-v5-16gb-ram-512gb-ssd-quadro-m5000m-8gb-gddr5/"/>
+    <hyperlink ref="K4" r:id="rId18" location="" display="https://eridas.lt/preke/hp-zbook-15-g1-workstation-15-6-fhd-matinis-i7-4700mq-8gb-256gb-ssd-nvidia-quadro-k1100m-2gb-gddr5/"/>
+    <hyperlink ref="K5" r:id="rId19" location="" display="https://eridas.lt/preke/hp-zbook-14-g7-firefly-14-0-fhd-ips-i7-10610u-32gb-1tb-ssd-nvidia-quadro-p520-4gb-gddr5/"/>
+    <hyperlink ref="K6" r:id="rId20" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p1-gen-1-15-6-fhd-ips-i7-8750h-16gb-256gb-p1000-4gb-53-su-ekrano-kosmetiniais-trukumais/"/>
+    <hyperlink ref="K7" r:id="rId21" location="" display="https://eridas.lt/preke/dell-precision-3470-14-0-fhd-ips-i7-1260p-32gb-1tb-ssd-nvidia-quadro-t550-4gb-32/"/>
+    <hyperlink ref="K8" r:id="rId22" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p50-15-6-fhd-ips-touchscreen-i7-6820hq-16gb-256gb-m2000m-4gb/"/>
+    <hyperlink ref="K9" r:id="rId23" location="" display="https://eridas.lt/preke/hp-zbook-firefly-14-g8-14-fhd-ips-i7-1165g7-32gb-512gb-t500-4gb/"/>
+    <hyperlink ref="K10" r:id="rId24" location="" display="https://eridas.lt/preke/hp-elitebook-840-g8-14-0-fhd-ips-i5-1135g7-16gb-256gb-ssd-26-kopija/"/>
+    <hyperlink ref="K11" r:id="rId25" location="" display="https://eridas.lt/preke/dell-precision-3470-14-0-fhd-ips-i7-1260p-16gb-512gb-ssd-nvidia-quadro-t550-4gb-35/"/>
+    <hyperlink ref="K12" r:id="rId26" location="" display="https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-7300hq-8gb-256gb-ssd-21-gtx-1050-4gb-usa-klaviatura/"/>
+    <hyperlink ref="K13" r:id="rId27" location="" display="https://eridas.lt/preke/hp-zbook-17-g5-17-3-fhd-ips-i7-8850h-32gb-512gb-ssd-quadro-p3200-6gb-30/"/>
+    <hyperlink ref="K14" r:id="rId28" location="" display="https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-a5000-16gb/"/>
+    <hyperlink ref="K15" r:id="rId29" location="" display="https://eridas.lt/preke/dell-precision-7540-17-3-fhd-ips-i7-9850h-32gb-512gb-rtx-5000-16gb-gddr6-63/"/>
+    <hyperlink ref="K16" r:id="rId30" location="" display="https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-64gb-ram-512gb-ssd-m3000m-4gb/"/>
+    <hyperlink ref="K17" r:id="rId31" location="" display="https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-32gb-ram-0gb-ssd-m3000m-4gb-21/"/>
+    <hyperlink ref="K18" r:id="rId32" location="" display="https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-64gb-ram-512gb-ssd-m3000m-4gb-26/"/>
+    <hyperlink ref="K19" r:id="rId33" location="" display="https://eridas.lt/preke/hp-zbook-17-g6-17-3-fhd-ips-i9-9880h-32gb-512gb-rtx-5000-16gb-keli-trukumai-neveikia-lan-ir-siektiek-ekrane-matosi-nuospaudos-nuo-klaviaturos-centre/"/>
+    <hyperlink ref="K20" r:id="rId34" location="" display="https://eridas.lt/preke/dell-precision-5540-15-6-4k-ips-touch-i7-9850h-32gb-1tb-ssd-t2000-max-q-4gb-gddr6-39/"/>
+    <hyperlink ref="K21" r:id="rId35" location="" display="https://eridas.lt/preke/toshiba-z30-c-16m-13-3-fhd-ips-i7-6500u-8gb-256gb-ssd-su-ekrano-defektu-veikiantis-ir-bloga-baterija/"/>
+    <hyperlink ref="K22" r:id="rId36" location="" display="https://eridas.lt/preke/precision-7560-15-6-fhd-ips-i9-11950h-64gb-1tb-ssd-rtx-a3000-6gb/"/>
+    <hyperlink ref="K23" r:id="rId37" location="" display="https://eridas.lt/preke/hp-elitebook-1030-g1-touch-13-3-qhd-m7-6y75-16gb-256gb-ssd-nesuinstaliuotas/"/>
+    <hyperlink ref="K24" r:id="rId38" location="" display="https://eridas.lt/preke/hp-zbook-15-g6-15-6-fhd-ips-i7-9850h-32gb-512gb-t2000-4gb-max-q-35/"/>
+    <hyperlink ref="K25" r:id="rId39" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p72-17-3-fhd-ips-intel-xeon-e-2186m-32gb-ram-512gb-ssd-p5200-16gb-max-q-2gb-8-su-keletu-nedideliu-defektu/"/>
+    <hyperlink ref="K26" r:id="rId40" location="" display="https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-a5000-max-q-16gb-46/"/>
+    <hyperlink ref="K27" r:id="rId41" location="" display="https://eridas.lt/preke/hp-zbook-create-g7-15-6-fhd-ips-i9-10885h-32gb-1tb-ssd-nvidia-rtx-2070-8gb-max-q-28/"/>
+    <hyperlink ref="K28" r:id="rId42" location="" display="https://eridas.lt/preke/hp-zbook-fury-17-g7-17-3-fhd-ips-i7-10850h-64gb-512gb-ssd-nvidia-rtx-4000-max-q-28-minimalus-speakeriu-pasidevejimas/"/>
+    <hyperlink ref="K29" r:id="rId43" location="" display="https://eridas.lt/preke/dell-precision-3561-15-6-fhd-ips-i7-11850h-64gb-1tb-ssd-quadro-t1200-4gb-56/"/>
+    <hyperlink ref="K30" r:id="rId44" location="" display="https://eridas.lt/preke/hp-zbook-fury-15-6-g8-15-6-fhd-ips-i7-11850h-16gb-512gb-rtx-a3000-6gb-30/"/>
+    <hyperlink ref="K31" r:id="rId45" location="" display="https://eridas.lt/preke/hp-zbook-fury-15-g7-15-6-fhd-ips-i9-10885h-32gb-1tb-ssd-nvidia-rtx-3000-6gb-10/"/>
+    <hyperlink ref="K32" r:id="rId46" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p1-gen2-15-6-fhd-ips-60hz-i7-9750h-32gb-512gb-ssd-nvidia-quadro-t1000-4gb-19/"/>
+    <hyperlink ref="K33" r:id="rId47" location="" display="https://eridas.lt/preke/hp-zbook-fury-16-g9-16-0-fhd-ips-400-nit-intel-i7-12850hx-16gb-256gb-ssd-rtx-a55000-16gb-24/"/>
+    <hyperlink ref="K34" r:id="rId48" location="" display="https://eridas.lt/preke/dell-precision-7760-17-3-fhd-ips-i7-11850h-16gb-512gb-ssd-rtx-a5000-16gb-0-su-nedideliu-defektu-klaviaturos-pasvietimas-neveikia/"/>
+    <hyperlink ref="K35" r:id="rId49" location="" display="https://eridas.lt/preke/dell-precision-3561-15-6-fhd-ips-i7-11850h-64gb-1tb-ssd-nvidia-quadro-t1200-4gb-45/"/>
+    <hyperlink ref="K36" r:id="rId50" location="" display="https://eridas.lt/preke/intel-regulatory-model-qc7-15-6-fhd-ips-144hz-i7-9750h-16gb-512gb-ssd-gtx-1660-ti-6gb-nera-baterijos-neveikia-ausiniu-lizdas/"/>
+    <hyperlink ref="K37" r:id="rId51" location="" display="https://eridas.lt/preke/hp-zbook-fury-15-6-g8-15-6-fhd-ips-i7-11850h-64gb-512gb-rtx-a2000-4gb-29/"/>
+    <hyperlink ref="K38" r:id="rId52" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p1-gen2-15-6-fhd-ips-60hz-i7-9750h-32gb-512gb-ssd-nvidia-quadro-t1000-4gb-21/"/>
+    <hyperlink ref="K39" r:id="rId53" location="" display="https://eridas.lt/preke/thinkpad-p1-gen-3-15-6-fhd-ips-i7-10850h-64gb-512gb-ssd-nvidia-quadro-t1000-4gb-max-q-13/"/>
+    <hyperlink ref="K40" r:id="rId54" location="" display="https://eridas.lt/preke/hp-zbook-power-15-6-g8-15-6-fhd-ips-i7-11850h-32gb-512gb-rtx-a2000-4gb-29-c-grade-be-ikroviklio-galima-ir-su/"/>
+    <hyperlink ref="K41" r:id="rId55" location="" display="https://eridas.lt/preke/hp-zbook-power-15-6-g8-15-6-fhd-ips-i7-11850h-32gb-512gb-rtx-a2000-4gb-33-c-grade-be-ikroviklio-galima-ir-su-ausiniu-lizdas-neveikia-ir-2vnt-usb-blogi/"/>
+    <hyperlink ref="K42" r:id="rId56" location="" display="https://eridas.lt/preke/precision-7560-15-6-fhd-ips-i9-11950h-64gb-1tb-ssd-rtx-a3000-6gb-28/"/>
+    <hyperlink ref="K43" r:id="rId57" location="" display="https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-5000-max-q-16gb-52-su-ekrano-defektais/"/>
+    <hyperlink ref="K44" r:id="rId58" location="" display="https://eridas.lt/preke/dell-precision-7760-17-3-fhd-ips-i7-11850h-16gb-512gb-ssd-rtx-a5000-16gb-43-su-nedideliu-defektu-ausiniu-lizdas-neveikia/"/>
+    <hyperlink ref="K45" r:id="rId59" location="" display="https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-5000-max-q-16gb-46-kopija/"/>
+    <hyperlink ref="K46" r:id="rId60" location="" display="https://eridas.lt/preke/hp-zbook-fury-16-g9-16-0-fhd-ips-400-nit-intel-i7-12850hx-32gb-1tb-ssd-nvidia-rtx-a3000-12gb-24/"/>
+    <hyperlink ref="K47" r:id="rId61" location="" display="https://eridas.lt/preke/dell-precision-5540-15-6-fhd-ips-i7-9850h-32gb-ram-0gb-ssd-t2000-max-q-4gb-gddr6-37-c-grade/"/>
+    <hyperlink ref="K48" r:id="rId62" location="" display="https://eridas.lt/preke/hp-zbook-power-15-6-g8-15-6-4k-120hz-600-nit-ekranas-ips-i7-11850h-32gb-256gb-quadro-t1200-4gb-24/"/>
+    <hyperlink ref="K49" r:id="rId63" location="" display="https://eridas.lt/preke/hp-zbook-fury-17-g7-17-3-fhd-ips-i7-10850h-32gb-512gb-ssd-nvidia-rtx-5000-max-q-16gb-32/"/>
+    <hyperlink ref="K50" r:id="rId64" location="" display="https://eridas.lt/preke/hp-zbook-studio-g7-15-6-fhd-ips-400-nit-i7-10850h-32gb-512gb-quadro-t2000-max-q-4gb-27/"/>
+    <hyperlink ref="K51" r:id="rId65" location="" display="https://eridas.lt/preke/hp-zbook-power-15-6-g8-15-6-fhd-ips-i7-11850h-32gb-512gb-nmve-2tb-nmve-rtx-a2000-4gb-29-c-grade-su-ekrano-defektu/"/>
+    <hyperlink ref="K52" r:id="rId66" location="" display="https://eridas.lt/preke/lenovo-loq-15irh8-15-6-fhd-ips-144hz-i5-12450h-16gb-512gb-ssd-rtx-4050-6gb-12/"/>
+    <hyperlink ref="K53" r:id="rId67" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p53-15-6-fhd-ips-i7-9850h-16gb-256gb-t1000-4gb-0/"/>
+    <hyperlink ref="K54" r:id="rId68" location="" display="https://eridas.lt/preke/hp-zbook-studio-g7-15-6-fhd-ips-400-nit-i7-10850h-32gb-512gb-quadro-t2000-max-q-4gb-24/"/>
+    <hyperlink ref="K55" r:id="rId69" location="" display="https://eridas.lt/preke/dell-precision-5540-15-6-fhd-ips-i7-9850h-0gb-ram-0gb-ssd-t2000-max-q-4gb-gddr6-37-c-grade-be-ikroviklio/"/>
+    <hyperlink ref="K56" r:id="rId70" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p53-15-6-fhd-ips-i7-9850h-32gb-1tb-ssd-t2000-4gb-14/"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J55"/>
+  <dimension ref="A1:J61"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="29" customWidth="1"/>
-    <col min="5" max="5" width="59" customWidth="1"/>
+    <col min="5" max="5" width="60" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
     <col min="7" max="7" width="21" customWidth="1"/>
     <col min="8" max="8" width="15" customWidth="1"/>
     <col min="9" max="9" width="16" customWidth="1"/>
     <col min="10" max="10" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="G1" t="s" s="2">
-        <v>218</v>
+        <v>191</v>
       </c>
       <c r="H1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="I1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="J1" t="s" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>2855</v>
       </c>
       <c r="B2" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="C2" t="s">
-        <v>219</v>
+        <v>192</v>
       </c>
       <c r="D2" t="s">
-        <v>220</v>
+        <v>193</v>
       </c>
       <c r="E2" t="s">
-        <v>221</v>
+        <v>194</v>
       </c>
       <c r="F2" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G2" t="s">
-        <v>222</v>
+        <v>195</v>
       </c>
       <c r="H2" s="3">
         <v>74.38</v>
       </c>
       <c r="I2">
         <v>90</v>
       </c>
       <c r="J2" t="s" s="4">
-        <v>223</v>
+        <v>196</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2947</v>
       </c>
       <c r="B3" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C3" t="s">
-        <v>224</v>
+        <v>197</v>
       </c>
       <c r="D3" t="s">
-        <v>225</v>
+        <v>198</v>
       </c>
       <c r="E3" t="s">
-        <v>226</v>
+        <v>199</v>
       </c>
       <c r="F3" t="s">
-        <v>227</v>
+        <v>200</v>
       </c>
       <c r="G3" t="s">
-        <v>222</v>
+        <v>195</v>
       </c>
       <c r="H3" s="3">
         <v>66.12</v>
       </c>
       <c r="I3">
         <v>80.01</v>
       </c>
       <c r="J3" t="s" s="4">
-        <v>228</v>
+        <v>201</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2948</v>
       </c>
       <c r="B4" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C4" t="s">
-        <v>229</v>
+        <v>202</v>
       </c>
       <c r="D4" t="s">
-        <v>230</v>
+        <v>203</v>
       </c>
       <c r="E4" t="s">
-        <v>231</v>
+        <v>204</v>
       </c>
       <c r="F4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H4" s="3">
         <v>78.51</v>
       </c>
       <c r="I4">
         <v>95</v>
       </c>
       <c r="J4" t="s" s="4">
-        <v>232</v>
+        <v>205</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2949</v>
       </c>
       <c r="B5" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C5" t="s">
-        <v>233</v>
+        <v>206</v>
       </c>
       <c r="D5" t="s">
-        <v>225</v>
+        <v>198</v>
       </c>
       <c r="E5" t="s">
-        <v>234</v>
+        <v>207</v>
       </c>
       <c r="F5" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G5" t="s">
-        <v>222</v>
+        <v>195</v>
       </c>
       <c r="H5" s="3">
         <v>57.85</v>
       </c>
       <c r="I5">
         <v>70</v>
       </c>
       <c r="J5" t="s" s="4">
-        <v>235</v>
+        <v>208</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2950</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C6" t="s">
-        <v>236</v>
+        <v>209</v>
       </c>
       <c r="D6" t="s">
-        <v>230</v>
+        <v>203</v>
       </c>
       <c r="E6" t="s">
-        <v>237</v>
+        <v>210</v>
       </c>
       <c r="F6" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G6" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H6" s="3">
         <v>99.17</v>
       </c>
       <c r="I6">
         <v>120</v>
       </c>
       <c r="J6" t="s" s="4">
-        <v>238</v>
+        <v>211</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2951</v>
       </c>
       <c r="B7" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C7" t="s">
-        <v>233</v>
+        <v>206</v>
       </c>
       <c r="D7" t="s">
-        <v>225</v>
+        <v>198</v>
       </c>
       <c r="E7" t="s">
-        <v>234</v>
+        <v>207</v>
       </c>
       <c r="F7" t="s">
-        <v>227</v>
+        <v>200</v>
       </c>
       <c r="G7" t="s">
-        <v>222</v>
+        <v>195</v>
       </c>
       <c r="H7" s="3">
         <v>53.72</v>
       </c>
       <c r="I7">
         <v>65</v>
       </c>
       <c r="J7" t="s" s="4">
-        <v>239</v>
+        <v>212</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2952</v>
       </c>
       <c r="B8" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C8" t="s">
-        <v>229</v>
+        <v>202</v>
       </c>
       <c r="D8" t="s">
-        <v>230</v>
+        <v>203</v>
       </c>
       <c r="E8" t="s">
-        <v>231</v>
+        <v>204</v>
       </c>
       <c r="F8" t="s">
-        <v>227</v>
+        <v>200</v>
       </c>
       <c r="G8" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H8" s="3">
         <v>78.51</v>
       </c>
       <c r="I8">
         <v>95</v>
       </c>
       <c r="J8" t="s" s="4">
-        <v>240</v>
+        <v>213</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2954</v>
       </c>
       <c r="B9" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C9" t="s">
-        <v>233</v>
+        <v>206</v>
       </c>
       <c r="D9" t="s">
-        <v>241</v>
+        <v>214</v>
       </c>
       <c r="E9" t="s">
-        <v>242</v>
+        <v>215</v>
       </c>
       <c r="F9" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G9" t="s">
-        <v>222</v>
+        <v>195</v>
       </c>
       <c r="H9" s="3">
         <v>53.72</v>
       </c>
       <c r="I9">
         <v>65</v>
       </c>
       <c r="J9" t="s" s="4">
-        <v>243</v>
+        <v>216</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2955</v>
       </c>
       <c r="B10" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C10" t="s">
-        <v>244</v>
+        <v>217</v>
       </c>
       <c r="D10" t="s">
-        <v>225</v>
+        <v>198</v>
       </c>
       <c r="E10" t="s">
-        <v>245</v>
+        <v>218</v>
       </c>
       <c r="F10" t="s">
-        <v>227</v>
+        <v>200</v>
       </c>
       <c r="G10" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H10" s="3">
         <v>53.72</v>
       </c>
       <c r="I10">
         <v>65</v>
       </c>
       <c r="J10" t="s" s="4">
-        <v>246</v>
+        <v>219</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2960</v>
       </c>
       <c r="B11" t="s">
-        <v>247</v>
+        <v>220</v>
       </c>
       <c r="C11" t="s">
-        <v>248</v>
+        <v>221</v>
       </c>
       <c r="D11" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="E11" t="s">
-        <v>249</v>
+        <v>222</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G11" t="s">
-        <v>222</v>
+        <v>195</v>
       </c>
       <c r="H11" s="3">
         <v>82.64</v>
       </c>
       <c r="I11">
         <v>99.99</v>
       </c>
       <c r="J11" t="s" s="4">
-        <v>250</v>
+        <v>223</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2962</v>
       </c>
       <c r="B12" t="s">
-        <v>247</v>
+        <v>220</v>
       </c>
       <c r="C12" t="s">
-        <v>251</v>
+        <v>224</v>
       </c>
       <c r="D12" t="s">
-        <v>252</v>
+        <v>225</v>
       </c>
       <c r="E12" t="s">
-        <v>253</v>
+        <v>226</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G12" t="s">
-        <v>222</v>
+        <v>195</v>
       </c>
       <c r="H12" s="3">
         <v>74.38</v>
       </c>
       <c r="I12">
         <v>90</v>
       </c>
       <c r="J12" t="s" s="4">
-        <v>254</v>
+        <v>227</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>3181</v>
       </c>
       <c r="B13" t="s">
-        <v>247</v>
+        <v>220</v>
       </c>
       <c r="C13" t="s">
-        <v>255</v>
+        <v>228</v>
       </c>
       <c r="D13" t="s">
-        <v>225</v>
+        <v>198</v>
       </c>
       <c r="E13" t="s">
-        <v>253</v>
+        <v>226</v>
       </c>
       <c r="F13" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G13" t="s">
-        <v>222</v>
+        <v>195</v>
       </c>
       <c r="H13" s="3">
         <v>74.38</v>
       </c>
       <c r="I13">
         <v>90</v>
       </c>
       <c r="J13" t="s" s="4">
-        <v>256</v>
+        <v>229</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3728</v>
       </c>
       <c r="B14" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C14" t="s">
-        <v>257</v>
+        <v>230</v>
       </c>
       <c r="D14" t="s">
-        <v>225</v>
+        <v>198</v>
       </c>
       <c r="E14" t="s">
-        <v>258</v>
+        <v>231</v>
       </c>
       <c r="F14" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G14" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="H14">
         <v>50</v>
       </c>
       <c r="I14">
         <v>60.5</v>
       </c>
       <c r="J14" t="s" s="4">
-        <v>259</v>
+        <v>232</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3905</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C15" t="s">
-        <v>260</v>
+        <v>233</v>
       </c>
       <c r="D15" t="s">
-        <v>225</v>
+        <v>198</v>
       </c>
       <c r="E15" t="s">
-        <v>261</v>
+        <v>234</v>
       </c>
       <c r="F15" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G15" t="s">
-        <v>262</v>
+        <v>235</v>
       </c>
       <c r="H15" s="3">
-        <v>45.45</v>
+        <v>37.19</v>
       </c>
       <c r="I15">
-        <v>54.99</v>
+        <v>45</v>
       </c>
       <c r="J15" t="s" s="4">
-        <v>263</v>
+        <v>236</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3908</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C16" t="s">
-        <v>264</v>
+        <v>237</v>
       </c>
       <c r="D16" t="s">
-        <v>225</v>
+        <v>198</v>
       </c>
       <c r="E16" t="s">
-        <v>265</v>
+        <v>238</v>
       </c>
       <c r="F16" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G16" t="s">
-        <v>262</v>
+        <v>235</v>
       </c>
       <c r="H16" s="3">
-        <v>41.32</v>
+        <v>45.45</v>
       </c>
       <c r="I16">
-        <v>50</v>
+        <v>54.99</v>
       </c>
       <c r="J16" t="s" s="4">
-        <v>266</v>
+        <v>239</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4092</v>
       </c>
       <c r="B17" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C17" t="s">
-        <v>267</v>
+        <v>240</v>
       </c>
       <c r="D17" t="s">
-        <v>225</v>
+        <v>198</v>
       </c>
       <c r="E17" t="s">
-        <v>261</v>
+        <v>241</v>
       </c>
       <c r="F17" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G17" t="s">
-        <v>262</v>
+        <v>235</v>
       </c>
       <c r="H17" s="3">
         <v>57.85</v>
       </c>
       <c r="I17">
         <v>70</v>
       </c>
       <c r="J17" t="s" s="4">
-        <v>268</v>
+        <v>242</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>4094</v>
+        <v>4096</v>
       </c>
       <c r="B18" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C18" t="s">
-        <v>269</v>
+        <v>243</v>
       </c>
       <c r="D18" t="s">
-        <v>225</v>
+        <v>198</v>
       </c>
       <c r="E18" t="s">
-        <v>270</v>
+        <v>241</v>
       </c>
       <c r="F18" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G18" t="s">
-        <v>262</v>
+        <v>235</v>
       </c>
       <c r="H18" s="3">
-        <v>45.45</v>
+        <v>57.85</v>
       </c>
       <c r="I18">
-        <v>54.99</v>
+        <v>70</v>
       </c>
       <c r="J18" t="s" s="4">
-        <v>271</v>
+        <v>244</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>4096</v>
+        <v>4098</v>
       </c>
       <c r="B19" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C19" t="s">
-        <v>272</v>
+        <v>245</v>
       </c>
       <c r="D19" t="s">
-        <v>225</v>
+        <v>198</v>
       </c>
       <c r="E19" t="s">
-        <v>261</v>
+        <v>246</v>
       </c>
       <c r="F19" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G19" t="s">
-        <v>262</v>
+        <v>235</v>
       </c>
       <c r="H19" s="3">
-        <v>57.85</v>
+        <v>45.45</v>
       </c>
       <c r="I19">
-        <v>70</v>
+        <v>54.99</v>
       </c>
       <c r="J19" t="s" s="4">
-        <v>273</v>
+        <v>247</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>4098</v>
-[...18 lines deleted...]
-      </c>
+        <v>4145</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
       <c r="H20" s="3">
-        <v>45.45</v>
+        <v>37.19</v>
       </c>
       <c r="I20">
-        <v>54.99</v>
+        <v>45</v>
       </c>
       <c r="J20" t="s" s="4">
-        <v>275</v>
+        <v>248</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>4145</v>
+        <v>4154</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" s="3">
         <v>37.19</v>
       </c>
       <c r="I21">
         <v>45</v>
       </c>
       <c r="J21" t="s" s="4">
-        <v>276</v>
+        <v>249</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>4154</v>
+        <v>4159</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" s="3">
         <v>37.19</v>
       </c>
       <c r="I22">
         <v>45</v>
       </c>
       <c r="J22" t="s" s="4">
-        <v>277</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>4159</v>
-[...6 lines deleted...]
-      <c r="G23"/>
+        <v>4599</v>
+      </c>
+      <c r="B23" t="s">
+        <v>251</v>
+      </c>
+      <c r="C23" t="s">
+        <v>252</v>
+      </c>
+      <c r="D23" t="s">
+        <v>253</v>
+      </c>
+      <c r="E23" t="s">
+        <v>254</v>
+      </c>
+      <c r="F23" t="s">
+        <v>46</v>
+      </c>
+      <c r="G23" t="s">
+        <v>195</v>
+      </c>
       <c r="H23" s="3">
-        <v>37.19</v>
+        <v>66.12</v>
       </c>
       <c r="I23">
-        <v>45</v>
+        <v>80.01</v>
       </c>
       <c r="J23" t="s" s="4">
-        <v>278</v>
+        <v>255</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>4599</v>
+        <v>4628</v>
       </c>
       <c r="B24" t="s">
-        <v>89</v>
+        <v>112</v>
       </c>
       <c r="C24" t="s">
-        <v>279</v>
+        <v>256</v>
       </c>
       <c r="D24" t="s">
-        <v>280</v>
+        <v>253</v>
       </c>
       <c r="E24" t="s">
-        <v>281</v>
+        <v>257</v>
       </c>
       <c r="F24" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G24" t="s">
-        <v>222</v>
+        <v>195</v>
       </c>
       <c r="H24" s="3">
-        <v>66.12</v>
+        <v>37.19</v>
       </c>
       <c r="I24">
-        <v>80.01</v>
+        <v>45</v>
       </c>
       <c r="J24" t="s" s="4">
-        <v>282</v>
+        <v>258</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>4628</v>
+        <v>5646</v>
       </c>
       <c r="B25" t="s">
-        <v>144</v>
+        <v>49</v>
       </c>
       <c r="C25" t="s">
-        <v>283</v>
+        <v>259</v>
       </c>
       <c r="D25" t="s">
-        <v>280</v>
+        <v>203</v>
       </c>
       <c r="E25" t="s">
-        <v>284</v>
+        <v>260</v>
       </c>
       <c r="F25" t="s">
-        <v>38</v>
+        <v>261</v>
       </c>
       <c r="G25" t="s">
-        <v>222</v>
+        <v>47</v>
       </c>
       <c r="H25" s="3">
-        <v>37.19</v>
+        <v>82.64</v>
       </c>
       <c r="I25">
-        <v>45</v>
+        <v>99.99</v>
       </c>
       <c r="J25" t="s" s="4">
-        <v>285</v>
+        <v>262</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>5646</v>
+        <v>5865</v>
       </c>
       <c r="B26" t="s">
-        <v>41</v>
+        <v>220</v>
       </c>
       <c r="C26" t="s">
-        <v>286</v>
+        <v>263</v>
       </c>
       <c r="D26" t="s">
-        <v>230</v>
+        <v>264</v>
       </c>
       <c r="E26" t="s">
-        <v>287</v>
+        <v>265</v>
       </c>
       <c r="F26" t="s">
-        <v>288</v>
+        <v>266</v>
       </c>
       <c r="G26" t="s">
-        <v>39</v>
+        <v>104</v>
       </c>
       <c r="H26" s="3">
         <v>82.64</v>
       </c>
       <c r="I26">
         <v>99.99</v>
       </c>
       <c r="J26" t="s" s="4">
-        <v>289</v>
+        <v>267</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>5865</v>
+        <v>5876</v>
       </c>
       <c r="B27" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C27" t="s">
-        <v>290</v>
+        <v>268</v>
       </c>
       <c r="D27" t="s">
-        <v>291</v>
+        <v>269</v>
       </c>
       <c r="E27" t="s">
-        <v>292</v>
+        <v>270</v>
       </c>
       <c r="F27" t="s">
-        <v>293</v>
+        <v>200</v>
       </c>
       <c r="G27" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="H27" s="3">
         <v>82.64</v>
       </c>
       <c r="I27">
         <v>99.99</v>
       </c>
       <c r="J27" t="s" s="4">
-        <v>294</v>
+        <v>271</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>5876</v>
+        <v>6173</v>
       </c>
       <c r="B28" t="s">
-        <v>89</v>
+        <v>66</v>
       </c>
       <c r="C28" t="s">
-        <v>295</v>
+        <v>272</v>
       </c>
       <c r="D28" t="s">
-        <v>296</v>
+        <v>273</v>
       </c>
       <c r="E28" t="s">
-        <v>297</v>
+        <v>274</v>
       </c>
       <c r="F28" t="s">
-        <v>227</v>
+        <v>46</v>
       </c>
       <c r="G28" t="s">
-        <v>109</v>
+        <v>275</v>
       </c>
       <c r="H28" s="3">
-        <v>82.64</v>
+        <v>66.11</v>
       </c>
       <c r="I28">
-        <v>99.99</v>
+        <v>79.99</v>
       </c>
       <c r="J28" t="s" s="4">
-        <v>298</v>
+        <v>276</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>5883</v>
-[...6 lines deleted...]
-      </c>
+        <v>6682</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
       <c r="D29"/>
-      <c r="E29" t="s">
-[...9 lines deleted...]
-        <v>41.32</v>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29">
+        <v>40</v>
       </c>
       <c r="I29">
-        <v>50</v>
+        <v>48.4</v>
       </c>
       <c r="J29" t="s" s="4">
-        <v>301</v>
+        <v>277</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>6173</v>
+        <v>7313</v>
       </c>
       <c r="B30" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="C30" t="s">
-        <v>302</v>
+        <v>278</v>
       </c>
       <c r="D30" t="s">
-        <v>303</v>
+        <v>279</v>
       </c>
       <c r="E30" t="s">
-        <v>304</v>
+        <v>280</v>
       </c>
       <c r="F30" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G30" t="s">
-        <v>305</v>
+        <v>47</v>
       </c>
       <c r="H30" s="3">
-        <v>66.11</v>
+        <v>66.12</v>
       </c>
       <c r="I30">
-        <v>79.99</v>
+        <v>80.01</v>
       </c>
       <c r="J30" t="s" s="4">
-        <v>306</v>
+        <v>281</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>6682</v>
+        <v>10266</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-      <c r="H31">
-        <v>40</v>
+      <c r="H31" s="3">
+        <v>49.59</v>
       </c>
       <c r="I31">
-        <v>48.4</v>
+        <v>60</v>
       </c>
       <c r="J31" t="s" s="4">
-        <v>307</v>
+        <v>282</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>7313</v>
-[...18 lines deleted...]
-      </c>
+        <v>10271</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
       <c r="H32" s="3">
-        <v>66.12</v>
+        <v>49.59</v>
       </c>
       <c r="I32">
-        <v>80.01</v>
+        <v>60</v>
       </c>
       <c r="J32" t="s" s="4">
-        <v>311</v>
+        <v>283</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>10262</v>
+        <v>10276</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" s="3">
-        <v>33.06</v>
+        <v>37.19</v>
       </c>
       <c r="I33">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="J33" t="s" s="4">
-        <v>312</v>
+        <v>284</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>10266</v>
+        <v>10281</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" s="3">
-        <v>49.59</v>
+        <v>82.64</v>
       </c>
       <c r="I34">
-        <v>60</v>
+        <v>99.99</v>
       </c>
       <c r="J34" t="s" s="4">
-        <v>313</v>
+        <v>285</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>10271</v>
+        <v>10285</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" s="3">
-        <v>49.59</v>
+        <v>45.45</v>
       </c>
       <c r="I35">
-        <v>60</v>
+        <v>54.99</v>
       </c>
       <c r="J35" t="s" s="4">
-        <v>314</v>
+        <v>286</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>10276</v>
+        <v>10289</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" s="3">
-        <v>37.19</v>
+        <v>45.45</v>
       </c>
       <c r="I36">
-        <v>45</v>
+        <v>54.99</v>
       </c>
       <c r="J36" t="s" s="4">
-        <v>315</v>
+        <v>287</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>10281</v>
+        <v>10295</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" s="3">
-        <v>82.64</v>
+        <v>66.11</v>
       </c>
       <c r="I37">
-        <v>99.99</v>
+        <v>79.99</v>
       </c>
       <c r="J37" t="s" s="4">
-        <v>316</v>
+        <v>288</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>10285</v>
+        <v>10326</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" s="3">
-        <v>45.45</v>
+        <v>33.06</v>
       </c>
       <c r="I38">
-        <v>54.99</v>
+        <v>40</v>
       </c>
       <c r="J38" t="s" s="4">
-        <v>317</v>
+        <v>289</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>10289</v>
+        <v>10332</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" s="3">
-        <v>45.45</v>
+        <v>49.59</v>
       </c>
       <c r="I39">
-        <v>54.99</v>
+        <v>60</v>
       </c>
       <c r="J39" t="s" s="4">
-        <v>318</v>
+        <v>290</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>10295</v>
-[...6 lines deleted...]
-      <c r="G40"/>
+        <v>10777</v>
+      </c>
+      <c r="B40" t="s">
+        <v>66</v>
+      </c>
+      <c r="C40" t="s">
+        <v>240</v>
+      </c>
+      <c r="D40" t="s">
+        <v>198</v>
+      </c>
+      <c r="E40" t="s">
+        <v>241</v>
+      </c>
+      <c r="F40" t="s">
+        <v>46</v>
+      </c>
+      <c r="G40" t="s">
+        <v>235</v>
+      </c>
       <c r="H40" s="3">
-        <v>66.11</v>
+        <v>45.45</v>
       </c>
       <c r="I40">
-        <v>79.99</v>
+        <v>54.99</v>
       </c>
       <c r="J40" t="s" s="4">
-        <v>319</v>
+        <v>291</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>10299</v>
-[...6 lines deleted...]
-      <c r="G41"/>
+        <v>10949</v>
+      </c>
+      <c r="B41" t="s">
+        <v>112</v>
+      </c>
+      <c r="C41" t="s">
+        <v>292</v>
+      </c>
+      <c r="D41" t="s">
+        <v>225</v>
+      </c>
+      <c r="E41" t="s">
+        <v>222</v>
+      </c>
+      <c r="F41" t="s">
+        <v>46</v>
+      </c>
+      <c r="G41" t="s">
+        <v>195</v>
+      </c>
       <c r="H41" s="3">
-        <v>74.38</v>
+        <v>49.59</v>
       </c>
       <c r="I41">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="J41" t="s" s="4">
-        <v>320</v>
+        <v>293</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>10321</v>
-[...3 lines deleted...]
-      <c r="D42"/>
+        <v>10967</v>
+      </c>
+      <c r="B42" t="s">
+        <v>66</v>
+      </c>
+      <c r="C42" t="s">
+        <v>294</v>
+      </c>
+      <c r="D42" t="s">
+        <v>295</v>
+      </c>
       <c r="E42"/>
-      <c r="F42"/>
-      <c r="G42"/>
+      <c r="F42" t="s">
+        <v>296</v>
+      </c>
+      <c r="G42" t="s">
+        <v>297</v>
+      </c>
       <c r="H42" s="3">
-        <v>74.38</v>
+        <v>57.85</v>
       </c>
       <c r="I42">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="J42" t="s" s="4">
-        <v>321</v>
+        <v>298</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>10326</v>
+        <v>11108</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" s="3">
-        <v>33.06</v>
+        <v>41.32</v>
       </c>
       <c r="I43">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="J43" t="s" s="4">
-        <v>322</v>
+        <v>299</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>10332</v>
-[...6 lines deleted...]
-      <c r="G44"/>
+        <v>11221</v>
+      </c>
+      <c r="B44" t="s">
+        <v>42</v>
+      </c>
+      <c r="C44" t="s">
+        <v>300</v>
+      </c>
+      <c r="D44" t="s">
+        <v>61</v>
+      </c>
+      <c r="E44" t="s">
+        <v>301</v>
+      </c>
+      <c r="F44" t="s">
+        <v>46</v>
+      </c>
+      <c r="G44" t="s">
+        <v>47</v>
+      </c>
       <c r="H44" s="3">
-        <v>49.59</v>
+        <v>66.11</v>
       </c>
       <c r="I44">
-        <v>60</v>
+        <v>79.99</v>
       </c>
       <c r="J44" t="s" s="4">
-        <v>323</v>
+        <v>302</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>10777</v>
-[...18 lines deleted...]
-      </c>
+        <v>11598</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
       <c r="H45" s="3">
-        <v>45.45</v>
+        <v>49.59</v>
       </c>
       <c r="I45">
-        <v>54.99</v>
+        <v>60</v>
       </c>
       <c r="J45" t="s" s="4">
-        <v>324</v>
+        <v>303</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>10949</v>
+        <v>11602</v>
       </c>
       <c r="B46" t="s">
-        <v>144</v>
+        <v>66</v>
       </c>
       <c r="C46" t="s">
-        <v>325</v>
+        <v>304</v>
       </c>
       <c r="D46" t="s">
-        <v>252</v>
+        <v>305</v>
       </c>
       <c r="E46" t="s">
-        <v>249</v>
+        <v>306</v>
       </c>
       <c r="F46" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G46" t="s">
-        <v>222</v>
+        <v>195</v>
       </c>
       <c r="H46" s="3">
-        <v>49.59</v>
+        <v>81.82</v>
       </c>
       <c r="I46">
-        <v>60</v>
+        <v>99</v>
       </c>
       <c r="J46" t="s" s="4">
-        <v>326</v>
+        <v>307</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>10967</v>
-[...9 lines deleted...]
-      </c>
+        <v>11617</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
       <c r="E47"/>
-      <c r="F47" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F47"/>
+      <c r="G47"/>
       <c r="H47" s="3">
         <v>57.85</v>
       </c>
       <c r="I47">
         <v>70</v>
       </c>
       <c r="J47" t="s" s="4">
-        <v>330</v>
+        <v>308</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>11108</v>
-[...6 lines deleted...]
-      <c r="G48"/>
+        <v>12669</v>
+      </c>
+      <c r="B48" t="s">
+        <v>309</v>
+      </c>
+      <c r="C48" t="s">
+        <v>310</v>
+      </c>
+      <c r="D48" t="s">
+        <v>311</v>
+      </c>
+      <c r="E48" t="s">
+        <v>312</v>
+      </c>
+      <c r="F48" t="s">
+        <v>200</v>
+      </c>
+      <c r="G48" t="s">
+        <v>195</v>
+      </c>
       <c r="H48" s="3">
         <v>41.32</v>
       </c>
       <c r="I48">
         <v>50</v>
       </c>
       <c r="J48" t="s" s="4">
-        <v>331</v>
+        <v>313</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>11221</v>
-[...18 lines deleted...]
-      </c>
+        <v>12898</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
       <c r="H49" s="3">
-        <v>66.11</v>
+        <v>20.66</v>
       </c>
       <c r="I49">
-        <v>79.99</v>
+        <v>25</v>
       </c>
       <c r="J49" t="s" s="4">
-        <v>334</v>
+        <v>314</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>11582</v>
-[...18 lines deleted...]
-      </c>
+        <v>12903</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
       <c r="H50" s="3">
-        <v>28.92</v>
+        <v>24.79</v>
       </c>
       <c r="I50">
-        <v>34.99</v>
+        <v>30</v>
       </c>
       <c r="J50" t="s" s="4">
-        <v>337</v>
+        <v>315</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>11589</v>
-[...18 lines deleted...]
-      </c>
+        <v>13320</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
       <c r="H51" s="3">
         <v>49.59</v>
       </c>
       <c r="I51">
         <v>60</v>
       </c>
       <c r="J51" t="s" s="4">
-        <v>340</v>
+        <v>316</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>11594</v>
+        <v>13324</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" s="3">
-        <v>37.19</v>
+        <v>28.92</v>
       </c>
       <c r="I52">
-        <v>45</v>
+        <v>34.99</v>
       </c>
       <c r="J52" t="s" s="4">
-        <v>341</v>
+        <v>317</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>11598</v>
+        <v>13328</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" s="3">
-        <v>49.59</v>
+        <v>37.19</v>
       </c>
       <c r="I53">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="J53" t="s" s="4">
-        <v>342</v>
+        <v>318</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>11602</v>
-[...18 lines deleted...]
-      </c>
+        <v>13332</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
       <c r="H54" s="3">
-        <v>81.82</v>
+        <v>33.06</v>
       </c>
       <c r="I54">
-        <v>99</v>
+        <v>40</v>
       </c>
       <c r="J54" t="s" s="4">
-        <v>346</v>
+        <v>319</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>11617</v>
+        <v>13337</v>
       </c>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" s="3">
+        <v>33.06</v>
+      </c>
+      <c r="I55">
+        <v>40</v>
+      </c>
+      <c r="J55" t="s" s="4">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>13347</v>
+      </c>
+      <c r="B56"/>
+      <c r="C56"/>
+      <c r="D56"/>
+      <c r="E56"/>
+      <c r="F56"/>
+      <c r="G56"/>
+      <c r="H56" s="3">
+        <v>24.79</v>
+      </c>
+      <c r="I56">
+        <v>30</v>
+      </c>
+      <c r="J56" t="s" s="4">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>13352</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57"/>
+      <c r="D57"/>
+      <c r="E57"/>
+      <c r="F57"/>
+      <c r="G57"/>
+      <c r="H57" s="3">
+        <v>41.32</v>
+      </c>
+      <c r="I57">
+        <v>50</v>
+      </c>
+      <c r="J57" t="s" s="4">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>13357</v>
+      </c>
+      <c r="B58"/>
+      <c r="C58"/>
+      <c r="D58"/>
+      <c r="E58"/>
+      <c r="F58"/>
+      <c r="G58"/>
+      <c r="H58" s="3">
+        <v>41.32</v>
+      </c>
+      <c r="I58">
+        <v>50</v>
+      </c>
+      <c r="J58" t="s" s="4">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>13386</v>
+      </c>
+      <c r="B59" t="s">
+        <v>42</v>
+      </c>
+      <c r="C59" t="s">
+        <v>324</v>
+      </c>
+      <c r="D59" t="s">
+        <v>68</v>
+      </c>
+      <c r="E59" t="s">
+        <v>325</v>
+      </c>
+      <c r="F59" t="s">
+        <v>46</v>
+      </c>
+      <c r="G59" t="s">
+        <v>195</v>
+      </c>
+      <c r="H59" s="3">
+        <v>66.11</v>
+      </c>
+      <c r="I59">
+        <v>79.99</v>
+      </c>
+      <c r="J59" t="s" s="4">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>13393</v>
+      </c>
+      <c r="B60"/>
+      <c r="C60"/>
+      <c r="D60"/>
+      <c r="E60"/>
+      <c r="F60"/>
+      <c r="G60"/>
+      <c r="H60" s="3">
         <v>57.85</v>
       </c>
-      <c r="I55">
+      <c r="I60">
         <v>70</v>
       </c>
-      <c r="J55" t="s" s="4">
-        <v>347</v>
+      <c r="J60" t="s" s="4">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>13755</v>
+      </c>
+      <c r="B61" t="s">
+        <v>49</v>
+      </c>
+      <c r="C61" t="s">
+        <v>328</v>
+      </c>
+      <c r="D61" t="s">
+        <v>329</v>
+      </c>
+      <c r="E61" t="s">
+        <v>231</v>
+      </c>
+      <c r="F61" t="s">
+        <v>200</v>
+      </c>
+      <c r="G61" t="s">
+        <v>195</v>
+      </c>
+      <c r="H61" s="3">
+        <v>53.72</v>
+      </c>
+      <c r="I61">
+        <v>65</v>
+      </c>
+      <c r="J61" t="s" s="4">
+        <v>330</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="J2" r:id="rId67" location="" display="https://eridas.lt/preke/hp-elitebook-15-6-i7-3740qm-8gb-128ssd/"/>
-[...52 lines deleted...]
-    <hyperlink ref="J55" r:id="rId120" location="" display="https://eridas.lt/preke/toshiba-satellite-pro-a30-c-1mk-13-3-hd-i5-6200u-8gb-128gb-ssd-26/"/>
+    <hyperlink ref="J2" r:id="rId71" location="" display="https://eridas.lt/preke/hp-elitebook-15-6-i7-3740qm-8gb-128ssd/"/>
+    <hyperlink ref="J3" r:id="rId72" location="" display="https://eridas.lt/preke/dell-latittude-e6440-i5-4200m-4gb-128gb-ssd/"/>
+    <hyperlink ref="J4" r:id="rId73" location="" display="https://eridas.lt/preke/dell-latittude-e7240-i5-4300u-8gb-256gb-ssd/"/>
+    <hyperlink ref="J5" r:id="rId74" location="" display="https://eridas.lt/preke/dell-latittude-e5450-i3-5010u-8gb-128gb-ssd/"/>
+    <hyperlink ref="J6" r:id="rId75" location="" display="https://eridas.lt/preke/dell-latittude-e7250-i5-5300u-8gb-256gb-ssd/"/>
+    <hyperlink ref="J7" r:id="rId76" location="" display="https://eridas.lt/preke/dell-latittude-e5450-i3-5010u-4gb-128gb-ssd/"/>
+    <hyperlink ref="J8" r:id="rId77" location="" display="https://eridas.lt/preke/dell-latittude-e7240-i5-4300u-4gb-256gb-ssd/"/>
+    <hyperlink ref="J9" r:id="rId78" location="" display="https://eridas.lt/preke/dell-latittude-e5440-i3-4030u-8gb-128gb-ssd/"/>
+    <hyperlink ref="J10" r:id="rId79" location="" display="https://eridas.lt/preke/dell-latittude-e5440-i3-4010u-4gb-256gb-ssd/"/>
+    <hyperlink ref="J11" r:id="rId80" location="" display="https://eridas.lt/preke/fujitsu-s935-13-3-fhd-ips-i5-5200u-8gb-128gb-ssd/"/>
+    <hyperlink ref="J12" r:id="rId81" location="" display="https://eridas.lt/preke/lifebook-e734-13-3-i5-4210m-8gb-128gb-ssd/"/>
+    <hyperlink ref="J13" r:id="rId82" location="" display="https://eridas.lt/preke/lifebook-e744-13-3-i5-4210m-8gb-128gb-ssd/"/>
+    <hyperlink ref="J14" r:id="rId83" location="" display="https://eridas.lt/preke/lenovo-thinkpad-e460-14-0-1366768-i5-6200u-8gb-0gb-ssd-13-balta-demele-ekrane/"/>
+    <hyperlink ref="J15" r:id="rId84" location="" display="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-l430-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/"/>
+    <hyperlink ref="J16" r:id="rId85" location="" display="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-l420-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/"/>
+    <hyperlink ref="J17" r:id="rId86" location="" display="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/"/>
+    <hyperlink ref="J18" r:id="rId87" location="" display="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430s-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/"/>
+    <hyperlink ref="J19" r:id="rId88" location="" display="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t420s-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/"/>
+    <hyperlink ref="J20" r:id="rId89" location="" display="https://eridas.lt/preke/lenovo-thinkpad-e520-15-6-hd-i3-2370m-4gb-500gb-hdd-30-nesuinstaliuotas/"/>
+    <hyperlink ref="J21" r:id="rId90" location="" display="https://eridas.lt/preke/fujitsu-lifebook-a512-15-6-hd-i3-3110m-4gb-320gb-hdd-16-nesuinstaliuotas/"/>
+    <hyperlink ref="J22" r:id="rId91" location="" display="https://eridas.lt/preke/dell-latitude-e5430-14-0-1600900-i3-2350m-8gb-be-disko-5/"/>
+    <hyperlink ref="J23" r:id="rId92" location="" display="https://eridas.lt/preke/17-3-1600900-i3-2348m-8gb-128gb-ssd-500gb-hdd-48/"/>
+    <hyperlink ref="J24" r:id="rId93" location="" display="https://eridas.lt/preke/toshiba-satellite-c870d-11m-17-3-1600900-e1-1200-8gb-128gb-ssd-17-yra-keli-mazi-balti-taskeliai-ekrane/"/>
+    <hyperlink ref="J25" r:id="rId94" location="" display="https://eridas.lt/preke/hp-elitebook-725-g3-12-5-hd-tn-matinis-amd-pro-a10-8700b-12gb-256gb-ssd-24/"/>
+    <hyperlink ref="J26" r:id="rId95" location="" display="https://eridas.lt/preke/kolekcinis-produktas-18-4-ekranu-fujitsu-amilo-li-3910-pentium-t3200-3gb-ram-be-disko-su-originaliu-krovikliu/"/>
+    <hyperlink ref="J27" r:id="rId96" location="" display="https://eridas.lt/preke/kolekcinis-produktas-18-4-fhd-acer-aspire-8730-pentium-t6400-4gb-ram-0gb-hdd-nvidia-gt-9600m-1gb-gyva-baterija/"/>
+    <hyperlink ref="J28" r:id="rId97" location="" display="https://eridas.lt/preke/lenovo-yoga-2-13-13-3-fhd-ips-touchscreen-i5-4200u-8gb-128gb-ssd-36/"/>
+    <hyperlink ref="J29" r:id="rId98" location="" display="https://eridas.lt/preke/packard-bell-ts11-hr-15-6-hd-i7-2630qm-4gb-240gb-ssd-nvidia-gt-540m-baterija-beveik-mirusi-70/"/>
+    <hyperlink ref="J30" r:id="rId99" location="" display="https://eridas.lt/preke/nesiojamas-kompiuteris-latitude-e7270-12-5-fhd-ips-i5-6300u-8gb-256gb-ssd-15/"/>
+    <hyperlink ref="J31" r:id="rId100" location="" display="https://eridas.lt/preke/hp-probook-650-g1-15-6-i5-4210m-8gb-be-disko-bloga-silpna-baterija/"/>
+    <hyperlink ref="J32" r:id="rId101" location="" display="https://eridas.lt/preke/hp-probook-6560b-15-6-i5-2410m-8gb-256gb-ssd-baterijos-bukle-neaiski-iki-galo-bet-krauna/"/>
+    <hyperlink ref="J33" r:id="rId102" location="" display="https://eridas.lt/preke/hp-probook-6560b-15-6-i5-2450m-4gb-128-ssd-baterijos-bukle-neaiski-iki-galo-bet-krauna/"/>
+    <hyperlink ref="J34" r:id="rId103" location="" display="https://eridas.lt/preke/fujitsu-lifebook-e556-15-6-fhd-ips-i5-6200u-8gb-ddr4-256gb-ssd-52/"/>
+    <hyperlink ref="J35" r:id="rId104" location="" display="https://eridas.lt/preke/hp-probook-450-g2-15-6-i5-4210u-4gb-128-ssd-bloga-silpna-baterija/"/>
+    <hyperlink ref="J36" r:id="rId105" location="" display="https://eridas.lt/preke/hp-elitebook-8570p15-6-i5-3360m-4gb-500gb-hdd-baterijos-bukle-neaiski-iki-galo-bet-krauna/"/>
+    <hyperlink ref="J37" r:id="rId106" location="" display="https://eridas.lt/preke/fujitsu-lifebook-e754-15-6-fhd-ips-i5-6200u-8gb-ddr3-256gb-ssd-12/"/>
+    <hyperlink ref="J38" r:id="rId107" location="" display="https://eridas.lt/preke/dell-latitude-e5430-14-0-i5-3340m-4gb-128gb-baterija-silpna-bloga/"/>
+    <hyperlink ref="J39" r:id="rId108" location="" display="https://eridas.lt/preke/15-6-hd-a8-6410-8gb-ram-256gb-ssd-gyva-baterija-7/"/>
+    <hyperlink ref="J40" r:id="rId109" location="" display="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430-14-0-hd-i5-8gb-128gb-ssd-silpna-prasta-bloga-baterija-ar-isvis-jos-nera/"/>
+    <hyperlink ref="J41" r:id="rId110" location="" display="https://eridas.lt/preke/toshiba-z30-b-100-13-3-i5-5200u-8gb-128gb-ssd-13/"/>
+    <hyperlink ref="J42" r:id="rId111" location="" display="https://eridas.lt/preke/lenovo-lenovo-ideapad-z510-15-6-i7-4702mq-6gb-128gb-ssd-1tb-hdd-baterija-bloga/"/>
+    <hyperlink ref="J43" r:id="rId112" location="" display="https://eridas.lt/preke/lenovo-ideapad-320-15ikb-15-6-19201080-tn-ekranas-pentium-gold-4415u-4gb-128gb-ssd-11-parduodamas-be-ikroviklio/"/>
+    <hyperlink ref="J44" r:id="rId113" location="" display="https://eridas.lt/preke/dell-latitude-3470-14-0-fhd-ips-i5-6200u-8gb-256gb-ssd-0-ekranas-turi-baltu-tasku-neryskus/"/>
+    <hyperlink ref="J45" r:id="rId114" location="" display="https://eridas.lt/preke/hp-pavilion-laptop-14-bf0xx-14-0-fhd-ips-i3-7100u-4gb-256gb-ssd-10/"/>
+    <hyperlink ref="J46" r:id="rId115" location="" display="https://eridas.lt/preke/lenovo-thinkpad-a485-14-0-fhd-ips-ryzen-3-2300u-8gb-128gb-ssd-dvi-baterijos-38-13/"/>
+    <hyperlink ref="J47" r:id="rId116" location="" display="https://eridas.lt/preke/toshiba-satellite-pro-a30-c-1mk-13-3-hd-i5-6200u-8gb-128gb-ssd-26/"/>
+    <hyperlink ref="J48" r:id="rId117" location="" display="https://eridas.lt/preke/asus-notebook-e210-11-6-ultra-thin-hd-tn-celeron-n4500-4gb-128gb-ssd-21-su-org-dezute-labai-geros-bukles/"/>
+    <hyperlink ref="J49" r:id="rId118" location="" display="https://eridas.lt/preke/hp-14-fhd-ips-ekranas-intel-n4020-4gb-ram-be-ssd-be-ikroviklio-uz-ekrano-kaina/"/>
+    <hyperlink ref="J50" r:id="rId119" location="" display="https://eridas.lt/preke/acer-15-6-hd-i5-2410m-8gb-ddr3-ram-be-ssd-silpna-baterija-su-krovikliu/"/>
+    <hyperlink ref="J51" r:id="rId120" location="" display="https://eridas.lt/preke/acer-15-6-hd-i5-5257u-8gb-ddr3-ram-be-ssd-gera-baterija-su-krovikliu/"/>
+    <hyperlink ref="J52" r:id="rId121" location="" display="https://eridas.lt/preke/acer-15-6-hd-intel-n4200-4gb-ddr3-ram-1tb-hdd-gera-baterija-su-krovikliu/"/>
+    <hyperlink ref="J53" r:id="rId122" location="" display="https://eridas.lt/preke/acer-15-6-hd-i7-3630qm-8gb-ram-750gb-hdd-bloga-baterija-su-krovikliu/"/>
+    <hyperlink ref="J54" r:id="rId123" location="" display="https://eridas.lt/preke/acer-15-6-hd-i5-3230m-6gb-ram-750gb-hdd-bloga-baterija-su-krovikliu/"/>
+    <hyperlink ref="J55" r:id="rId124" location="" display="https://eridas.lt/preke/dell-15-6-hd-i5-4200u-4gb-ddr3-ram-be-ssd-gera-baterija-su-krovikliu/"/>
+    <hyperlink ref="J56" r:id="rId125" location="" display="https://eridas.lt/preke/asus-15-6-hd-i3-2310m-4gb-ram-50gb-hdd-nvidia-gt-610m-2gb-bloga-baterija-su-krovikliu/"/>
+    <hyperlink ref="J57" r:id="rId126" location="" display="https://eridas.lt/preke/hp-15-6-hd-a8-6410-8gb-ram-1tb-hdd-gera-baterija-su-krovikliu/"/>
+    <hyperlink ref="J58" r:id="rId127" location="" display="https://eridas.lt/preke/hp-15-6-hd-i5-3230m-4gb-500gb-hdd-baterija-laikanti-su-krovikliu/"/>
+    <hyperlink ref="J59" r:id="rId128" location="" display="https://eridas.lt/preke/dell-latitude-e5550-15-6-fhd-ips-i5-5300u-8gb-128gb-ssd-36/"/>
+    <hyperlink ref="J60" r:id="rId129" location="" display="https://eridas.lt/preke/fujitsu-lifebook-e754-15-6-fhd-ips-i5-4210m-8gb-ddr3-180gb-ssd-36/"/>
+    <hyperlink ref="J61" r:id="rId130" location="" display="https://eridas.lt/preke/hp-elitebook-840-g3-14-0-fhd-i5-6200u-4gb-128gb-ssd/"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:J74"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="27" customWidth="1"/>
     <col min="4" max="4" width="38" customWidth="1"/>
-    <col min="5" max="5" width="48" customWidth="1"/>
+    <col min="5" max="5" width="60" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
     <col min="7" max="7" width="21" customWidth="1"/>
     <col min="8" max="8" width="15" customWidth="1"/>
     <col min="9" max="9" width="16" customWidth="1"/>
     <col min="10" max="10" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="G1" t="s" s="2">
-        <v>218</v>
+        <v>191</v>
       </c>
       <c r="H1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="I1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="J1" t="s" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>2894</v>
       </c>
       <c r="B2" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C2" t="s">
-        <v>348</v>
+        <v>331</v>
       </c>
       <c r="D2" t="s">
-        <v>349</v>
+        <v>332</v>
       </c>
       <c r="E2" t="s">
-        <v>350</v>
+        <v>333</v>
       </c>
       <c r="F2" t="s">
-        <v>351</v>
+        <v>334</v>
       </c>
       <c r="G2" t="s">
-        <v>352</v>
+        <v>335</v>
       </c>
       <c r="H2">
         <v>1000</v>
       </c>
       <c r="I2">
         <v>1210</v>
       </c>
       <c r="J2" t="s" s="4">
-        <v>353</v>
+        <v>336</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2899</v>
       </c>
       <c r="B3" t="s">
-        <v>80</v>
+        <v>309</v>
       </c>
       <c r="C3" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="D3" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="E3" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F3" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G3" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H3" s="3">
         <v>205.79</v>
       </c>
       <c r="I3">
         <v>249.01</v>
       </c>
       <c r="J3" t="s" s="4">
-        <v>356</v>
+        <v>339</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3311</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" s="3">
         <v>29.75</v>
       </c>
       <c r="I4">
         <v>36</v>
       </c>
       <c r="J4" t="s" s="4">
-        <v>357</v>
+        <v>340</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>3421</v>
       </c>
       <c r="B5" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C5" t="s">
-        <v>358</v>
+        <v>341</v>
       </c>
       <c r="D5" t="s">
-        <v>252</v>
+        <v>225</v>
       </c>
       <c r="E5" t="s">
-        <v>359</v>
+        <v>342</v>
       </c>
       <c r="F5" t="s">
-        <v>227</v>
+        <v>200</v>
       </c>
       <c r="G5" t="s">
-        <v>222</v>
+        <v>195</v>
       </c>
       <c r="H5" s="3">
         <v>28.93</v>
       </c>
       <c r="I5">
         <v>35.01</v>
       </c>
       <c r="J5" t="s" s="4">
-        <v>360</v>
+        <v>343</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3424</v>
       </c>
       <c r="B6" t="s">
-        <v>361</v>
+        <v>344</v>
       </c>
       <c r="C6" t="s">
-        <v>362</v>
+        <v>345</v>
       </c>
       <c r="D6" t="s">
-        <v>363</v>
+        <v>346</v>
       </c>
       <c r="E6" t="s">
-        <v>364</v>
+        <v>347</v>
       </c>
       <c r="F6" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G6" t="s">
-        <v>365</v>
+        <v>348</v>
       </c>
       <c r="H6" s="3">
         <v>41.32</v>
       </c>
       <c r="I6">
         <v>50</v>
       </c>
       <c r="J6" t="s" s="4">
-        <v>366</v>
+        <v>349</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>3507</v>
       </c>
       <c r="B7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C7" t="s">
-        <v>367</v>
+        <v>350</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>368</v>
+        <v>351</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>60</v>
       </c>
       <c r="I7">
         <v>72.6</v>
       </c>
       <c r="J7" t="s" s="4">
-        <v>369</v>
+        <v>352</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>3512</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="C8" t="s">
-        <v>370</v>
+        <v>353</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>35</v>
       </c>
       <c r="I8">
         <v>42.35</v>
       </c>
       <c r="J8" t="s" s="4">
-        <v>371</v>
+        <v>354</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>3603</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>45</v>
       </c>
       <c r="I9">
         <v>54.45</v>
       </c>
       <c r="J9" t="s" s="4">
-        <v>372</v>
+        <v>355</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>3626</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>50</v>
       </c>
       <c r="I10">
         <v>60.5</v>
       </c>
       <c r="J10" t="s" s="4">
-        <v>373</v>
+        <v>356</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>3673</v>
       </c>
       <c r="B11" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C11" t="s">
-        <v>374</v>
+        <v>357</v>
       </c>
       <c r="D11" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="E11" t="s">
-        <v>375</v>
+        <v>358</v>
       </c>
       <c r="F11" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="G11" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H11" s="3">
         <v>132.23</v>
       </c>
       <c r="I11">
         <v>160</v>
       </c>
       <c r="J11" t="s" s="4">
-        <v>376</v>
+        <v>359</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>3715</v>
       </c>
       <c r="B12" t="s">
-        <v>377</v>
+        <v>360</v>
       </c>
       <c r="C12" t="s">
-        <v>378</v>
+        <v>361</v>
       </c>
       <c r="D12" t="s">
-        <v>363</v>
+        <v>346</v>
       </c>
       <c r="E12" t="s">
-        <v>364</v>
+        <v>347</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G12" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H12" s="3">
         <v>58.33</v>
       </c>
       <c r="I12">
         <v>70.58</v>
       </c>
       <c r="J12" t="s" s="4">
-        <v>379</v>
+        <v>362</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>3854</v>
       </c>
       <c r="B13" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C13" t="s">
-        <v>348</v>
+        <v>331</v>
       </c>
       <c r="D13" t="s">
-        <v>380</v>
+        <v>363</v>
       </c>
       <c r="E13" t="s">
-        <v>350</v>
+        <v>333</v>
       </c>
       <c r="F13" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G13" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="H13">
         <v>50</v>
       </c>
       <c r="I13">
         <v>60.5</v>
       </c>
       <c r="J13" t="s" s="4">
-        <v>381</v>
+        <v>364</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3858</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>35</v>
       </c>
       <c r="I14">
         <v>42.35</v>
       </c>
       <c r="J14" t="s" s="4">
-        <v>382</v>
+        <v>365</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>4081</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>50</v>
       </c>
       <c r="I15">
         <v>60.5</v>
       </c>
       <c r="J15" t="s" s="4">
-        <v>383</v>
+        <v>366</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4105</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C16" t="s">
-        <v>384</v>
+        <v>367</v>
       </c>
       <c r="D16" t="s">
-        <v>385</v>
+        <v>368</v>
       </c>
       <c r="E16" t="s">
-        <v>258</v>
+        <v>231</v>
       </c>
       <c r="F16" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G16" t="s">
-        <v>222</v>
+        <v>195</v>
       </c>
       <c r="H16" s="3">
         <v>74.38</v>
       </c>
       <c r="I16">
         <v>90</v>
       </c>
       <c r="J16" t="s" s="4">
-        <v>386</v>
+        <v>369</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4197</v>
       </c>
       <c r="B17" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C17" t="s">
-        <v>387</v>
+        <v>370</v>
       </c>
       <c r="D17" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="E17" t="s">
-        <v>388</v>
+        <v>371</v>
       </c>
       <c r="F17" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G17" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H17" s="3">
         <v>132.23</v>
       </c>
       <c r="I17">
         <v>160</v>
       </c>
       <c r="J17" t="s" s="4">
-        <v>389</v>
+        <v>372</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4274</v>
       </c>
       <c r="B18" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C18" t="s">
-        <v>390</v>
+        <v>373</v>
       </c>
       <c r="D18" t="s">
-        <v>280</v>
+        <v>253</v>
       </c>
       <c r="E18" t="s">
-        <v>249</v>
+        <v>222</v>
       </c>
       <c r="F18" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G18" t="s">
-        <v>222</v>
+        <v>195</v>
       </c>
       <c r="H18">
         <v>80</v>
       </c>
       <c r="I18">
         <v>96.8</v>
       </c>
       <c r="J18" t="s" s="4">
-        <v>391</v>
+        <v>374</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4442</v>
       </c>
       <c r="B19" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C19" t="s">
-        <v>392</v>
+        <v>375</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="E19" t="s">
-        <v>350</v>
+        <v>333</v>
       </c>
       <c r="F19" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G19" t="s">
-        <v>222</v>
+        <v>195</v>
       </c>
       <c r="H19" s="3">
         <v>74.38</v>
       </c>
       <c r="I19">
         <v>90</v>
       </c>
       <c r="J19" t="s" s="4">
-        <v>393</v>
+        <v>376</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4465</v>
       </c>
       <c r="B20" t="s">
-        <v>247</v>
+        <v>220</v>
       </c>
       <c r="C20" t="s">
-        <v>394</v>
+        <v>377</v>
       </c>
       <c r="D20" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="E20" t="s">
-        <v>253</v>
+        <v>226</v>
       </c>
       <c r="F20" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G20" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H20">
         <v>50</v>
       </c>
       <c r="I20">
         <v>60.5</v>
       </c>
       <c r="J20" t="s" s="4">
-        <v>395</v>
+        <v>378</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>4471</v>
       </c>
       <c r="B21" t="s">
-        <v>89</v>
+        <v>251</v>
       </c>
       <c r="C21" t="s">
-        <v>396</v>
+        <v>379</v>
       </c>
       <c r="D21" t="s">
-        <v>397</v>
+        <v>380</v>
       </c>
       <c r="E21" t="s">
-        <v>398</v>
+        <v>381</v>
       </c>
       <c r="F21" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G21" t="s">
-        <v>222</v>
+        <v>195</v>
       </c>
       <c r="H21">
         <v>35</v>
       </c>
       <c r="I21">
         <v>42.35</v>
       </c>
       <c r="J21" t="s" s="4">
-        <v>399</v>
+        <v>382</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>4513</v>
       </c>
       <c r="B22" t="s">
-        <v>89</v>
+        <v>251</v>
       </c>
       <c r="C22" t="s">
-        <v>400</v>
+        <v>383</v>
       </c>
       <c r="D22" t="s">
-        <v>397</v>
+        <v>380</v>
       </c>
       <c r="E22" t="s">
-        <v>401</v>
+        <v>384</v>
       </c>
       <c r="F22" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G22" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
       <c r="H22">
         <v>35</v>
       </c>
       <c r="I22">
         <v>42.35</v>
       </c>
       <c r="J22" t="s" s="4">
-        <v>403</v>
+        <v>386</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>4524</v>
       </c>
       <c r="B23" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C23" t="s">
-        <v>404</v>
+        <v>387</v>
       </c>
       <c r="D23" t="s">
-        <v>385</v>
+        <v>368</v>
       </c>
       <c r="E23" t="s">
-        <v>405</v>
+        <v>388</v>
       </c>
       <c r="F23" t="s">
-        <v>227</v>
+        <v>200</v>
       </c>
       <c r="G23" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H23">
         <v>65</v>
       </c>
       <c r="I23">
         <v>78.65</v>
       </c>
       <c r="J23" t="s" s="4">
-        <v>406</v>
+        <v>389</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>4548</v>
       </c>
       <c r="B24" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="C24" t="s">
-        <v>407</v>
+        <v>390</v>
       </c>
       <c r="D24" t="s">
-        <v>280</v>
+        <v>253</v>
       </c>
       <c r="E24" t="s">
-        <v>408</v>
+        <v>391</v>
       </c>
       <c r="F24" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G24" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="H24" s="3">
         <v>96.12</v>
       </c>
       <c r="I24">
         <v>116.31</v>
       </c>
       <c r="J24" t="s" s="4">
-        <v>409</v>
+        <v>392</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4578</v>
       </c>
       <c r="B25" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="C25" t="s">
-        <v>410</v>
+        <v>393</v>
       </c>
       <c r="D25" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="E25" t="s">
-        <v>411</v>
+        <v>394</v>
       </c>
       <c r="F25" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G25" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="H25">
         <v>35</v>
       </c>
       <c r="I25">
         <v>42.35</v>
       </c>
       <c r="J25" t="s" s="4">
-        <v>412</v>
+        <v>395</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>4618</v>
       </c>
       <c r="B26" t="s">
-        <v>89</v>
+        <v>251</v>
       </c>
       <c r="C26" t="s">
-        <v>413</v>
+        <v>396</v>
       </c>
       <c r="D26" t="s">
+        <v>380</v>
+      </c>
+      <c r="E26" t="s">
         <v>397</v>
       </c>
-      <c r="E26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G26" t="s">
-        <v>203</v>
+        <v>398</v>
       </c>
       <c r="H26" s="3">
         <v>28.93</v>
       </c>
       <c r="I26">
         <v>35.01</v>
       </c>
       <c r="J26" t="s" s="4">
-        <v>415</v>
+        <v>399</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4623</v>
       </c>
       <c r="B27" t="s">
-        <v>416</v>
+        <v>400</v>
       </c>
       <c r="C27" t="s">
-        <v>417</v>
+        <v>401</v>
       </c>
       <c r="D27" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="E27" t="s">
-        <v>418</v>
+        <v>402</v>
       </c>
       <c r="F27" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G27" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="H27">
         <v>65</v>
       </c>
       <c r="I27">
         <v>78.65</v>
       </c>
       <c r="J27" t="s" s="4">
-        <v>419</v>
+        <v>403</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>4753</v>
       </c>
       <c r="B28" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C28" t="s">
-        <v>420</v>
+        <v>404</v>
       </c>
       <c r="D28" t="s">
-        <v>230</v>
+        <v>203</v>
       </c>
       <c r="E28" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="F28" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G28" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H28">
         <v>95</v>
       </c>
       <c r="I28">
         <v>114.95</v>
       </c>
       <c r="J28" t="s" s="4">
-        <v>421</v>
+        <v>405</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>5040</v>
       </c>
       <c r="B29" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C29" t="s">
-        <v>422</v>
+        <v>406</v>
       </c>
       <c r="D29" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="E29" t="s">
-        <v>350</v>
+        <v>333</v>
       </c>
       <c r="F29" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G29" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H29" s="3">
         <v>82.64</v>
       </c>
       <c r="I29">
         <v>99.99</v>
       </c>
       <c r="J29" t="s" s="4">
-        <v>423</v>
+        <v>407</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5430</v>
       </c>
       <c r="B30" t="s">
-        <v>80</v>
+        <v>309</v>
       </c>
       <c r="C30" t="s">
-        <v>424</v>
+        <v>408</v>
       </c>
       <c r="D30" t="s">
-        <v>328</v>
+        <v>295</v>
       </c>
       <c r="E30" t="s">
-        <v>425</v>
+        <v>409</v>
       </c>
       <c r="F30" t="s">
-        <v>426</v>
+        <v>410</v>
       </c>
       <c r="G30" t="s">
-        <v>222</v>
+        <v>195</v>
       </c>
       <c r="H30" s="3">
         <v>41.32</v>
       </c>
       <c r="I30">
         <v>50</v>
       </c>
       <c r="J30" t="s" s="4">
-        <v>427</v>
+        <v>411</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>5975</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" s="3">
         <v>49.59</v>
       </c>
       <c r="I31">
         <v>60</v>
       </c>
       <c r="J31" t="s" s="4">
-        <v>428</v>
+        <v>412</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>6001</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32">
         <v>100</v>
       </c>
       <c r="I32">
         <v>121</v>
       </c>
       <c r="J32" t="s" s="4">
-        <v>429</v>
+        <v>413</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>6007</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" s="3">
         <v>111.57</v>
       </c>
       <c r="I33">
         <v>135</v>
       </c>
       <c r="J33" t="s" s="4">
-        <v>430</v>
+        <v>414</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>6055</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34">
         <v>100</v>
       </c>
       <c r="I34">
         <v>121</v>
       </c>
       <c r="J34" t="s" s="4">
-        <v>431</v>
+        <v>415</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6062</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35">
         <v>80</v>
       </c>
       <c r="I35">
         <v>96.8</v>
       </c>
       <c r="J35" t="s" s="4">
-        <v>432</v>
+        <v>416</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6067</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36">
         <v>100</v>
       </c>
       <c r="I36">
         <v>121</v>
       </c>
       <c r="J36" t="s" s="4">
-        <v>433</v>
+        <v>417</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>6073</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37">
         <v>80</v>
       </c>
       <c r="I37">
         <v>96.8</v>
       </c>
       <c r="J37" t="s" s="4">
-        <v>434</v>
+        <v>418</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>6079</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38">
         <v>80</v>
       </c>
       <c r="I38">
         <v>96.8</v>
       </c>
       <c r="J38" t="s" s="4">
-        <v>435</v>
+        <v>419</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6165</v>
       </c>
       <c r="B39" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="C39" t="s">
-        <v>436</v>
+        <v>420</v>
       </c>
       <c r="D39" t="s">
-        <v>437</v>
+        <v>421</v>
       </c>
       <c r="E39" t="s">
-        <v>304</v>
+        <v>274</v>
       </c>
       <c r="F39" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G39" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H39" s="3">
         <v>66.11</v>
       </c>
       <c r="I39">
         <v>79.99</v>
       </c>
       <c r="J39" t="s" s="4">
-        <v>438</v>
+        <v>422</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>6676</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40">
         <v>20</v>
       </c>
       <c r="I40">
         <v>24.2</v>
       </c>
       <c r="J40" t="s" s="4">
-        <v>439</v>
+        <v>423</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>7241</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" s="3">
         <v>148.76</v>
       </c>
       <c r="I41">
         <v>180</v>
       </c>
       <c r="J41" t="s" s="4">
-        <v>440</v>
+        <v>424</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>7387</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" s="3">
         <v>70.25</v>
       </c>
       <c r="I42">
         <v>85</v>
       </c>
       <c r="J42" t="s" s="4">
-        <v>441</v>
+        <v>425</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>9041</v>
       </c>
       <c r="B43" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C43" t="s">
-        <v>442</v>
+        <v>426</v>
       </c>
       <c r="D43" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="E43" t="s">
-        <v>443</v>
+        <v>427</v>
       </c>
       <c r="F43" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G43" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H43" s="3">
         <v>115.70</v>
       </c>
       <c r="I43">
         <v>140</v>
       </c>
       <c r="J43" t="s" s="4">
-        <v>444</v>
+        <v>428</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>9075</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44">
         <v>32</v>
       </c>
       <c r="I44">
         <v>38.72</v>
       </c>
       <c r="J44" t="s" s="4">
-        <v>445</v>
+        <v>429</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>9619</v>
       </c>
       <c r="B45" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C45" t="s">
-        <v>446</v>
+        <v>430</v>
       </c>
       <c r="D45" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="E45" t="s">
-        <v>443</v>
+        <v>427</v>
       </c>
       <c r="F45" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G45" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H45" s="3">
         <v>140.49</v>
       </c>
       <c r="I45">
         <v>169.99</v>
       </c>
       <c r="J45" t="s" s="4">
-        <v>447</v>
+        <v>431</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>9728</v>
       </c>
       <c r="B46" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="C46" t="s">
-        <v>448</v>
+        <v>432</v>
       </c>
       <c r="D46" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="E46" t="s">
-        <v>449</v>
+        <v>433</v>
       </c>
       <c r="F46" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="G46" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H46" s="3">
         <v>140.49</v>
       </c>
       <c r="I46">
         <v>169.99</v>
       </c>
       <c r="J46" t="inlineStr" s="4">
         <is>
           <t>https://eridas.lt/preke/hp-probook-450-g6-15-6-fhd-ips-labai-prastos-bukles-ekranas-demes-nuospaudos-i5-8265u-16gb-256gb-ssd-11-nvidia-mx-130-2gb-koloneliu-defektas/</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>10714</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" s="3">
         <v>57.85</v>
       </c>
       <c r="I47">
         <v>70</v>
       </c>
       <c r="J47" t="s" s="4">
-        <v>450</v>
+        <v>434</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>10719</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" s="3">
         <v>57.85</v>
       </c>
       <c r="I48">
         <v>70</v>
       </c>
       <c r="J48" t="s" s="4">
-        <v>451</v>
+        <v>435</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>10788</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" s="3">
         <v>37.19</v>
       </c>
       <c r="I49">
         <v>45</v>
       </c>
       <c r="J49" t="s" s="4">
-        <v>452</v>
+        <v>436</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>10845</v>
       </c>
       <c r="B50" t="s">
-        <v>80</v>
+        <v>309</v>
       </c>
       <c r="C50" t="s">
-        <v>453</v>
+        <v>437</v>
       </c>
       <c r="D50" t="s">
-        <v>454</v>
+        <v>438</v>
       </c>
       <c r="E50" t="s">
-        <v>455</v>
+        <v>439</v>
       </c>
       <c r="F50" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G50" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="H50" s="3">
         <v>305.78</v>
       </c>
       <c r="I50">
         <v>369.99</v>
       </c>
       <c r="J50" t="s" s="4">
-        <v>456</v>
+        <v>440</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>10908</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" s="3">
         <v>66.11</v>
       </c>
       <c r="I51">
         <v>79.99</v>
       </c>
       <c r="J51" t="s" s="4">
-        <v>457</v>
+        <v>441</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>10916</v>
-[...18 lines deleted...]
-      </c>
+        <v>10944</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
       <c r="H52" s="3">
-        <v>132.23</v>
+        <v>33.06</v>
       </c>
       <c r="I52">
-        <v>160</v>
+        <v>40</v>
       </c>
       <c r="J52" t="s" s="4">
-        <v>460</v>
+        <v>442</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>10944</v>
+        <v>11030</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" s="3">
-        <v>33.06</v>
+        <v>28.92</v>
       </c>
       <c r="I53">
-        <v>40</v>
+        <v>34.99</v>
       </c>
       <c r="J53" t="s" s="4">
-        <v>461</v>
+        <v>443</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>11030</v>
+        <v>11037</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" s="3">
-        <v>28.92</v>
+        <v>49.59</v>
       </c>
       <c r="I54">
-        <v>34.99</v>
-[...18 lines deleted...]
-      <c r="I55">
         <v>60</v>
       </c>
-      <c r="J55" t="inlineStr" s="4">
+      <c r="J54" t="inlineStr" s="4">
         <is>
           <t>https://eridas.lt/preke/dell-latitude-7285-2-in-1-touch-13-3-2880x1920-i7-7y75-16gb-0gb-ssd-nesuinstaliuotas-lcd-ts-su-defektu-baterija-bloga-1vnt-antra-silpna-53-susidevejimas/</t>
         </is>
       </c>
     </row>
+    <row r="55">
+      <c r="A55">
+        <v>11548</v>
+      </c>
+      <c r="B55" t="s">
+        <v>66</v>
+      </c>
+      <c r="C55" t="s">
+        <v>444</v>
+      </c>
+      <c r="D55" t="s">
+        <v>61</v>
+      </c>
+      <c r="E55" t="s">
+        <v>433</v>
+      </c>
+      <c r="F55" t="s">
+        <v>46</v>
+      </c>
+      <c r="G55" t="s">
+        <v>47</v>
+      </c>
+      <c r="H55" s="3">
+        <v>123.14</v>
+      </c>
+      <c r="I55">
+        <v>149</v>
+      </c>
+      <c r="J55" t="s" s="4">
+        <v>445</v>
+      </c>
+    </row>
     <row r="56">
       <c r="A56">
-        <v>11548</v>
+        <v>11572</v>
       </c>
       <c r="B56" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C56" t="s">
-        <v>463</v>
+        <v>446</v>
       </c>
       <c r="D56" t="s">
-        <v>53</v>
+        <v>447</v>
       </c>
       <c r="E56" t="s">
+        <v>448</v>
+      </c>
+      <c r="F56" t="s">
+        <v>46</v>
+      </c>
+      <c r="G56" t="s">
+        <v>54</v>
+      </c>
+      <c r="H56" s="3">
+        <v>219.83</v>
+      </c>
+      <c r="I56">
+        <v>265.99</v>
+      </c>
+      <c r="J56" t="s" s="4">
         <v>449</v>
-      </c>
-[...13 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
-        <v>11572</v>
-[...18 lines deleted...]
-      </c>
+        <v>11622</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57"/>
+      <c r="D57"/>
+      <c r="E57"/>
+      <c r="F57"/>
+      <c r="G57"/>
       <c r="H57" s="3">
-        <v>219.83</v>
+        <v>66.11</v>
       </c>
       <c r="I57">
-        <v>265.99</v>
+        <v>79.99</v>
       </c>
       <c r="J57" t="s" s="4">
-        <v>468</v>
+        <v>450</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>11622</v>
-[...6 lines deleted...]
-      <c r="G58"/>
+        <v>11631</v>
+      </c>
+      <c r="B58" t="s">
+        <v>49</v>
+      </c>
+      <c r="C58" t="s">
+        <v>451</v>
+      </c>
+      <c r="D58" t="s">
+        <v>68</v>
+      </c>
+      <c r="E58" t="s">
+        <v>77</v>
+      </c>
+      <c r="F58" t="s">
+        <v>53</v>
+      </c>
+      <c r="G58" t="s">
+        <v>47</v>
+      </c>
       <c r="H58" s="3">
-        <v>66.11</v>
+        <v>132.23</v>
       </c>
       <c r="I58">
-        <v>79.99</v>
+        <v>160</v>
       </c>
       <c r="J58" t="s" s="4">
-        <v>469</v>
+        <v>452</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>11631</v>
+        <v>11995</v>
       </c>
       <c r="B59" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="C59" t="s">
+        <v>453</v>
+      </c>
+      <c r="D59" t="s">
+        <v>454</v>
+      </c>
+      <c r="E59" t="s">
+        <v>455</v>
+      </c>
+      <c r="F59" t="s">
+        <v>102</v>
+      </c>
+      <c r="G59" t="s">
+        <v>54</v>
+      </c>
+      <c r="H59" s="3">
+        <v>388.43</v>
+      </c>
+      <c r="I59">
         <v>470</v>
       </c>
-      <c r="D59" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J59" t="s" s="4">
-        <v>471</v>
+        <v>456</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>11995</v>
+        <v>12181</v>
       </c>
       <c r="B60" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C60" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
       <c r="D60" t="s">
-        <v>473</v>
+        <v>61</v>
       </c>
       <c r="E60" t="s">
-        <v>474</v>
+        <v>280</v>
       </c>
       <c r="F60" t="s">
-        <v>107</v>
+        <v>46</v>
       </c>
       <c r="G60" t="s">
-        <v>46</v>
+        <v>104</v>
       </c>
       <c r="H60" s="3">
-        <v>388.43</v>
+        <v>57.85</v>
       </c>
       <c r="I60">
-        <v>470</v>
-[...30 lines deleted...]
-      <c r="I61">
         <v>70</v>
       </c>
-      <c r="J61" t="inlineStr" s="4">
+      <c r="J60" t="inlineStr" s="4">
         <is>
           <t>https://eridas.lt/preke/lenovo-thinkpad-t460s-14-0-fhd-ips-i5-6300u-8gb-be-disko-dvi-baterijos-56-ir-28-susidevejimo-klaviaturos-vieno-mygtuko-nera-f4-pilnai-veikianti-klaviatura/</t>
         </is>
       </c>
     </row>
+    <row r="61">
+      <c r="A61">
+        <v>12379</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61" s="3">
+        <v>45.45</v>
+      </c>
+      <c r="I61">
+        <v>54.99</v>
+      </c>
+      <c r="J61" t="s" s="4">
+        <v>458</v>
+      </c>
+    </row>
     <row r="62">
       <c r="A62">
-        <v>12281</v>
+        <v>12383</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" s="3">
-        <v>45.45</v>
+        <v>33.06</v>
       </c>
       <c r="I62">
-        <v>54.99</v>
+        <v>40</v>
       </c>
       <c r="J62" t="s" s="4">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>12388</v>
+      </c>
+      <c r="B63"/>
+      <c r="C63"/>
+      <c r="D63"/>
+      <c r="E63"/>
+      <c r="F63"/>
+      <c r="G63"/>
+      <c r="H63" s="3">
+        <v>33.06</v>
+      </c>
+      <c r="I63">
+        <v>40</v>
+      </c>
+      <c r="J63" t="s" s="4">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>12408</v>
+      </c>
+      <c r="B64" t="s">
+        <v>49</v>
+      </c>
+      <c r="C64" t="s">
+        <v>451</v>
+      </c>
+      <c r="D64" t="s">
+        <v>68</v>
+      </c>
+      <c r="E64" t="s">
+        <v>77</v>
+      </c>
+      <c r="F64" t="s">
+        <v>200</v>
+      </c>
+      <c r="G64" t="s">
+        <v>104</v>
+      </c>
+      <c r="H64" s="3">
+        <v>66.11</v>
+      </c>
+      <c r="I64">
+        <v>79.99</v>
+      </c>
+      <c r="J64" t="s" s="4">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>12428</v>
+      </c>
+      <c r="B65" t="s">
+        <v>66</v>
+      </c>
+      <c r="C65" t="s">
+        <v>462</v>
+      </c>
+      <c r="D65" t="s">
+        <v>93</v>
+      </c>
+      <c r="E65" t="s">
+        <v>463</v>
+      </c>
+      <c r="F65" t="s">
+        <v>53</v>
+      </c>
+      <c r="G65" t="s">
+        <v>47</v>
+      </c>
+      <c r="H65" s="3">
+        <v>157.02</v>
+      </c>
+      <c r="I65">
+        <v>189.99</v>
+      </c>
+      <c r="J65" t="s" s="4">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>12578</v>
+      </c>
+      <c r="B66" t="s">
+        <v>66</v>
+      </c>
+      <c r="C66" t="s">
+        <v>465</v>
+      </c>
+      <c r="D66" t="s">
+        <v>466</v>
+      </c>
+      <c r="E66" t="s">
+        <v>467</v>
+      </c>
+      <c r="F66" t="s">
+        <v>53</v>
+      </c>
+      <c r="G66" t="s">
+        <v>47</v>
+      </c>
+      <c r="H66" s="3">
+        <v>209.09</v>
+      </c>
+      <c r="I66">
+        <v>253</v>
+      </c>
+      <c r="J66" t="s" s="4">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>12927</v>
+      </c>
+      <c r="B67" t="s">
+        <v>66</v>
+      </c>
+      <c r="C67" t="s">
+        <v>469</v>
+      </c>
+      <c r="D67" t="s">
+        <v>470</v>
+      </c>
+      <c r="E67" t="s">
+        <v>115</v>
+      </c>
+      <c r="F67" t="s">
+        <v>46</v>
+      </c>
+      <c r="G67" t="s">
+        <v>47</v>
+      </c>
+      <c r="H67" s="3">
+        <v>82.64</v>
+      </c>
+      <c r="I67">
+        <v>99.99</v>
+      </c>
+      <c r="J67" t="inlineStr" s="4">
+        <is>
+          <t>https://eridas.lt/preke/lenovo-thinkpad-yoga-2-12-5-fhd-ips-touch-x360-i7-6500u-8gb-256gb-ssd-su-defektu-baterijos-nekrauna-ir-bios-baterija-issekusi-piestukas-kompelkte-yra-kroviklis-pridedamas/</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>13201</v>
+      </c>
+      <c r="B68" t="s">
+        <v>49</v>
+      </c>
+      <c r="C68" t="s">
+        <v>471</v>
+      </c>
+      <c r="D68" t="s">
+        <v>93</v>
+      </c>
+      <c r="E68" t="s">
+        <v>472</v>
+      </c>
+      <c r="F68" t="s">
+        <v>63</v>
+      </c>
+      <c r="G68" t="s">
+        <v>54</v>
+      </c>
+      <c r="H68" s="3">
+        <v>247.93</v>
+      </c>
+      <c r="I68">
+        <v>300</v>
+      </c>
+      <c r="J68" t="s" s="4">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>13213</v>
+      </c>
+      <c r="B69" t="s">
+        <v>49</v>
+      </c>
+      <c r="C69" t="s">
+        <v>471</v>
+      </c>
+      <c r="D69" t="s">
+        <v>93</v>
+      </c>
+      <c r="E69" t="s">
+        <v>472</v>
+      </c>
+      <c r="F69" t="s">
+        <v>63</v>
+      </c>
+      <c r="G69" t="s">
+        <v>54</v>
+      </c>
+      <c r="H69" s="3">
+        <v>231.40</v>
+      </c>
+      <c r="I69">
+        <v>279.99</v>
+      </c>
+      <c r="J69" t="s" s="4">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>13377</v>
+      </c>
+      <c r="B70" t="s">
+        <v>49</v>
+      </c>
+      <c r="C70" t="s">
+        <v>475</v>
+      </c>
+      <c r="D70" t="s">
+        <v>114</v>
+      </c>
+      <c r="E70" t="s">
+        <v>476</v>
+      </c>
+      <c r="F70" t="s">
+        <v>53</v>
+      </c>
+      <c r="G70" t="s">
+        <v>47</v>
+      </c>
+      <c r="H70" s="3">
+        <v>140.49</v>
+      </c>
+      <c r="I70">
+        <v>169.99</v>
+      </c>
+      <c r="J70" t="s" s="4">
         <v>477</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>13462</v>
+      </c>
+      <c r="B71" t="s">
+        <v>66</v>
+      </c>
+      <c r="C71" t="s">
+        <v>478</v>
+      </c>
+      <c r="D71" t="s">
+        <v>479</v>
+      </c>
+      <c r="E71" t="s">
+        <v>480</v>
+      </c>
+      <c r="F71" t="s">
+        <v>53</v>
+      </c>
+      <c r="G71" t="s">
+        <v>47</v>
+      </c>
+      <c r="H71" s="3">
+        <v>314.05</v>
+      </c>
+      <c r="I71">
+        <v>380</v>
+      </c>
+      <c r="J71" t="s" s="4">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>13575</v>
+      </c>
+      <c r="B72" t="s">
+        <v>49</v>
+      </c>
+      <c r="C72" t="s">
+        <v>482</v>
+      </c>
+      <c r="D72" t="s">
+        <v>305</v>
+      </c>
+      <c r="E72" t="s">
+        <v>472</v>
+      </c>
+      <c r="F72" t="s">
+        <v>63</v>
+      </c>
+      <c r="G72" t="s">
+        <v>54</v>
+      </c>
+      <c r="H72" s="3">
+        <v>247.93</v>
+      </c>
+      <c r="I72">
+        <v>300</v>
+      </c>
+      <c r="J72" t="s" s="4">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>13623</v>
+      </c>
+      <c r="B73" t="s">
+        <v>484</v>
+      </c>
+      <c r="C73" t="s">
+        <v>485</v>
+      </c>
+      <c r="D73" t="s">
+        <v>305</v>
+      </c>
+      <c r="E73" t="s">
+        <v>486</v>
+      </c>
+      <c r="F73" t="s">
+        <v>63</v>
+      </c>
+      <c r="G73" t="s">
+        <v>64</v>
+      </c>
+      <c r="H73" s="3">
+        <v>289.26</v>
+      </c>
+      <c r="I73">
+        <v>350</v>
+      </c>
+      <c r="J73" t="s" s="4">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>13644</v>
+      </c>
+      <c r="B74" t="s">
+        <v>360</v>
+      </c>
+      <c r="C74" t="s">
+        <v>361</v>
+      </c>
+      <c r="D74" t="s">
+        <v>346</v>
+      </c>
+      <c r="E74" t="s">
+        <v>488</v>
+      </c>
+      <c r="F74" t="s">
+        <v>46</v>
+      </c>
+      <c r="G74" t="s">
+        <v>47</v>
+      </c>
+      <c r="H74" s="3">
+        <v>99.17</v>
+      </c>
+      <c r="I74">
+        <v>120</v>
+      </c>
+      <c r="J74" t="s" s="4">
+        <v>489</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="J2" r:id="rId121" location="" display="https://eridas.lt/preke/25vnt-14-0-fhd-i5-8250u-su-defektais-nuo-48-eur/"/>
-[...59 lines deleted...]
-    <hyperlink ref="J62" r:id="rId181" location="" display="https://eridas.lt/preke/lenovo-thinkpad-14-0-fhd-ips-ryzen-3-4300u-4gb-ram-be-ssd-disko-12-kosmetiniai-trukumai-korpuso-be-kroviklio/"/>
+    <hyperlink ref="J2" r:id="rId131" location="" display="https://eridas.lt/preke/25vnt-14-0-fhd-i5-8250u-su-defektais-nuo-48-eur/"/>
+    <hyperlink ref="J3" r:id="rId132" location="" display="https://eridas.lt/preke/zenbook-14-ux434f-i7-10510u-8gb-256gb-2-screens/"/>
+    <hyperlink ref="J4" r:id="rId133" location="" display="https://eridas.lt/preke/dell-latitude-e7440-14-0-fhd-i7-4600u-0gb-ram-be-ssd-korpuso-defektai/"/>
+    <hyperlink ref="J5" r:id="rId134" location="" display="https://eridas.lt/preke/1vnt-lenovo-e31-70-80-kompiuteris-i3-4gb-128gb-ssd-su-korpuso-ar-klaviaturos-defektu/"/>
+    <hyperlink ref="J6" r:id="rId135" location="" display="https://eridas.lt/preke/1vnt-surface-pro-5-12-3-i5-7300u-8gb-128-256gb-su-ekrano-defektu/"/>
+    <hyperlink ref="J7" r:id="rId136" location="" display="https://eridas.lt/preke/lenovo-ideapad-s540-13iml-i5-10210u/"/>
+    <hyperlink ref="J8" r:id="rId137" location="" display="https://eridas.lt/preke/lenovo-ideapad-s540-13iml-i5-10210u-neveikiantis-kopija/"/>
+    <hyperlink ref="J9" r:id="rId138" location="" display="https://eridas.lt/preke/15-6-19201080-i5-6200u-12gb-ram-be-ssd-bloga-klaviatura-bloga-baterija/"/>
+    <hyperlink ref="J10" r:id="rId139" location="" display="https://eridas.lt/preke/hp-245-g9-14-0-ryzen-3-5425u-0gb-ram-0gb-ssd-fhd-neveikiantis/"/>
+    <hyperlink ref="J11" r:id="rId140" location="" display="https://eridas.lt/preke/15-6-fhd-ips-i5-6440hq-16gb-256gb-ssd-0-neveikia-touch-ekrano-visa-kita-veikia-gerai/"/>
+    <hyperlink ref="J12" r:id="rId141" location="" display="https://eridas.lt/preke/microsfot-surface-5-pro-12-3-27361824-ips-touch-neveikia-lieciamas-ekranas-i5-7300u-8gb-256gb-1/"/>
+    <hyperlink ref="J13" r:id="rId142" location="" display="https://eridas.lt/preke/lenovo-v330-14ikb-14-0-fhd/"/>
+    <hyperlink ref="J14" r:id="rId143" location="" display="https://eridas.lt/preke/acer-aspire-3-a315-31-15-6-19201080-celeron-n3350-4gb-128gb-ssd-44-truksta-klavisu/"/>
+    <hyperlink ref="J15" r:id="rId144" location="" display="https://eridas.lt/preke/acer-aspire-v5-552-15-6-hd-a6-5357m-8gb-480gb-ssd-7-kosmetiniai-ekrano-defektai-daug-baltu-tasku/"/>
+    <hyperlink ref="J16" r:id="rId145" location="" display="https://eridas.lt/preke/lenovo-yoga-510-14isk-x360-14-0-fhd-ips-touch-i5-6200u-8gb-128gb-ssd-31/"/>
+    <hyperlink ref="J17" r:id="rId146" location="" display="https://eridas.lt/preke/dell-latitude-5310-13-3-fhd-ips-i5-10310u-8gb-256gb-26-yra-baltu-tasku-ekrane/"/>
+    <hyperlink ref="J18" r:id="rId147" location="" display="https://eridas.lt/preke/17-3-1600900-i5-5200u-8gb-128gb-ssd-gt-820m-2gb-nera-baterijos/"/>
+    <hyperlink ref="J19" r:id="rId148" location="" display="https://eridas.lt/preke/lenovo-ideapad-330s-15ikb-15-6-fhd-i5-8250u-8gb-128gb-ssd-10-bloga-klaviat8ra-ekrane-matosi-nuospaudos-nuo-klaviaturos/"/>
+    <hyperlink ref="J20" r:id="rId149" location="" display="https://eridas.lt/preke/fujitsu-lifebook-e544-15-6-fhd-ips-i5-4210m-8gb-256gb-ssd-20-keli-defektai/"/>
+    <hyperlink ref="J21" r:id="rId150" location="" display="https://eridas.lt/preke/acer-aspire-e5-532-15-6-1366768-i3-4005u-8gb-128gb-ssd-12-touchpad-neveikia/"/>
+    <hyperlink ref="J22" r:id="rId151" location="" display="https://eridas.lt/preke/acer-aspire-es1-512-15-6-celeron-n2920-8gb-1tb-hdd-bloga-baterija-ir-touchpad/"/>
+    <hyperlink ref="J23" r:id="rId152" location="" display="https://eridas.lt/preke/lenovo-yoga-710-14ikb-su-defektais-14-0-fhd-ips-i5-7200u-4gb-256gb-ssd-ekrano-defektais-camera-neveikia-klaviatura-neidealiai-veikia/"/>
+    <hyperlink ref="J24" r:id="rId153" location="" display="https://eridas.lt/preke/17-3-1600900-i5-6200u-8gb-be-disko-r5-m330-keli-nebaisus-trukumai/"/>
+    <hyperlink ref="J25" r:id="rId154" location="" display="https://eridas.lt/preke/15-6-19201080-a10-7300-8gb-r7-m260-bloga-baterija-ir-touchpad/"/>
+    <hyperlink ref="J26" r:id="rId155" location="" display="https://eridas.lt/preke/acer-e1-572g-15-6-i5-4200u-8gb-750gb-hdd-bloga-baterija-ir-truksta-vieno-klaviso/"/>
+    <hyperlink ref="J27" r:id="rId156" location="" display="https://eridas.lt/preke/15-6-fhd-ips-idealus-ekranas-i5-8265u-8gb-0gb-ssd-su-defektu-klaviaturos-nevisi-mygtukai-veikia-baterijos-nera/"/>
+    <hyperlink ref="J28" r:id="rId157" location="" display="https://eridas.lt/preke/lenovo-thinkpad-a285-12-5-hd-amd-ryzen-5-2500u-8gb-256gb-ssd-vienas-is-dvieju-usb-c-neveikiantis/"/>
+    <hyperlink ref="J29" r:id="rId158" location="" display="https://eridas.lt/preke/dell-inspiron-13-5370-13-3-fhd-ips-i5-8250u-8gb-256gb-45-neveikia-web-camera/"/>
+    <hyperlink ref="J30" r:id="rId159" location="" display="https://eridas.lt/preke/asus-pu500c-15-6-hd-matinis-i5-3337u-10gb-ram-128gb-ssd-14/"/>
+    <hyperlink ref="J31" r:id="rId160" location="" display="https://eridas.lt/preke/lenovo-ideapad-530s-14ikb-14-0-fhd-ips-touchscreen-i5-8250u-0gb-ram-0gb-ssd-mx-130-2gb-gpu/"/>
+    <hyperlink ref="J32" r:id="rId161" location="" display="https://eridas.lt/preke/neveikiantis-samsung-galaxy-book-pro-np930xdb-13-3-amoled-supilta-pagrindine-plokste-dalimis-arba-visas/"/>
+    <hyperlink ref="J33" r:id="rId162" location="" display="https://eridas.lt/preke/neveikiantis-samsung-galaxy-book-pro-360-np930qdb-13-3-x360-touchscreen-amoled-mb-jau-buvo-lituota-ankstesnio-savininko/"/>
+    <hyperlink ref="J34" r:id="rId163" location="" display="https://eridas.lt/preke/lenovo-y540-17irh-neveikiantis-i5-9300h-gtx-1660-ti-6gb-s-n-pf1zvzkv/"/>
+    <hyperlink ref="J35" r:id="rId164" location="" display="https://eridas.lt/preke/lenovo-legion-y530-15ich-15-6-144hz-neveikiantis-i5-8300h-gtx-1060-6gb-8gb-ram-s-n-pf1efx10/"/>
+    <hyperlink ref="J36" r:id="rId165" location="" display="https://eridas.lt/preke/hp-omen-15-en0802no-200w-ryzen-5-4600h-1660ti-6gb-neveikiantis-s-n-5cd0256bds/"/>
+    <hyperlink ref="J37" r:id="rId166" location="" display="https://eridas.lt/preke/dell-xps-15-9550-15-6-i7-6700hq-960m-2gb-s-n-1ldnj72-sulietas-neveikiantis/"/>
+    <hyperlink ref="J38" r:id="rId167" location="" display="https://eridas.lt/preke/acer-aspire-vvn7-591g-738g-i7-4720hq-gtx-960m-2gb-8gb-128gb-ssd-1tb-hdd-baterija-yra-laiko-veikia-blogi-vyriai/"/>
+    <hyperlink ref="J39" r:id="rId168" location="" display="https://eridas.lt/preke/hp-spectre-13-3000eo-13-3-25601440-ips-touchscreen-i5-4200u-8gb-256gb-ssd-23-truputi-dzerzgia-garsiakalbiai/"/>
+    <hyperlink ref="J40" r:id="rId169" location="" display="https://eridas.lt/preke/hp-255-g3-15-6-hd-matinis-a4-5000-4gb-1tb-hdd-bloga-baterija-nuskiles-korpuso-kamputis/"/>
+    <hyperlink ref="J41" r:id="rId170" location="" display="https://eridas.lt/preke/hp-elitebook-860-16-i7-1355u-neveikiantis/"/>
+    <hyperlink ref="J42" r:id="rId171" location="" display="https://eridas.lt/preke/su-defektu-lenovo-thinkpad-a485-14-0-fhd-ips-ryzen-5-2500u-8gb-256gb-ssd-abejos-baterijos-blogos-be-kroviklio-galima-dalimis-pirkti/"/>
+    <hyperlink ref="J43" r:id="rId172" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t480s-14-0-fhd-ips-i5-8250u-8gb-256gb-ssd-23-su-defektais-kosmetiniai-vienas-baltas-taskas-ekrane/"/>
+    <hyperlink ref="J44" r:id="rId173" location="" display="https://eridas.lt/preke/lenovo-thinkpad-x270-12-5-i5-7300u-nepilna-komplektacija-bloga-klaviatura-2/"/>
+    <hyperlink ref="J45" r:id="rId174" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t580-15-6-fhd-ips-i5-8250u-8gb-256gb-ssd-24-ir-20-susidevejimo-baterijos-prastos-bukles-ekranas/"/>
+    <hyperlink ref="J46" r:id="rId175" location="" display="https://eridas.lt/preke/hp-probook-450-g6-15-6-fhd-ips-labai-prastos-bukles-ekranas-demes-nuospaudos-i5-8265u-16gb-256gb-ssd-11-nvidia-mx-130-2gb-koloneliu-defektas/"/>
+    <hyperlink ref="J47" r:id="rId176" location="" display="https://eridas.lt/preke/surface-pro-7-skiles-duzes-ekranas-i5-1035g4-8gb-256gb-ssd-gera-baterija-veikianti/"/>
+    <hyperlink ref="J48" r:id="rId177" location="" display="https://eridas.lt/preke/surface-pro-7-skiles-duzes-ekranas-i5-1035g4-8gb-256gb-ssd-gera-baterija-veikianti-2/"/>
+    <hyperlink ref="J49" r:id="rId178" location="" display="https://eridas.lt/preke/su-defektais-thinkpad-t440-14-0-hd-touch-i5-4300u-8gb-be-disko/"/>
+    <hyperlink ref="J50" r:id="rId179" location="" display="https://eridas.lt/preke/asus-vavibook-14x-oled-14-28801800-i9-13900h-1tb-rtx-2050-4gb-kompiuteris-su-krovimu-baterija-defektu/"/>
+    <hyperlink ref="J51" r:id="rId180" location="" display="https://eridas.lt/preke/clevo-n870-17-3-fhd-ips-i7-8750h-8gb-ddr4-ram-be-ssd-su-defektais-veikia/"/>
+    <hyperlink ref="J52" r:id="rId181" location="" display="https://eridas.lt/preke/acer-travelmate-p257-15-6-hd-i3-4005u-8gb-128gb-ssd-touchpad-su-defektu-baterija-netikrinta/"/>
+    <hyperlink ref="J53" r:id="rId182" location="" display="https://eridas.lt/preke/surface-5-pro-12-3-27361824-ips-touch-m3-7y30-4gb-128gb-ssd-13-be-kroviklio-kaina-nurodyta-su-ekrano-defektu-touch-neveikia/"/>
+    <hyperlink ref="J54" r:id="rId183" location="" display="https://eridas.lt/preke/dell-latitude-7285-2-in-1-touch-13-3-2880x1920-i7-7y75-16gb-0gb-ssd-nesuinstaliuotas-lcd-ts-su-defektu-baterija-bloga-1vnt-antra-silpna-53-susidevejimas/"/>
+    <hyperlink ref="J55" r:id="rId184" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t490-14-0-fhd-ips-i5-8265u-8gb-256gb-13-1vnt-usb-c-neveikia-ir-ekrane-siektiek-yra-nuospaudu-nuo-klaviaturos/"/>
+    <hyperlink ref="J56" r:id="rId185" location="" display="https://eridas.lt/preke/lenovo-ideapad-flex-5-14iau7-x360-14-ips-ts-i5-1235u-8gb-512gb-ssd-14-touch-neveikia/"/>
+    <hyperlink ref="J57" r:id="rId186" location="" display="https://eridas.lt/preke/surface-6-pro-12-3-27361824-ips-touch-i5-8350u-8gb-256gb-ssd-44-ekranas-imustas-skiles/"/>
+    <hyperlink ref="J58" r:id="rId187" location="" display="https://eridas.lt/preke/zbook-15-g3-15-6-fhd-ips-i7-6820hq-16gb-256gb-ssd-m2000m-be-ikroviklio-parduodamas-galima-ir-su-defektas-per-ekrana-eina-linija/"/>
+    <hyperlink ref="J59" r:id="rId188" location="" display="https://eridas.lt/preke/thinkpad-x1-extreme-gen-4-16-0-4k-touch-ekranas-blogas-i7-11800h-64gb-ram-232gb-512gb-ssd-7-5/"/>
+    <hyperlink ref="J60" r:id="rId189" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t460s-14-0-fhd-ips-i5-6300u-8gb-be-disko-dvi-baterijos-56-ir-28-susidevejimo-klaviaturos-vieno-mygtuko-nera-f4-pilnai-veikianti-klaviatura/"/>
+    <hyperlink ref="J61" r:id="rId190" location="" display="https://eridas.lt/preke/lenovo-thinkpad-14-0-fhd-ips-ryzen-3-4300u-4gb-ram-be-ssd-disko-17-kosmetiniai-trukumai-korpuso-be-kroviklio/"/>
+    <hyperlink ref="J62" r:id="rId191" location="" display="https://eridas.lt/preke/lenovo-v330-14ikb-14-0-fhd-i5-8250u-4gb-0gb-ssd-25-c-grade-su-klaviaturos-defektu/"/>
+    <hyperlink ref="J63" r:id="rId192" location="" display="https://eridas.lt/preke/lenovo-v330-14ikb-14-0-fhd-i5-8250u-4gb-0gb-ssd-37-c-grade-su-klaviaturos-defektu/"/>
+    <hyperlink ref="J64" r:id="rId193" location="" display="https://eridas.lt/preke/zbook-15-g3-15-6-fhd-ips-i7-6820hq-4gb-0-ssd-m1000m-be-ikroviklio-parduodamas-su-ekrano-defektu/"/>
+    <hyperlink ref="J65" r:id="rId194" location="" display="https://eridas.lt/preke/thinkpad-l15-gen-1-14-0-fhd-ips-ryzen-3-4450u-16gb-256gb-9-2vnt-type-c-blogi-1vnt-usb-blogas-visi-toje-pacioje-kaireje-puseje-esantys/"/>
+    <hyperlink ref="J66" r:id="rId195" location="" display="https://eridas.lt/preke/lenovo-thinkpad-x13-gen-3-13-3-fhd-ips-i5-1245u-16gb-ddr5-256gb-ssd-10-duzes-ekranas/"/>
+    <hyperlink ref="J67" r:id="rId196" location="" display="https://eridas.lt/preke/lenovo-thinkpad-yoga-2-12-5-fhd-ips-touch-x360-i7-6500u-8gb-256gb-ssd-su-defektu-baterijos-nekrauna-ir-bios-baterija-issekusi-piestukas-kompelkte-yra-kroviklis-pridedamas/"/>
+    <hyperlink ref="J68" r:id="rId197" location="" display="https://eridas.lt/preke/hp-probook-650-g8-15-6-fhd-ips-i7-1165g7-32gb-ram-512gb-ssd-21/"/>
+    <hyperlink ref="J69" r:id="rId198" location="" display="https://eridas.lt/preke/hp-probook-650-g8-15-6-fhd-ips-i7-1165g7-32gb-ram-512gb-ssd-25-su-rimtu-korpuso-defektu-ir-ekranu-ziureti-foto/"/>
+    <hyperlink ref="J70" r:id="rId199" location="" display="https://eridas.lt/preke/hp-elitebook-835-g7-13-3-fhd-ips-touchscreen-ryzen-5-4650u-16gb-256gb-ssd-20-su-klaviaturos-defektu/"/>
+    <hyperlink ref="J71" r:id="rId200" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14-gen-3-fhd-ips-ryzen-5-6650u-16gb-256gb-15-gera-kosmetine-bukle/"/>
+    <hyperlink ref="J72" r:id="rId201" location="" display="https://eridas.lt/preke/hp-zbook-firefly-14-g8-14-fhd-ips-i7-1165g7-32gb-512gb-t500-4gb-28/"/>
+    <hyperlink ref="J73" r:id="rId202" location="" display="https://eridas.lt/preke/getac-s410-g3-rugged-14-0-fhd-ips-intel-i5-8365u-32gb-1tb-ssd-su-klaviaturos-defektu-2/"/>
+    <hyperlink ref="J74" r:id="rId203" location="" display="https://eridas.lt/preke/microsfot-surface-5-pro-12-3-27361824-ips-touch-neveikia-lieciamas-ekranas-i5-7300u-8gb-256gb-42/"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:K17"/>
+  <dimension ref="A1:K29"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
     <col min="5" max="5" width="60" customWidth="1"/>
     <col min="6" max="6" width="41" customWidth="1"/>
-    <col min="7" max="7" width="21" customWidth="1"/>
+    <col min="7" max="7" width="19" customWidth="1"/>
     <col min="8" max="8" width="15" customWidth="1"/>
     <col min="9" max="9" width="16" customWidth="1"/>
     <col min="10" max="10" width="60" customWidth="1"/>
     <col min="11" max="11" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>478</v>
+        <v>490</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="G1" t="s" s="2">
-        <v>218</v>
+        <v>191</v>
       </c>
       <c r="H1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="I1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="J1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="K1" t="s" s="2">
-        <v>33</v>
+        <v>41</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>4394</v>
       </c>
       <c r="B2" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="C2" t="s">
-        <v>479</v>
+        <v>491</v>
       </c>
       <c r="D2" t="s">
-        <v>480</v>
+        <v>492</v>
       </c>
       <c r="E2" t="s">
-        <v>481</v>
+        <v>493</v>
       </c>
       <c r="F2" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="G2" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H2" s="3">
         <v>355.37</v>
       </c>
       <c r="I2">
         <v>430</v>
       </c>
       <c r="J2" t="s" s="4">
-        <v>482</v>
+        <v>494</v>
       </c>
       <c r="K2"/>
     </row>
     <row r="3">
       <c r="A3">
         <v>4724</v>
       </c>
       <c r="B3" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C3" t="s">
-        <v>483</v>
+        <v>495</v>
       </c>
       <c r="D3" t="s">
-        <v>480</v>
+        <v>492</v>
       </c>
       <c r="E3" t="s">
-        <v>484</v>
+        <v>496</v>
       </c>
       <c r="F3" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="G3" t="s">
-        <v>485</v>
+        <v>497</v>
       </c>
       <c r="H3" s="3">
         <v>321.49</v>
       </c>
       <c r="I3">
         <v>389</v>
       </c>
       <c r="J3" t="s" s="4">
-        <v>486</v>
+        <v>498</v>
       </c>
       <c r="K3"/>
     </row>
     <row r="4">
       <c r="A4">
         <v>9353</v>
       </c>
       <c r="B4" t="s">
-        <v>487</v>
+        <v>499</v>
       </c>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>488</v>
+        <v>500</v>
       </c>
       <c r="F4" t="s">
-        <v>489</v>
+        <v>501</v>
       </c>
       <c r="G4"/>
       <c r="H4" s="3">
         <v>495.87</v>
       </c>
       <c r="I4">
         <v>600</v>
       </c>
       <c r="J4" t="s" s="4">
-        <v>490</v>
+        <v>502</v>
       </c>
       <c r="K4"/>
     </row>
     <row r="5">
       <c r="A5">
         <v>9425</v>
       </c>
       <c r="B5" t="s">
-        <v>80</v>
+        <v>309</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s">
-        <v>491</v>
+        <v>503</v>
       </c>
       <c r="F5" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G5" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H5" s="3">
         <v>82.64</v>
       </c>
       <c r="I5">
         <v>99.99</v>
       </c>
       <c r="J5" t="s" s="4">
-        <v>492</v>
+        <v>504</v>
       </c>
       <c r="K5"/>
     </row>
     <row r="6">
       <c r="A6">
         <v>9533</v>
       </c>
       <c r="B6" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C6" t="s">
-        <v>493</v>
+        <v>505</v>
       </c>
       <c r="D6" t="s">
-        <v>480</v>
+        <v>492</v>
       </c>
       <c r="E6" t="s">
-        <v>494</v>
+        <v>506</v>
       </c>
       <c r="F6" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="G6" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H6" s="3">
         <v>165.29</v>
       </c>
       <c r="I6">
         <v>200</v>
       </c>
       <c r="J6" t="s" s="4">
-        <v>495</v>
+        <v>507</v>
       </c>
       <c r="K6"/>
     </row>
     <row r="7">
       <c r="A7">
         <v>9600</v>
       </c>
       <c r="B7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C7" t="s">
-        <v>496</v>
+        <v>508</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>497</v>
+        <v>509</v>
       </c>
       <c r="G7" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H7" s="3">
         <v>280.99</v>
       </c>
       <c r="I7">
         <v>340</v>
       </c>
       <c r="J7" t="s" s="4">
-        <v>498</v>
+        <v>510</v>
       </c>
       <c r="K7"/>
     </row>
     <row r="8">
       <c r="A8">
         <v>10206</v>
       </c>
       <c r="B8" t="s">
-        <v>80</v>
+        <v>309</v>
       </c>
       <c r="C8" t="s">
-        <v>499</v>
+        <v>511</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>491</v>
+        <v>503</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G8" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H8" s="3">
         <v>74.38</v>
       </c>
       <c r="I8">
         <v>90</v>
       </c>
       <c r="J8" t="s" s="4">
-        <v>500</v>
+        <v>512</v>
       </c>
       <c r="K8"/>
     </row>
     <row r="9">
       <c r="A9">
         <v>11735</v>
       </c>
       <c r="B9" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="C9" t="s">
-        <v>501</v>
+        <v>513</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>502</v>
+        <v>514</v>
       </c>
       <c r="F9" t="s">
-        <v>503</v>
+        <v>515</v>
       </c>
       <c r="G9" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="H9" s="3">
         <v>867.77</v>
       </c>
       <c r="I9">
         <v>1050</v>
       </c>
       <c r="J9" t="s" s="4">
-        <v>504</v>
+        <v>516</v>
       </c>
       <c r="K9"/>
     </row>
     <row r="10">
       <c r="A10">
         <v>11882</v>
       </c>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="C10" t="s">
-        <v>505</v>
+        <v>517</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>506</v>
+        <v>518</v>
       </c>
       <c r="F10" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="G10" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H10" s="3">
         <v>132.23</v>
       </c>
       <c r="I10">
         <v>160</v>
       </c>
       <c r="J10" t="s" s="4">
-        <v>507</v>
+        <v>519</v>
       </c>
       <c r="K10"/>
     </row>
     <row r="11">
       <c r="A11">
         <v>11888</v>
       </c>
       <c r="B11" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C11" t="s">
-        <v>508</v>
+        <v>520</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>509</v>
+        <v>521</v>
       </c>
       <c r="F11" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="G11" t="s">
-        <v>83</v>
+        <v>522</v>
       </c>
       <c r="H11" s="3">
         <v>297.52</v>
       </c>
       <c r="I11">
         <v>360</v>
       </c>
       <c r="J11" t="s" s="4">
-        <v>510</v>
+        <v>523</v>
       </c>
       <c r="K11"/>
     </row>
     <row r="12">
       <c r="A12">
         <v>11893</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C12" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="D12"/>
       <c r="E12" t="s">
-        <v>512</v>
+        <v>525</v>
       </c>
       <c r="F12" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="G12" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H12" s="3">
         <v>99.17</v>
       </c>
       <c r="I12">
         <v>120</v>
       </c>
       <c r="J12" t="s" s="4">
-        <v>513</v>
+        <v>526</v>
       </c>
       <c r="K12"/>
     </row>
     <row r="13">
       <c r="A13">
         <v>11945</v>
       </c>
       <c r="B13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="C13" t="s">
-        <v>505</v>
+        <v>517</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s">
-        <v>514</v>
+        <v>527</v>
       </c>
       <c r="F13" t="s">
-        <v>515</v>
+        <v>528</v>
       </c>
       <c r="G13" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="H13" s="3">
         <v>495.87</v>
       </c>
       <c r="I13">
         <v>600</v>
       </c>
       <c r="J13" t="s" s="4">
-        <v>516</v>
+        <v>529</v>
       </c>
       <c r="K13"/>
     </row>
     <row r="14">
       <c r="A14">
         <v>11950</v>
       </c>
       <c r="B14" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="C14" t="s">
-        <v>505</v>
+        <v>517</v>
       </c>
       <c r="D14"/>
       <c r="E14" t="s">
-        <v>514</v>
+        <v>527</v>
       </c>
       <c r="F14" t="s">
-        <v>515</v>
+        <v>528</v>
       </c>
       <c r="G14" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H14" s="3">
         <v>454.54</v>
       </c>
       <c r="I14">
         <v>549.99</v>
       </c>
       <c r="J14" t="s" s="4">
-        <v>517</v>
+        <v>530</v>
       </c>
       <c r="K14"/>
     </row>
     <row r="15">
       <c r="A15">
-        <v>11961</v>
+        <v>12228</v>
       </c>
       <c r="B15" t="s">
-        <v>247</v>
+        <v>42</v>
       </c>
       <c r="C15" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s">
-        <v>514</v>
+        <v>531</v>
       </c>
       <c r="F15" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="G15" t="s">
-        <v>87</v>
+        <v>522</v>
       </c>
       <c r="H15" s="3">
-        <v>289.26</v>
+        <v>272.73</v>
       </c>
       <c r="I15">
-        <v>350</v>
+        <v>330</v>
       </c>
       <c r="J15" t="s" s="4">
-        <v>519</v>
+        <v>532</v>
       </c>
       <c r="K15"/>
     </row>
     <row r="16">
       <c r="A16">
-        <v>12222</v>
-[...9 lines deleted...]
-      </c>
+        <v>12347</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
       <c r="E16" t="s">
-        <v>494</v>
+        <v>533</v>
       </c>
       <c r="F16" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="G16" t="s">
-        <v>39</v>
+        <v>497</v>
       </c>
       <c r="H16" s="3">
-        <v>264.46</v>
+        <v>190.08</v>
       </c>
       <c r="I16">
-        <v>320</v>
+        <v>230</v>
       </c>
       <c r="J16" t="s" s="4">
-        <v>521</v>
+        <v>534</v>
       </c>
       <c r="K16"/>
     </row>
     <row r="17">
       <c r="A17">
-        <v>12228</v>
+        <v>12352</v>
       </c>
       <c r="B17" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C17" t="s">
-        <v>508</v>
+        <v>535</v>
       </c>
       <c r="D17"/>
       <c r="E17" t="s">
+        <v>536</v>
+      </c>
+      <c r="F17" t="s">
+        <v>53</v>
+      </c>
+      <c r="G17" t="s">
+        <v>54</v>
+      </c>
+      <c r="H17" s="3">
+        <v>123.97</v>
+      </c>
+      <c r="I17">
+        <v>150</v>
+      </c>
+      <c r="J17" t="s" s="4">
+        <v>537</v>
+      </c>
+      <c r="K17"/>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>12356</v>
+      </c>
+      <c r="B18" t="s">
+        <v>66</v>
+      </c>
+      <c r="C18" t="s">
+        <v>508</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18" t="s">
+        <v>538</v>
+      </c>
+      <c r="F18" t="s">
+        <v>509</v>
+      </c>
+      <c r="G18" t="s">
+        <v>54</v>
+      </c>
+      <c r="H18" s="3">
+        <v>181.82</v>
+      </c>
+      <c r="I18">
+        <v>220</v>
+      </c>
+      <c r="J18" t="s" s="4">
+        <v>539</v>
+      </c>
+      <c r="K18"/>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>12737</v>
+      </c>
+      <c r="B19" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" t="s">
+        <v>491</v>
+      </c>
+      <c r="D19" t="s">
+        <v>492</v>
+      </c>
+      <c r="E19" t="s">
+        <v>540</v>
+      </c>
+      <c r="F19" t="s">
+        <v>63</v>
+      </c>
+      <c r="G19" t="s">
+        <v>54</v>
+      </c>
+      <c r="H19" s="3">
+        <v>206.61</v>
+      </c>
+      <c r="I19">
+        <v>250</v>
+      </c>
+      <c r="J19" t="s" s="4">
+        <v>541</v>
+      </c>
+      <c r="K19"/>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>12745</v>
+      </c>
+      <c r="B20" t="s">
+        <v>251</v>
+      </c>
+      <c r="C20" t="s">
+        <v>542</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20" t="s">
+        <v>543</v>
+      </c>
+      <c r="F20" t="s">
+        <v>46</v>
+      </c>
+      <c r="G20" t="s">
+        <v>47</v>
+      </c>
+      <c r="H20" s="3">
+        <v>82.64</v>
+      </c>
+      <c r="I20">
+        <v>99.99</v>
+      </c>
+      <c r="J20" t="s" s="4">
+        <v>544</v>
+      </c>
+      <c r="K20"/>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>13344</v>
+      </c>
+      <c r="B21" t="s">
+        <v>66</v>
+      </c>
+      <c r="C21" t="s">
+        <v>545</v>
+      </c>
+      <c r="D21" t="s">
+        <v>546</v>
+      </c>
+      <c r="E21" t="s">
+        <v>547</v>
+      </c>
+      <c r="F21" t="s">
+        <v>46</v>
+      </c>
+      <c r="G21" t="s">
         <v>522</v>
       </c>
-      <c r="F17" t="s">
-[...14 lines deleted...]
-      <c r="K17"/>
+      <c r="H21" s="3">
+        <v>148.76</v>
+      </c>
+      <c r="I21">
+        <v>180</v>
+      </c>
+      <c r="J21" t="s" s="4">
+        <v>548</v>
+      </c>
+      <c r="K21"/>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>13613</v>
+      </c>
+      <c r="B22" t="s">
+        <v>49</v>
+      </c>
+      <c r="C22" t="s">
+        <v>549</v>
+      </c>
+      <c r="D22"/>
+      <c r="E22" t="s">
+        <v>550</v>
+      </c>
+      <c r="F22" t="s">
+        <v>551</v>
+      </c>
+      <c r="G22" t="s">
+        <v>552</v>
+      </c>
+      <c r="H22" s="3">
+        <v>2479.34</v>
+      </c>
+      <c r="I22">
+        <v>3000</v>
+      </c>
+      <c r="J22" t="s" s="4">
+        <v>553</v>
+      </c>
+      <c r="K22"/>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>13624</v>
+      </c>
+      <c r="B23" t="s">
+        <v>49</v>
+      </c>
+      <c r="C23" t="s">
+        <v>549</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23" t="s">
+        <v>550</v>
+      </c>
+      <c r="F23" t="s">
+        <v>551</v>
+      </c>
+      <c r="G23" t="s">
+        <v>552</v>
+      </c>
+      <c r="H23" s="3">
+        <v>2479.34</v>
+      </c>
+      <c r="I23">
+        <v>3000</v>
+      </c>
+      <c r="J23" t="s" s="4">
+        <v>554</v>
+      </c>
+      <c r="K23"/>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>13671</v>
+      </c>
+      <c r="B24" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" t="s">
+        <v>549</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24" t="s">
+        <v>550</v>
+      </c>
+      <c r="F24" t="s">
+        <v>555</v>
+      </c>
+      <c r="G24" t="s">
+        <v>556</v>
+      </c>
+      <c r="H24" s="3">
+        <v>4297.52</v>
+      </c>
+      <c r="I24">
+        <v>5200</v>
+      </c>
+      <c r="J24" t="s" s="4">
+        <v>557</v>
+      </c>
+      <c r="K24"/>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>13687</v>
+      </c>
+      <c r="B25" t="s">
+        <v>49</v>
+      </c>
+      <c r="C25" t="s">
+        <v>549</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25" t="s">
+        <v>550</v>
+      </c>
+      <c r="F25" t="s">
+        <v>555</v>
+      </c>
+      <c r="G25" t="s">
+        <v>64</v>
+      </c>
+      <c r="H25" s="3">
+        <v>2066.11</v>
+      </c>
+      <c r="I25">
+        <v>2499.99</v>
+      </c>
+      <c r="J25" t="s" s="4">
+        <v>558</v>
+      </c>
+      <c r="K25"/>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>13693</v>
+      </c>
+      <c r="B26" t="s">
+        <v>49</v>
+      </c>
+      <c r="C26" t="s">
+        <v>549</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26" t="s">
+        <v>550</v>
+      </c>
+      <c r="F26" t="s">
+        <v>551</v>
+      </c>
+      <c r="G26" t="s">
+        <v>559</v>
+      </c>
+      <c r="H26" s="3">
+        <v>1528.92</v>
+      </c>
+      <c r="I26">
+        <v>1849.99</v>
+      </c>
+      <c r="J26" t="s" s="4">
+        <v>560</v>
+      </c>
+      <c r="K26"/>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>13742</v>
+      </c>
+      <c r="B27" t="s">
+        <v>49</v>
+      </c>
+      <c r="C27" t="s">
+        <v>513</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27" t="s">
+        <v>561</v>
+      </c>
+      <c r="F27" t="s">
+        <v>171</v>
+      </c>
+      <c r="G27" t="s">
+        <v>64</v>
+      </c>
+      <c r="H27">
+        <v>719</v>
+      </c>
+      <c r="I27">
+        <v>869.99</v>
+      </c>
+      <c r="J27" t="s" s="4">
+        <v>562</v>
+      </c>
+      <c r="K27"/>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>13775</v>
+      </c>
+      <c r="B28" t="s">
+        <v>49</v>
+      </c>
+      <c r="C28" t="s">
+        <v>563</v>
+      </c>
+      <c r="D28"/>
+      <c r="E28" t="s">
+        <v>564</v>
+      </c>
+      <c r="F28" t="s">
+        <v>63</v>
+      </c>
+      <c r="G28" t="s">
+        <v>64</v>
+      </c>
+      <c r="H28" s="3">
+        <v>636.36</v>
+      </c>
+      <c r="I28">
+        <v>770</v>
+      </c>
+      <c r="J28" t="s" s="4">
+        <v>565</v>
+      </c>
+      <c r="K28"/>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>13778</v>
+      </c>
+      <c r="B29" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" t="s">
+        <v>513</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29" t="s">
+        <v>514</v>
+      </c>
+      <c r="F29" t="s">
+        <v>171</v>
+      </c>
+      <c r="G29" t="s">
+        <v>64</v>
+      </c>
+      <c r="H29" s="3">
+        <v>677.68</v>
+      </c>
+      <c r="I29">
+        <v>819.99</v>
+      </c>
+      <c r="J29" t="s" s="4">
+        <v>566</v>
+      </c>
+      <c r="K29"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="J2" r:id="rId182" location="" display="https://eridas.lt/preke/hp-z240-tower-e3-1270-v6-32gb-512gb-p4000-8gb/"/>
-[...14 lines deleted...]
-    <hyperlink ref="J17" r:id="rId197" location="" display="https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1630-v4-32gb-256gb-ssd-nvidia-quadro-m5000-8gb/"/>
+    <hyperlink ref="J2" r:id="rId204" location="" display="https://eridas.lt/preke/hp-z240-tower-e3-1270-v6-32gb-512gb-p4000-8gb/"/>
+    <hyperlink ref="J3" r:id="rId205" location="" display="https://eridas.lt/preke/lenovo-thinkstation-p310-intel-xeon-e3-1220-v5-m4000-8gb-gddr5-16gb-480gb-ssd-400w-platinium/"/>
+    <hyperlink ref="J4" r:id="rId206" location="" display="https://eridas.lt/preke/huawei-1288h-v5-serveris-x2-intel-xeon-gold-6134-2vnt-ddr4-2666mhz-ram-32gb-2tb/"/>
+    <hyperlink ref="J5" r:id="rId207" location="" display="https://eridas.lt/preke/zaidimu-kompiuteris-minecraft-roblox-i5-7400-8gb-256gb-ssd-amd-radeon-rx-550-2gb-wifi-integruotas-yra/"/>
+    <hyperlink ref="J6" r:id="rId208" location="" display="https://eridas.lt/preke/thinkstation-p520c-intel-xeon-w-2123-16gb-ddr4-server-ram-256gb-ssd-nvidia-quadro-k620-500w-platinum-psu/"/>
+    <hyperlink ref="J7" r:id="rId209" location="" display="https://eridas.lt/preke/thinkstation-p510-e5-2690-v4-16gb-512gb-ssd-nvidia-quadro-m4000/"/>
+    <hyperlink ref="J8" r:id="rId210" location="" display="https://eridas.lt/preke/asus-m32cd4-k-intel-i5-7400-8gb-256gb-ssd-gtx-1050-2gb-wifi-300w-psu/"/>
+    <hyperlink ref="J9" r:id="rId211" location="" display="https://eridas.lt/preke/hp-z2-tower-g9-workstation-intel-i5-12600k-64gb-ddr5-1tb-ssd-nvdia-rtx-a2000-12gb/"/>
+    <hyperlink ref="J10" r:id="rId212" location="" display="https://eridas.lt/preke/hp-z440-workstation-e5-1630-v3-16gb-256gb-ssd-quadro-k4200-4gb/"/>
+    <hyperlink ref="J11" r:id="rId213" location="" display="https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1650-v3-32gb-256gb-ssd-1tb-hdd-nvidia-quadro-m5000-8gb/"/>
+    <hyperlink ref="J12" r:id="rId214" location="" display="https://eridas.lt/preke/dell-precision-t3610-intel-xeon-e5-1607-v2-4-core-3-0ghz-32gb-ram-256gb-ssd-nvidia-quadro-k4000-3gb-gddr5/"/>
+    <hyperlink ref="J13" r:id="rId215" location="" display="https://eridas.lt/preke/hp-z440-workstation-intel-xeon-e5-2690-v4-14-branduoliu-32gb-ddr4-server-ram-1tb-nmve-radeon-pro-wx-9100-16gb-gddr5/"/>
+    <hyperlink ref="J14" r:id="rId216" location="" display="https://eridas.lt/preke/hp-z440-workstation-intel-xeon-e5-2690-v4-14-branduoliu-32gb-ddr4-server-ram-256gb-nmve-radeon-pro-wx-9100-16gb-gddr5/"/>
+    <hyperlink ref="J15" r:id="rId217" location="" display="https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1630-v4-32gb-256gb-ssd-nvidia-quadro-m5000-8gb/"/>
+    <hyperlink ref="J16" r:id="rId218" location="" display="https://eridas.lt/preke/i7-4790k-16gb-480gb-ssd-quadro-m4000-8gb-corsair-mx750x-psu/"/>
+    <hyperlink ref="J17" r:id="rId219" location="" display="https://eridas.lt/preke/dell-precision-3620-micro-tower-xeon-e3-1250-v5-16gb-ddr4-ram-512gb-ssd-quadro-k620/"/>
+    <hyperlink ref="J18" r:id="rId220" location="" display="https://eridas.lt/preke/thinkstation-p510-e5-1650-v4-16gb-512gb-ssd-nvs-310-1gb/"/>
+    <hyperlink ref="J19" r:id="rId221" location="" display="https://eridas.lt/preke/hp-z240-tower-i7-6700-512gb-m-2-500gb-500gb-hdd-quadro-m4000-8gb/"/>
+    <hyperlink ref="J20" r:id="rId222" location="" display="https://eridas.lt/preke/acer-aspire-tc-7100-i5-6400-18gb-antras-lizdas-laisvas-256gb-ssd-nvidia-gtx-745-4gb/"/>
+    <hyperlink ref="J21" r:id="rId223" location="" display="https://eridas.lt/preke/lenovo-legion-t530-28icb-i5-8400-8gb-256gb-ssd-1tb-hdd-gtx-1060-3gb-wifi-yra/"/>
+    <hyperlink ref="J22" r:id="rId224" location="" display="https://eridas.lt/preke/hp-z8-g4-workstation-2x-intel-xeon-gold-6234-cpu-192gb-ddr4-ecc-1tb-ssd-1tb-hdd-nvidia-rtx-a5000-24gb/"/>
+    <hyperlink ref="J23" r:id="rId225" location="" display="https://eridas.lt/preke/hp-z8-g4-workstation-2x-intel-xeon-gold-6234-cpu-192gb-ddr4-ecc-1tb-ssd-1tb-hdd-nvidia-rtx-a5000-24gb-2/"/>
+    <hyperlink ref="J24" r:id="rId226" location="" display="https://eridas.lt/preke/hp-z8-g4-workstation-2x-intel-xeon-gold-6234-cpu-96gb-ddr4-ecc-1tb-ssd-4tb-hdd-nvidia-rtx-a6000-48gb/"/>
+    <hyperlink ref="J25" r:id="rId227" location="" display="https://eridas.lt/preke/hp-z8-g4-workstation-2x-intel-xeon-gold-6234-cpu-96gb-ddr4-ecc-1tb-ssd-nvidia-rtx-a5000-24gb/"/>
+    <hyperlink ref="J26" r:id="rId228" location="" display="https://eridas.lt/preke/hp-z8-g4-workstation-2x-intel-xeon-gold-6234-cpu-192gb-ddr4-ecc-512gb-ssd-2tb-hdd-nvidia-rtx-5000-16gb/"/>
+    <hyperlink ref="J27" r:id="rId229" location="" display="https://eridas.lt/preke/hp-z2-tower-g9-workstation-intel-i7-12700k-32gb-ddr5-1tb-ssd-nvdia-rtx-a2000-12gb/"/>
+    <hyperlink ref="J28" r:id="rId230" location="" display="https://eridas.lt/preke/hp-z2-tower-g5-workstation-intel-i7-10700k-32gb-ddr4-1tb-ssd-nvdia-rtx-a2000-12gb/"/>
+    <hyperlink ref="J29" r:id="rId231" location="" display="https://eridas.lt/preke/hp-z2-tower-g9-workstation-intel-i5-12600k-32gb-ddr5-1tb-ssd-nvdia-rtx-a2000-12gb/"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:E4"/>
   <cols>
-    <col min="1" max="1" width="5" customWidth="1"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>9453</v>
       </c>
       <c r="B2" t="s">
-        <v>524</v>
+        <v>567</v>
       </c>
       <c r="C2" s="3">
         <v>2945.45</v>
       </c>
       <c r="D2">
         <v>3563.99</v>
       </c>
       <c r="E2" t="s" s="4">
-        <v>525</v>
+        <v>568</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>9848</v>
       </c>
       <c r="B3" t="s">
-        <v>526</v>
+        <v>569</v>
       </c>
       <c r="C3">
         <v>24000</v>
       </c>
       <c r="D3">
         <v>29040</v>
       </c>
       <c r="E3" t="s" s="4">
-        <v>527</v>
+        <v>570</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>12752</v>
+      </c>
+      <c r="B4" t="s">
+        <v>571</v>
+      </c>
+      <c r="C4" s="3">
+        <v>862.81</v>
+      </c>
+      <c r="D4">
+        <v>1044</v>
+      </c>
+      <c r="E4" t="s" s="4">
+        <v>572</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId198" location="" display="https://eridas.lt/preke/dell-vostro-3425-14-0-fhd-ips-ryzen-5625u-be-ram-ir-be-ssd-disku36-vnt-b-grade-krovikliai-pridedami/"/>
-    <hyperlink ref="E3" r:id="rId199" location="" display="https://eridas.lt/preke/didmena-83-vnt-hp-elitebook-845-g10-fhd-ips-ryzen-5-7540u-16gb-256gb-ssd-usa-klaviatura/"/>
+    <hyperlink ref="E2" r:id="rId232" location="" display="https://eridas.lt/preke/dell-vostro-3425-14-0-fhd-ips-ryzen-5625u-be-ram-ir-be-ssd-disku36-vnt-b-grade-krovikliai-pridedami/"/>
+    <hyperlink ref="E3" r:id="rId233" location="" display="https://eridas.lt/preke/didmena-83-vnt-hp-elitebook-845-g10-fhd-ips-ryzen-5-7540u-16gb-256gb-ssd-usa-klaviatura/"/>
+    <hyperlink ref="E4" r:id="rId234" location="" display="https://eridas.lt/preke/stacionarai-didmena-pigiai-i5-6500t-i3-6-7-karta-94vnt-veikiantys/"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>