--- v7 (2026-08-01)
+++ v8 (2026-09-15)
@@ -15,61 +15,61 @@
   <Override PartName="/xl/worksheets/_rels/sheet2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet3.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet4.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet5.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet6.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Įvairios prekės" sheetId="1" r:id="rId1"/>
-    <sheet name="Nešiojami kompiuteriai" sheetId="2" r:id="rId2"/>
-[...2 lines deleted...]
-    <sheet name="Stacionarūs kompiuteriai" sheetId="5" r:id="rId5"/>
+    <sheet name="Stacionarūs kompiuteriai" sheetId="2" r:id="rId2"/>
+    <sheet name="Nešiojami kompiuteriai" sheetId="3" r:id="rId3"/>
+    <sheet name="Nešiojami kompiuteriai iki 100 " sheetId="4" r:id="rId4"/>
+    <sheet name="Nešiojami kompiuteriai su defek" sheetId="5" r:id="rId5"/>
     <sheet name="Didmeniniai pasiūlymai" sheetId="6" r:id="rId6"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="573" uniqueCount="573">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1146" uniqueCount="1146">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pavadinimas</t>
   </si>
   <si>
     <t>Kaina (VAT 0%)</t>
   </si>
   <si>
     <t>Kaina (VAT 21%)</t>
   </si>
   <si>
     <t>Nuoroda</t>
   </si>
   <si>
     <t>IŠPARDAVIMAS Nešiojamo kompiuterio maitinimo šaltinis Lenovo Square 45w</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/nesiojamo-kompiuterio-maitinimo-saltinis-lenovo-square-45w/</t>
   </si>
   <si>
     <t>DIMM DDR3 1*8GB 1.5V 1600MHz - Parenkamas atsitiktinis gamintojas</t>
   </si>
   <si>
@@ -78,1707 +78,3426 @@
   <si>
     <t>Asus Type C 45W įkroviklis 20V 2.25A , 5V - 3A, 9V - 9A, 15V-3A, Turime didelį kiekį.</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/asus-type-c-45w-ikroviklis-20v-2-25a-5v-3a-9v-9a-15v-3a-turime-dideli-kieki/</t>
   </si>
   <si>
     <t>Nešiojamo kompiuterio maitinimo šaltinis Lenovo Square 90w</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/nesiojamo-kompiuterio-maitinimo-saltinis-lenovo-square-45w-kopija/</t>
   </si>
   <si>
     <t>USB-C Universal Dock Be maitinimo šaltinio</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/usb-c-universal-dock-be-maitinimo-saltinio/</t>
   </si>
   <si>
     <t>Gtx 1080 Ti 11gb Gddr5x Nestandartinis aušintuvas</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/gtx-1080-ti-11gb-gddr5x-nestandartinis-ausintuvas/</t>
   </si>
   <si>
+    <t>Naudotos, Enco X True Wireless Noise Cancelling Earphones</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/naudotos-enco-x-true-wireless-noise-cancelling-earphones/</t>
+  </si>
+  <si>
+    <t>Naudotos, Oppo Enco Air</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/naudotos-oppo-enco-air/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/naudotos-enco-x-true-wireless-noise-cancelling-earphones-2/</t>
+  </si>
+  <si>
+    <t>Naudotos, Oppo Enco W51</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/naudotos-oppo-enco-w51/</t>
+  </si>
+  <si>
+    <t>Naudotos, Oppo Enco Buds</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/naudotos-oppo-enco-buds/</t>
+  </si>
+  <si>
     <t>Dockingas Lenovo Thinkpad senas T420/T530/T430/T530 tinkantis ir panašiems. BE MAITINIMO</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/dockingas-lenovo-thinkpad-senas-t420-t530-t430-t530-tinkantis-ir-panasiems-be-maitinimo/</t>
   </si>
   <si>
-    <t>1TB NMVE Samsung 990 Pro With Heatsink, APynaujis, garantija iki 2030-08-20, pirktas 2025-08-21 netiko kompiuteriui, netilpo dėl radiatoriaus , nenaudotas.</t>
-[...7 lines deleted...]
-  <si>
     <t>Sata 2TB SSD 860 Evo QVO 100% Gyvybės</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/sata-2tb-ssd-860-evo-qvo-100-gyvybes/</t>
   </si>
   <si>
-    <t>So-dimm Ddr5 16GB , 2*8gb 4800mhz Samsung</t>
-[...10 lines deleted...]
-  <si>
     <t>Lenovo 40AY Docking station ( Jungčių stotelė ) su 12 mėn garantija</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/lenovo-40ay-docking-station-jungciu-stotele-su-12-men-garantija/</t>
   </si>
   <si>
     <t>5vnt DIDMENA Lenovo 40AY Docking station ( Jungčių stotelė ) su 12 mėn garantija</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/5vnt-didmena-lenovo-40ay-docking-station-jungciu-stotele-su-12-men-garantija-kopija/</t>
   </si>
   <si>
     <t>20vnt DIDMENA Lenovo 40AY Docking station ( Jungčių stotelė ) su 12 mėn garantija</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/20vnt-didmena-lenovo-40ay-docking-station-jungciu-stotele-su-12-men-garantija/</t>
   </si>
   <si>
+    <t>Naudotas procesorius i7-4790 , LGA 1150 1vnt</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/naudotas-procesorius-i7-4790-lga-1150-1vnt/</t>
+  </si>
+  <si>
+    <t>Naudotas procesorius i7-4770K , LGA 1150 1vnt</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/naudotas-procesorius-i7-4770k-lga-1150-1vnt/</t>
+  </si>
+  <si>
     <t>Gamintojas</t>
   </si>
   <si>
     <t>Modelis</t>
   </si>
   <si>
+    <t>Korpuso tipas</t>
+  </si>
+  <si>
+    <t>Procesorius (CPU)</t>
+  </si>
+  <si>
+    <t>Operatyvioji atmintis (RAM)</t>
+  </si>
+  <si>
+    <t>Disko talpa</t>
+  </si>
+  <si>
+    <t>Trūkumai</t>
+  </si>
+  <si>
+    <t>Fujitsu-Siemens</t>
+  </si>
+  <si>
+    <t>Esprimo E720</t>
+  </si>
+  <si>
+    <t>SFF</t>
+  </si>
+  <si>
+    <t>i7-4770 4 branduoliai 3.4GHz, Max turbo dažnis 3.9Ghz</t>
+  </si>
+  <si>
+    <t>16GB</t>
+  </si>
+  <si>
+    <t>256GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-esprimo-e720-i7-4790-8gb-ram-240gb-ssd/</t>
+  </si>
+  <si>
+    <t>Lenovo</t>
+  </si>
+  <si>
+    <t>M710e</t>
+  </si>
+  <si>
+    <t>Intel Pentium Gold G4560</t>
+  </si>
+  <si>
+    <t>0GB</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/m710e-sff-pentium-gold-g4560-8gb/</t>
+  </si>
+  <si>
+    <t>Apple</t>
+  </si>
+  <si>
+    <t>Core i7" 3.1 21.5" (Late 2013)</t>
+  </si>
+  <si>
+    <t>All in one</t>
+  </si>
+  <si>
+    <t>Intel i7-4770s</t>
+  </si>
+  <si>
+    <t>SSD 120GB + 1TB HDD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/imac-core-i7-3-1-21-5-late-2013-16gb-i7-4770s/</t>
+  </si>
+  <si>
+    <t>Hewlett-Packard</t>
+  </si>
+  <si>
+    <t>Z210</t>
+  </si>
+  <si>
+    <t>Intel i5-2500K</t>
+  </si>
+  <si>
+    <t>128GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z210-i5-2400-16gb-128gb-ssd/</t>
+  </si>
+  <si>
+    <t>M700 Desktop Towe ( SFF )</t>
+  </si>
+  <si>
+    <t>Intel i7-6700</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/m700-desktop-tower-sff-i7-6700-16gb-256gb-ssd/</t>
+  </si>
+  <si>
+    <t>HP ProDesk 600 G1</t>
+  </si>
+  <si>
+    <t>Medium Tower</t>
+  </si>
+  <si>
+    <t>Intel i7-4790</t>
+  </si>
+  <si>
+    <t>128GB SSD, 500GB HDD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-prodesk-600-g1-i7-4790-16gb-128gb-ssd-500gb-hdd-320w-psu-windows-suinstaliuoti/</t>
+  </si>
+  <si>
+    <t>Z240 Tower</t>
+  </si>
+  <si>
+    <t>Intel Xeon E3-1270 v6</t>
+  </si>
+  <si>
+    <t>32GB</t>
+  </si>
+  <si>
+    <t>512GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z240-tower-e3-1270-v6-32gb-512gb-p4000-8gb/</t>
+  </si>
+  <si>
+    <t>Z420 Tower</t>
+  </si>
+  <si>
+    <t>Xeon e5-2650 v2 8 branduoliai 2.6GHz, Max turbo dažnis 3.4GHz</t>
+  </si>
+  <si>
+    <t>240GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z420-tower-e5-1650-v2-32gb-ram-240gb-ssd-quadro-k2000/</t>
+  </si>
+  <si>
+    <t>ThinkStation P310</t>
+  </si>
+  <si>
+    <t>Intel Xeon E3-1220 v5 3.0GHz, Max turbo dažnis 3.5GHz</t>
+  </si>
+  <si>
+    <t>480GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkstation-p310-intel-xeon-e3-1220-v5-m4000-8gb-gddr5-16gb-480gb-ssd-400w-platinium/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z240-tower-e3-1270-v6-32gb-512gb/</t>
+  </si>
+  <si>
+    <t>Z230</t>
+  </si>
+  <si>
+    <t>Xeon E3-1280 V3 4 branduoliai 3.6GHz, Max turbo dažnis 4.0Ghz</t>
+  </si>
+  <si>
+    <t>1TB HDD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z230-workstations-mt-xeon-e3-1280-v3-16gb-500gb-hdd-2vnt-viso-1tb-ssd-nera/</t>
+  </si>
+  <si>
+    <t>thinkCentre M720s SFF</t>
+  </si>
+  <si>
+    <t>Intel i5-8500 3.0GHz, Max turbo dažnis 4.1GHz</t>
+  </si>
+  <si>
+    <t>8GB</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-m720s-sff-i5-8500-8gb-256gb-ssd/</t>
+  </si>
+  <si>
+    <t>ProDesk 600 G4 SFF</t>
+  </si>
+  <si>
+    <t>Intel i5-8500 6 branduoliai 3.0GHz, Max turbo dažnis 4.1Ghz</t>
+  </si>
+  <si>
+    <t>512 NMVe</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-prodesk-600-g4-sff-i5-8500-16gb-ddr4-512gb-ssd-nmve/</t>
+  </si>
+  <si>
+    <t>Huawei</t>
+  </si>
+  <si>
+    <t>Intel Xeon Gold 6134 2vnt</t>
+  </si>
+  <si>
+    <t>32GB DDR4R 2666MHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/huawei-1288h-v5-serveris-x2-intel-xeon-gold-6134-2vnt-ddr4-2666mhz-ram-32gb-2tb/</t>
+  </si>
+  <si>
+    <t>Thinkstation P520C</t>
+  </si>
+  <si>
+    <t>Intel Xeon W-2123 4 branduoliai 3.6GHz, Max turbo dažnis 3.9Ghz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/thinkstation-p520c-intel-xeon-w-2123-16gb-ddr4-server-ram-256gb-ssd-nvidia-quadro-k620-500w-platinum-psu/</t>
+  </si>
+  <si>
+    <t>Dell</t>
+  </si>
+  <si>
+    <t>Precision 3430 SFF</t>
+  </si>
+  <si>
+    <t>Intel i7-8700 6 branduolių 3.2GHz, Max turbo dažnis 4.6Ghz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-3430-sff-i7-8700-8-32gb-256gb-amd-radeon-pro-wx-2100-2gb/</t>
+  </si>
+  <si>
+    <t>Asus</t>
+  </si>
+  <si>
+    <t>M32CD4-K</t>
+  </si>
+  <si>
+    <t>i5-7400 4 branduoliai 3.0GHz, Max turbo dažnis 3.5Ghz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/asus-m32cd4-k-intel-i5-7400-8gb-256gb-ssd-gtx-1050-2gb-wifi-300w-psu/</t>
+  </si>
+  <si>
+    <t>ProDesk 600 G4</t>
+  </si>
+  <si>
+    <t>Intel i3-8100 3.6GHz 4 branduoliai</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-prodesk-600-g4-i3-8100-8gb-128gb-ssd-2vnt-display-port-jungtys-1vnt-vga/</t>
+  </si>
+  <si>
+    <t>Intel i5-8400 6 branduoliai 2.8GHz, Max turbo dažnis 4.0Ghz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-prodesk-600-g4-i5-8400-8gb-256gb-ssd-2vnt-display-port-jungtys-1vnt-vga/</t>
+  </si>
+  <si>
+    <t>ProDesk 400 G3 ( SFF )</t>
+  </si>
+  <si>
+    <t>Intel i7-6700 3.4GHz, Max turbo dažnis 4.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-prodesk-400-g3-sff-i7-6700-8gb-256gb-ssd-windows-nesuinstaliuota-vga-display-port-com-port-jungtys/</t>
+  </si>
+  <si>
+    <t>ProDesk 400 G4 MT</t>
+  </si>
+  <si>
+    <t>MT</t>
+  </si>
+  <si>
+    <t>Intel i7-7700 6 Core 3.6GHz, Max turbo dažnis 4.2GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-prodesk-400-g4-mt-i7-7700-8gb-256gb-ssd/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-prodesk-400-g3-sff-i7-6700-8gb-256gb-ssd-windows-nesuinstaliuota-vga-display-port-com-port-jungtys-2/</t>
+  </si>
+  <si>
+    <t>Optiplex 7040M</t>
+  </si>
+  <si>
+    <t>Intel i5-6500T 4 branduoliai 2.5GHz, Max turbo dažnis 3.1Ghz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-optiplex-7040m-mini-pc-i5-6500t-8gb-128gb-ssd-windows-nesurasyta-wifi-yra-2/</t>
+  </si>
+  <si>
+    <t>HP ProDesk 400 G4 DM Mini PC</t>
+  </si>
+  <si>
+    <t>USFF</t>
+  </si>
+  <si>
+    <t>Intel i5-8500T 6 branduoliai 2.1GHz, Max turbo dažnis 3.5Ghz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-prodesk-400-g4-i5-8500t-8gb-256gb-mini-pc-2vnt-display-port-jungtys-su-nedideliu-kosmetiniu-defektu-ziureti-foto/</t>
+  </si>
+  <si>
+    <t>ThinkCentre M910S</t>
+  </si>
+  <si>
+    <t>Intel i5-7500 4 branduoliai 3.4GHz, Max turbo dažnis 3.8Ghz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkcentre-m910s-i5-7500-8gb-256gb-ssd-wifi-idetas/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkcentre-m720s-i5-8500-8gb-256gb-ssd-windows-nesuinstaliuota-licenzijos-raktas-yra/</t>
+  </si>
+  <si>
+    <t>M715Q</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 5 Pro 2400G 3.6GHz, Max turbo dažnis 3.9GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/mini-pc-lenovo-m715q-ryen-5-2400g-8gb-256gb-ssd-wifi/</t>
+  </si>
+  <si>
+    <t>ProDesk 400 G1</t>
+  </si>
+  <si>
+    <t>i5-4590T 4 branduoliai 2.0GHz, Max turbo dažnis 3.0Ghz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-400-g1-mini-pc-i5-4590t-8gb-256gb-ssd/</t>
+  </si>
+  <si>
+    <t>ProDesk 600 G1</t>
+  </si>
+  <si>
+    <t>Intel i3-4160T 2 branduoliai 3.1GHz</t>
+  </si>
+  <si>
+    <t>4GB</t>
+  </si>
+  <si>
+    <t>Nėra</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-600-g1-mini-pc-i3-4160t-4gb-be-ssd-disko-wifi-yra/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-600-g1-mini-pc-i3-4160t-4gb-be-ssd-disko/</t>
+  </si>
+  <si>
+    <t>ProDesk 600 G3 Mini</t>
+  </si>
+  <si>
+    <t>Intel i5-6500T 2.5GHz, Max turbo dažnis 3.1Ghz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-prodesk-600-g3-mini-i5-6500t-8gb-128gb-ssd-3vnt-display-port-jungtys/</t>
+  </si>
+  <si>
+    <t>ProDesk 400 G3 Mini</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-prodesk-400-g3-mini-i5-6500t-8gb-256gb-ssd-display-port-hdmi-com-port-jungtis/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/mini-pc-lenovo-m715q-ryen-5-2400g-8gb-256gb-ssd/</t>
+  </si>
+  <si>
+    <t>HP Z440 Workstation</t>
+  </si>
+  <si>
+    <t>Intel Xeon E5-1630 V3 4 Core 3-7GHz, Max turbo dažnis 3.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z440-workstation-e5-1630-v3-16gb-256gb-ssd-quadro-k4200-4gb/</t>
+  </si>
+  <si>
+    <t>Precision Tower 5810</t>
+  </si>
+  <si>
+    <t>Intel Xeon E5-1650 V3 6 Core 3.5GHz, Max turbo dažnis 3.8GHz</t>
+  </si>
+  <si>
+    <t>1TB HDD, 256GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1650-v3-32gb-256gb-ssd-1tb-hdd-nvidia-quadro-m5000-8gb/</t>
+  </si>
+  <si>
+    <t>Precision T3610</t>
+  </si>
+  <si>
+    <t>Intel Xeon E5-1607 v2 4 Core 3.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-t3610-intel-xeon-e5-1607-v2-4-core-3-0ghz-32gb-ram-256gb-ssd-nvidia-quadro-k4000-3gb-gddr5/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-ideacentre-i3-8100-8gb-256ssd-wifi-hdmi-vga-jungtys/</t>
+  </si>
+  <si>
+    <t>Esprimo P556/E85+</t>
+  </si>
+  <si>
+    <t>Micro Tower</t>
+  </si>
+  <si>
+    <t>Intel i5-6400 6M 2.7GHz, Max turbo dažnis 3.3GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-esprimo-p556-e85-micro-tower-i5-6400-8gb-256gb-ssd-windows-pro-licenzija-windows-surasyta/</t>
+  </si>
+  <si>
+    <t>Inspiron 3250</t>
+  </si>
+  <si>
+    <t>12GB</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/inspiron-3250-sff-i5-6400-12gb-256gb-ssd-wifi-yra/</t>
+  </si>
+  <si>
+    <t>Z420 Workstation</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z420-workstation-i7-6700-16gb-256gb-ssd-windows-nesuinstaliuota-display-port-dvi-jungtys/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/didmena-11vnt-chromebox-ar5b22-celeron-2955u-8gb-16gb-ssd-be-maitinimo-bloku-laptopinis-kroviklis-65w-hp-plonu-melynu-galu/</t>
+  </si>
+  <si>
+    <t>Intel Xeon E5-2690 V4 14 branduolių 2.6GHz, Max turbo dažnis 3.5GHz</t>
+  </si>
+  <si>
+    <t>32GB DDR4 Server RAM, 4*8GB</t>
+  </si>
+  <si>
+    <t>1TB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z440-workstation-intel-xeon-e5-2690-v4-14-branduoliu-32gb-ddr4-server-ram-1tb-nmve-radeon-pro-wx-9100-16gb-gddr5/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z440-workstation-intel-xeon-e5-2690-v4-14-branduoliu-32gb-ddr4-server-ram-256gb-nmve-radeon-pro-wx-9100-16gb-gddr5/</t>
+  </si>
+  <si>
+    <t>Esprimo Q566/2</t>
+  </si>
+  <si>
+    <t>Intel i5-7400T 2.4GHz, Max turbo dažnis 3.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-esprimo-q566-2-mini-pc-i5-7400t-8gb-256gb-ssd-wifi-display-port-dvi-com-port-dvd-rw-irenginys/</t>
+  </si>
+  <si>
+    <t>ProDesk 400 G2 USFF</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-prodesk-400-g2-mini-pc-i5-6500t-8gb-256gb-ssd-display-port-1vnt-ir-vga-1vnt-com-port-1vnt/</t>
+  </si>
+  <si>
+    <t>ProDesk 600 G2 USFF</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-prodesk-600-g2-mini-pc-i5-6500t-8gb-128gb-ssd-display-port-2vnt-ir-vga-1vnt-wifi/</t>
+  </si>
+  <si>
+    <t>Intel i5-7500T 2.7GHz, Max turbo dažnis 3.3GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-prodesk-400-g3-mini-pc-i5-7500t-8gb-128gb-display-port-2vnt-com-port-jungtis/</t>
+  </si>
+  <si>
+    <t>ThinkCentre M70q</t>
+  </si>
+  <si>
+    <t>Intel i5-10400T 2.0GHz, Max turbo dažnis 3.6GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/mini-pc-lenovo-thinkcentre-m70q-i5-10400t-8gb-256gb-ssd-hdmi-display-port-2vnt-com-port-wifi/</t>
+  </si>
+  <si>
+    <t>Wyse 5070 Thin Client</t>
+  </si>
+  <si>
+    <t>Intel Pentium Silver J5005 4 Core 1.5GHz, Max turbo dažnis 2.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/su-pasyviu-ausinimu-wyse-5070-thin-client-pentium-silver-j5005-ddr4-28gb-3200mhz-be-ssd-disko-dedasi-nmve-su-smart-card-readeriu/</t>
+  </si>
+  <si>
+    <t>Intel Xeon E5-1630 V4 6 3.7GHz, Max turbo dažnis 4.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1630-v4-32gb-256gb-ssd-nvidia-quadro-m5000-8gb/</t>
+  </si>
+  <si>
+    <t>M75s SFF</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 5 3400G 3.7GHz, Max turbo dažnis 4.2GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-m75s-amd-ryzen-5-3400g-16gb-256gb-ssd-vga-com-port-2vnt-display-port/</t>
+  </si>
+  <si>
+    <t>M725s SFF</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 5 2400G 3.6GHz, Max turbo dažnis 3.9GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-m725s-amd-ryzen-5-3400g-16gb-256gb-ssd-vga-com-port-2vnt-display-port/</t>
+  </si>
+  <si>
+    <t>Engage Flex Pro-C</t>
+  </si>
+  <si>
+    <t>Intel i5-9400F 6 branduoliai 2.9GHz, Max turbo dažnis 4.1Ghz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-engage-flex-pro-c-i5-9400f-16gb-ram-256gb-ssd-1tb-hdd-nvidia-gt-720-2gb-14vnt-usb-jungciu-2vnt-com-port/</t>
+  </si>
+  <si>
+    <t>Gigabyte</t>
+  </si>
+  <si>
+    <t>GB-BXi7-4770R</t>
+  </si>
+  <si>
+    <t>Barebone Mini PC</t>
+  </si>
+  <si>
+    <t>Intel i7-4770R  4 branduoliai 3.2GHz, Max turbo dažnis 3.9Ghz</t>
+  </si>
+  <si>
+    <t>60GB</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/gigabyte-gb-bxi7-4770r-barebone-mini-pc-i7-4770r-18gb-60gb-ssd-sata-msata-dar-laisva-jungtis-wifi-mini-dp-jungtis-hdmi-neveikia/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-engage-flex-pro-c-i3-8100-8gb-ram-256gb-ssd-14vnt-usb-jungciu-2vnt-com-port-jungtys/</t>
+  </si>
+  <si>
+    <t>Intel i7-4790 8M 3.6GHz, Max turbo dažnis 4.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/i7-4790k-16gb-480gb-ssd-quadro-m4000-8gb-corsair-mx750x-psu/</t>
+  </si>
+  <si>
+    <t>Precision 3620</t>
+  </si>
+  <si>
+    <t>Intel Xeon E3-1250 V5 6 3.4GHz, Max turbo dažnis 3.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-3620-micro-tower-xeon-e3-1250-v5-16gb-ddr4-ram-512gb-ssd-quadro-k620/</t>
+  </si>
+  <si>
+    <t>Lenovo ThinkStation E32</t>
+  </si>
+  <si>
+    <t>Intel Xeon E3-1225 v3 3.2GHz, Ma turbo dažnis 3.6GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkstation-e32-xeon-e3-1225-v3-16gb-ram-be-ssd-disko/</t>
+  </si>
+  <si>
+    <t>Optiplex 5040 SFF</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-optiplex-5040-sff-i7-6700-16gb-256gb-ssd-windows-suinstaliuota/</t>
+  </si>
+  <si>
+    <t>Optiplex 3040 SFF</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-optiplex-3040-sff-i5-6400-16gb-256gb-ssd-windows-10-pro-suinstaliuota/</t>
+  </si>
+  <si>
+    <t>OptiPlex 3000 Mini PC</t>
+  </si>
+  <si>
+    <t>Intel i5-12600T 6 branduoliai 2.1GHz, Max turbo dažnis 4.6GHz</t>
+  </si>
+  <si>
+    <t>16GB DDR4, 1*16GB 3200MHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-optiplex-3000-i5-12600t-16gb-116gb-256gb-ssd-wifi-hdmi-dp-jungtys/</t>
+  </si>
+  <si>
+    <t>ProDesk 600 G4 Mini PC</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-prodesk-600-g4-i3-8100t-8gb-128gb-ssd-2vnt-display-port-jungtys-1vnt-vga-2/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/standartines-jungtys-psu-mb-i3-8100-8gb-ram-256gb-ssd-2/</t>
+  </si>
+  <si>
+    <t>ProDesk 600 G2 Micro Tower</t>
+  </si>
+  <si>
+    <t>Intel i5-6500 4 branduoliai 3.2GHz, Max turbo dažnis 3.6Ghz</t>
+  </si>
+  <si>
+    <t>500GB HDD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-prodesk-600-g2-micro-tower-i5-6500-8gb-256gb-ssd-display-port-2vnt-ir-vga-1vnt-com-port-1vnt/</t>
+  </si>
+  <si>
+    <t>ProDesk 400 G3 SFF</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-prodesk-400-g3-sff-i5-6500-16gb-128gb-ssd-1vnt-display-port-1vnt-vga-1vnt-com-port/</t>
+  </si>
+  <si>
+    <t>M900Q Mini PC</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-m910q-usff-mini-pc-i5-6500t-8gb-128gb-ssd-wifi-yra-2vnt-display-port-jungtys/</t>
+  </si>
+  <si>
+    <t>ESPRIMO D556 SFF</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-esprimo-d556-sff-i5-6400-8gb-256gb-ssd-windows-nesuinstaliuoti/</t>
+  </si>
+  <si>
+    <t>ThinkCentre M710Q</t>
+  </si>
+  <si>
+    <t>120GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-m710q-usff-mini-pc-i5-7400t-8gb-120gb-ssd-2vnt-display-port-jungtys-1-vga-1-com-port-wifi-yra/</t>
+  </si>
+  <si>
+    <t>Thinkcentre M83 SFF</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkcentre-m83-sff-i7-4790-16gb-ddr3-be-disko/</t>
+  </si>
+  <si>
+    <t>V520</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-v520-intel-i5-7400-8gb-256gb-ssd-windows-10-pro-surasyta-truksta-priekines-korpuso-dalies/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkcentre-m83-sff-i7-4790-8gb-ddr3-be-disko/</t>
+  </si>
+  <si>
+    <t>M75s-1 SFF</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-m75s-1-amd-ryzen-5-3400g-8gb-256gb-ssd-vga-com-port-2vnt-display-port/</t>
+  </si>
+  <si>
+    <t>HP ProDesk 600 G3</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-prodesk-600-g3-i7-7700-8gb-ram-128gb-ssd-nesuinstaliuota/</t>
+  </si>
+  <si>
+    <t>ProDesk 600 G2 SFF</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-prodesk-600-g2-sff-i7-6700-be-ram-be-ssd-disko-veikiantis-stacionaras/</t>
+  </si>
+  <si>
+    <t>Intel i3-6100 3.7GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-prodesk-600-g2-sff-i3-6100-be-ram-be-ssd-disko-veikiantis-stacionaras/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-optiplex-3050-sff-i7-6700-be-ram-be-ssd-disko-veikiantis-stacionaras/</t>
+  </si>
+  <si>
+    <t>Intel Xeon E5-1620 V3 4 Core 3.5GHz, Max turbo dažnis 3.6GHz</t>
+  </si>
+  <si>
+    <t>256GB SSD, 500GB HDD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1620-v3-32gb-256gb-ssd-nvidia-quadro-k2200-4gb/</t>
+  </si>
+  <si>
+    <t>Intel Xeon E5-1680 V3 8 Core 3.2GHz, Max turbo dažnis 3.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1680-v3-16gb-256gb-ssd-1tb-hdd-radeon-r7-200-1gb-gpu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z240-tower-i7-6700-32gb-ram-ssd-512gb-quadro-m4000-8gb/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1630-v4-32gb-256gb-ssd-nvidia-quadro-m4000-8gb/</t>
+  </si>
+  <si>
+    <t>Precision Tower T3600</t>
+  </si>
+  <si>
+    <t>Intel Xeon E5-1620 3.6GHz, Max turbo dažnis 3.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-tower-t3600-xeon-e5-1620-32gb-0gb-ssd-nvidia-quadro-k2200-4gb/</t>
+  </si>
+  <si>
+    <t>ThinkStation P500</t>
+  </si>
+  <si>
+    <t>28GB DDR4</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1620-v3-28gb-0gb-ssd-nvidia-quadro-k2000-2gb/</t>
+  </si>
+  <si>
+    <t>M710q Mini PC</t>
+  </si>
+  <si>
+    <t>Intel i7-7700T 2.9GHz, Max turbo dažnis 3.8Ghz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-m710q-mini-pc-i7-7700t-8gb-256gb-display-port-jungtys-2vnt-vga-1vnt-wifi-nera/</t>
+  </si>
+  <si>
+    <t>M700 Mini PC</t>
+  </si>
+  <si>
+    <t>Intel i7-6700T 2.8GHz, Max turbo dažnis 3.6GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-m700-mini-pc-i7-6700t-8gb-256gb-display-port-jungtys-2vnt-vga-1vnt-wifi-nera/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-m700-mini-pc-i7-6700t-8gb-128gb-display-port-jungtys-2vnt-vga-1vnt-wifi-nera/</t>
+  </si>
+  <si>
+    <t>192GB</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-m700-mini-pc-i7-6700t-8gb-192gb-display-port-jungtys-2vnt-vga-1vnt-wifi-nera/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/standartines-jungtys-psu-mb-msi-h310m-pro-vdh-i3-8100-8gb-ram-256gb-ssd-420w-psu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/1vnt-hp-prodesk-400-g2-mini-pc-i5-6500t-8gb-256gb-ssd-display-port-1vnt-ir-vga-1vnt-com-port-1vnt/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-prodesk-400-g4-i5-8500t-8gb-256gb-mini-pc-2vnt-display-port-jungty-ir-1vnt-vga/</t>
+  </si>
+  <si>
+    <t>Intel i3-8100T 3.1GHz 4 branduoliai</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-prodesk-400-g4-i3-8100t-8gb-256gb-mini-pc-2vnt-display-port-jungty-ir-1vnt-vga/</t>
+  </si>
+  <si>
+    <t>OptiPlex Micro Plus</t>
+  </si>
+  <si>
+    <t>Intel i5-13500T Max turbo dažnis 4.6GHz</t>
+  </si>
+  <si>
+    <t>16GB DDR5</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/mini-pc-optiplex-micro-plus-7010-i5-13500t-16gb-ddr5-256gb-ssd-12-men-garantija/</t>
+  </si>
+  <si>
+    <t>ThinkCentre neo 50t Gen 4</t>
+  </si>
+  <si>
+    <t>Mini Tower</t>
+  </si>
+  <si>
+    <t>Intel i5-13400 10 branduolių, Max turbo dažnis 4.6Ghz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/thinkcentre-neo-50t-gen-4-mini-tower-i5-13400-16gb-ddr4-256gb-310w-psu-8pin-wifi-windows-11-pro-licenzija/</t>
+  </si>
+  <si>
+    <t>ProDesk 405 G8</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 5 5600GE</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-prodesk-405-g8-mini-pc-ryzen-5-5600ge-16gb-256gb-ssd-wifi-hdmi-display-port-jungtys/</t>
+  </si>
+  <si>
+    <t>HP Pro Mini 400 G9</t>
+  </si>
+  <si>
+    <t>Intel Pentium Gold G7400T 3.10 GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-pro-mini-400-g9-gold-g7400t-galime-keisti-cpu-i-geresni-8gb-256gb-wifi/</t>
+  </si>
+  <si>
+    <t>Esprimo P958 Micro Tower</t>
+  </si>
+  <si>
+    <t>2TB HDD, 512GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-esprimo-p958-micro-tower-i7-8700-16gb-512gb-nmve-2tb-hdd/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-prodesk-400-g4-i3-8100t-8gb-256gb-mini-pc-2vnt-display-port-jungtys-taciau-viena-is-ju-sulauzyta/</t>
+  </si>
+  <si>
+    <t>HP EliteDesk 800 G4</t>
+  </si>
+  <si>
+    <t>1*16GB 2400MHz</t>
+  </si>
+  <si>
+    <t>256GB SSD NMVe</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitedesk-800-g4-mini-pc-i5-8500t-116gb-2400mhz-1256gb-ssd-nmve-display-port-3vnt-wifi-yra/</t>
+  </si>
+  <si>
+    <t>EliteDesk 800 G5</t>
+  </si>
+  <si>
+    <t>Intel i5-9500T 6 branduoliai 2.2GHz, Max turbo dažnis 3.7Ghz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitedesk-800-g5-mini-pc-i5-9500t-8gb-be-ssd-disko-2vnt-display-port-jungtys/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/1vnt-hp-prodesk-600-g4-i3-8100t-8gb-128gb-ssd-2vnt-display-port-jungtys-1vnt-vga-kopija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/1vnt-hp-elitedesk-800-g4-mini-pc-i5-8400-116gb-2400mhz-1256gb-ssd-nmve-display-port-2vnt-vga-1vnt-wifi-yra/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/1vnt-hp-elitedesk-800-g4-mini-pc-i5-8500t-116gb-2400mhz-1256gb-ssd-nmve-display-port-2vnt-1vnt-vga-wifi-nera/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-m710q-usff-mini-pc-i5-7400t-8gb-128gb-ssd-2vnt-display-port-jungtys-1-hdmi-wifi-yra/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-m710q-usff-mini-pc-i5-7400t-8gb-256gb-ssd-2vnt-display-port-jungtys-1-vga-1-com-port-wifi-yra/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-prodesk-400-g4-i3-8100t-8gb-128gb-mini-pc-2vnt-display-port-jungtys/</t>
+  </si>
+  <si>
+    <t>Z2 Tower G5 Workstation</t>
+  </si>
+  <si>
+    <t>Intel i7-10700K 8 branduoliai 3.8GHz Max turbo dažnis 5.1GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-z2-tower-g5-workstation-intel-i7-10700k-32gb-ddr4-1tb-ssd-uhd-630-kopija/</t>
+  </si>
+  <si>
+    <t>Custom Edition</t>
+  </si>
+  <si>
+    <t>Intel i7-7800x  6 Core 3.5GHz, Max turbo dažnis 4.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/old-high-end-gamming-pc-i7-7800x-16gb-28gb-256gb-ssd-nmve-gtx-1070-ti-8gb-modulinis-rm750x-750w-ausinimas-skysciu-wifi-yra/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/old-high-end-gamming-pc-i7-7800x-16gb-28gb-256gb-ssd-nmve-gtx-1070-ti8gb-sli-modulinis-750w-80-plus-gold-psu-ausinimas-skysciu-kopija/</t>
+  </si>
+  <si>
+    <t>ThinkStation P350</t>
+  </si>
+  <si>
+    <t>Intel i7-10700 8 branduoliai 2.9GHz Max turbo dažnis 4.8GHz</t>
+  </si>
+  <si>
+    <t>64GB</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkstation-p350-i7-10700-64gb-ddr4-3200mhz-232gb-dar-du-lizdai-laisvi-512gb-nmve-ssd-700w-92-platinum-psu/</t>
+  </si>
+  <si>
+    <t>Intel i7-7740K 4.3GHz, Max turbo dažnis 4.5GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/old-high-end-gamming-pc-i7-7740k-16gb-28gb-512gb-ssd-nmve-gtx-1070-ti8gb-sli-modulinis-1000w-psu-be-quiet-ausinimas-skysciu-kopija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/old-high-end-gamming-pc-i7-7800x-16gb-28gb-256gb-ssd-nmve-gtx-1080-ti-11gb-modulinis-1000w-80-plus-gold-psu-ausinimas-skysciu-wifi/</t>
+  </si>
+  <si>
+    <t>ThinkCentre M90q</t>
+  </si>
+  <si>
+    <t>Intel i9-10900 10 Core, 2.8GHz, Max turbo dažnis 5.2GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkcentre-m90q-mini-pc-i9-10900-116gb-512gb-ssd-dp-hdmi-com-port-wifi-yra/</t>
+  </si>
+  <si>
+    <t>Optiplex 7060 SFF</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-optiplex-7060-i5-8500-8gb-256gb-ssd-windows-nesuinstaliuota/</t>
+  </si>
+  <si>
+    <t>EliteDesk 600 G4 SFF</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitedesk-600-g4-sff-i5-8500-8gb-256gb-ssd-windows-suinstaliuota/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitedesk-600-g4-sff-i5-8500-8gb-256gb-ssd-windows-11-pro-suinstaliuota/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitedesk-600-g4-sff-i5-8500-8gb-256gb-ssd-windows-11-pro-suinstaliuota-2/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitedesk-600-g4-sff-i5-8500-16gb-256gb-ssd-windows-11-pro-suinstaliuota/</t>
+  </si>
+  <si>
+    <t>HP ProDesk 400 G4 SFF</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-prodesk-400-g4-sff-i5-6500-be-ram-ir-be-ssd-1vnt-display-port-1vnt-vga/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-prodesk-600-g2-sff-i5-6500-be-ram-be-ssd-disko-veikiantis-stacionaras/</t>
+  </si>
+  <si>
+    <t>Optiplex 7040 Micro Tower</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-optiplex-7040-micro-tower-i7-6700-8gb-ram-128gb-ssd-disko-veikiantis-stacionaras/</t>
+  </si>
+  <si>
     <t>Ekranas</t>
   </si>
   <si>
-    <t>Procesorius (CPU)</t>
-[...4 lines deleted...]
-  <si>
     <t>Diskas</t>
   </si>
   <si>
     <t>Baterija (Wear level)</t>
   </si>
   <si>
-    <t>Trūkumai</t>
-[...2 lines deleted...]
-    <t>Dell</t>
+    <t>V330-IKB</t>
+  </si>
+  <si>
+    <t>1920*1080 TN</t>
+  </si>
+  <si>
+    <t>Intel i5-8250u</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-v330-14ikb-14-0-fhd-i5-8250u-8gb-128gb-ssd/</t>
+  </si>
+  <si>
+    <t>LifeBook U728</t>
+  </si>
+  <si>
+    <t>1920*1080 IPS</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lifebook-u728-12-5-ips-i5-8250u-8gb-256gb-svoris-tik-1-105kg/</t>
+  </si>
+  <si>
+    <t>Fujitsu LifeBook U748</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-lifebook-u748-14-fhd-ips-i5-8250u-8gb-256gb-ssd/</t>
   </si>
   <si>
     <t>Dell Latitude 5495</t>
   </si>
   <si>
-    <t>1920*1080 IPS</t>
+    <t>AMD Ryzen 7 2700u</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-5495/</t>
   </si>
   <si>
     <t>AMD Ryzen 5 2500u</t>
   </si>
   <si>
-    <t>8GB</t>
-[...4 lines deleted...]
-  <si>
     <t>https://eridas.lt/preke/dell-latitude-5495-14-0-fhd-ips-amd-ryzen-5-2500u-8gb-256gb-ssd/</t>
   </si>
   <si>
-    <t>Hewlett-Packard</t>
+    <t>Thinkpad L14 Gen 1</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 5 4650u</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/thinkpad-l14-fhd-ryzen-5-4650u-8gb-128gb-ssd/</t>
+  </si>
+  <si>
+    <t>Lifebook E736</t>
+  </si>
+  <si>
+    <t>Intel i5-6200u</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-lifebook-e736-13-3-fhd-ips-i5-6200u-8gb-256gb-ssd/</t>
+  </si>
+  <si>
+    <t>ThinkPad E495</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 5 Pro 3500u</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-e495-14-0-fhd-ips-ryzen-5-3500u-8-256gb/</t>
+  </si>
+  <si>
+    <t>13.3 1920*1080 IPS</t>
+  </si>
+  <si>
+    <t>Intel i5-6200U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lifebook-e736-13-3-fhd-ips-i5-6200u-8gb-256gb-ssd/</t>
+  </si>
+  <si>
+    <t>LIFEBOOK S935</t>
+  </si>
+  <si>
+    <t>Intel i5-5200U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-s935-13-3-fhd-ips-i5-5200u-8gb-256gb-ssd/</t>
+  </si>
+  <si>
+    <t>LIFEBOOK U747</t>
+  </si>
+  <si>
+    <t>14.0 1920*1080 IPS</t>
+  </si>
+  <si>
+    <t>Intel I5-7200U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lifebook-u747-13-3-fhd-ips-i5-6200u-8gb-256gb-ssd-copy/</t>
+  </si>
+  <si>
+    <t>Toshiba</t>
+  </si>
+  <si>
+    <t>Z30-C-16M</t>
+  </si>
+  <si>
+    <t>Intel i7-6500U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/toshiba-z30-c-16m-13-3-fhd-ips-i7-6500u-8gb-256gb-ssd/</t>
+  </si>
+  <si>
+    <t>Z30-C-120</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/toshiba-z30-c-120-13-3-fhd-ips-i5-6200u-8gb-256gb-ssd/</t>
+  </si>
+  <si>
+    <t>LifeBook U727</t>
+  </si>
+  <si>
+    <t>12.5 1920*1080 IPS</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lifebook-u727-14-0-fhd-ips-i5-7200u-8gb-256gb-ssd/</t>
+  </si>
+  <si>
+    <t>Microsoft Surface</t>
+  </si>
+  <si>
+    <t>Microsoft Surface Laptop Go</t>
+  </si>
+  <si>
+    <t>12.4 Touch 1536*1024 IPS LED LCD</t>
+  </si>
+  <si>
+    <t>Intel i5-1035G1</t>
+  </si>
+  <si>
+    <t>64GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/surface-laptop-go-12-4-ips-i5-1035g1-4gb-64gb/</t>
+  </si>
+  <si>
+    <t>Latitude 5410</t>
+  </si>
+  <si>
+    <t>intel i7-10610U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/latitude-5410-14-0-i7-10610u-8gb-512tb-ssd-21/</t>
   </si>
   <si>
     <t>ZBook 17 G3</t>
   </si>
   <si>
     <t>17.3 1920*1080 IPS</t>
   </si>
   <si>
     <t>Xeon E3-1535M v5</t>
   </si>
   <si>
-    <t>16GB</t>
-[...4 lines deleted...]
-  <si>
     <t>https://eridas.lt/preke/17-3-hp-zbook-17-g3-fhd-ips-xeon-e3-1535m-v5-16gb-ram-512gb-ssd-quadro-m5000m-8gb-gddr5/</t>
   </si>
   <si>
+    <t>EliteBook 845 G9</t>
+  </si>
+  <si>
+    <t>14.0 1920*1200 IPS</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 5 PRO 6650</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-845-g9-fhd-ips-ryzen-5-6650-16-256gb/</t>
+  </si>
+  <si>
     <t>ZBook 15 G1 Workstation</t>
   </si>
   <si>
     <t>15.6 1920*1080 TN</t>
   </si>
   <si>
     <t>intel i7-4700MQ</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/hp-zbook-15-g1-workstation-15-6-fhd-matinis-i7-4700mq-8gb-256gb-ssd-nvidia-quadro-k1100m-2gb-gddr5/</t>
   </si>
   <si>
+    <t>Cepter</t>
+  </si>
+  <si>
+    <t>N520-02</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/cepter-n520-02-15-6-fhd-i5-8250u-16gb-512gb-ssd-1/</t>
+  </si>
+  <si>
     <t>ZBook 14 G7 Firefly</t>
   </si>
   <si>
-    <t>14.0 1920*1080 IPS</t>
-[...10 lines deleted...]
-  <si>
     <t>https://eridas.lt/preke/hp-zbook-14-g7-firefly-14-0-fhd-ips-i7-10610u-32gb-1tb-ssd-nvidia-quadro-p520-4gb-gddr5/</t>
   </si>
   <si>
-    <t>Lenovo</t>
+    <t>ThinkPad X13 Gen 1</t>
+  </si>
+  <si>
+    <t>Ryzen 3 4450u</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/isparduodame-lenovo-thinkpad-x13-gen-1-1-14-0-fhd-ips-ryzen-3-4450u-8gb-128gb-ssd-gera-baterija/</t>
+  </si>
+  <si>
+    <t>Surface Laptop 3</t>
+  </si>
+  <si>
+    <t>13.5 Touch 2256*1504 IPS LED LCD</t>
+  </si>
+  <si>
+    <t>Intel i7-1065G7 1.3GHz, Max turbo dažnis 3.9GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/microsoft-surface-laptop-3-13-5-i7-1065g7-16gb-256gb-ssd/</t>
+  </si>
+  <si>
+    <t>EliteBook 845 G8</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 5 PRO 5650U 2.3GHz, Max turbo dažnis 4.2GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-845-g8-fhd-ips-ryzen-5650u-16gb-256gb-30/</t>
+  </si>
+  <si>
+    <t>EliteBook 845 G10</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 5 PRO 7540 3.2GHz, Max turbo dažnis 4.9GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-845-g10-fhd-ips-ryzen-5-7540u-16gb-256gb-ssd-usa-klaviatura-24-men-garantija/</t>
+  </si>
+  <si>
+    <t>ProBook 445 G8</t>
+  </si>
+  <si>
+    <t>Amd Ryzen 5 4500U 2.3GHz, Max turbo dažnis 4.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-445-g8-14-0-fhd-ips-probook-ryzen-5-4500u-16gb-256gb-ssd/</t>
+  </si>
+  <si>
+    <t>Vivobook Go 14</t>
+  </si>
+  <si>
+    <t>14.0 1920*1080 TN</t>
+  </si>
+  <si>
+    <t>Ryzen 5 7520U 2.8GHz, Max turbo dažnis 4.3GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/asus-vivobook-go-14-fhd-tn-matinis-ryzen-5-7520u-8gb-512gb-ssd-10/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-845-g10-fhd-ips-ryzen-5-7540u-16gb-256gb-ssd-usa-klaviatura-24-men-garantija-c-grade/</t>
   </si>
   <si>
     <t>ThinkPad P1 Gen 1</t>
   </si>
   <si>
     <t>15.6 1920*1080 IPS</t>
   </si>
   <si>
     <t>Intel i7-8750H 2.2GHz, Max turbo dažnis 4.1GHz</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/lenovo-thinkpad-p1-gen-1-15-6-fhd-ips-i7-8750h-16gb-256gb-p1000-4gb-53-su-ekrano-kosmetiniais-trukumais/</t>
   </si>
   <si>
+    <t>BX325E</t>
+  </si>
+  <si>
+    <t>13.3" 1920*1080 FHD OLED</t>
+  </si>
+  <si>
+    <t>Intel i5-1135G7 2.4GHz, Max turbo dažnis 4.2GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/asus-bx325e-13-3-fhd-oled-i5-1135g7-8gb-512gb-ssd-31/</t>
+  </si>
+  <si>
+    <t>ProBook 440 G9</t>
+  </si>
+  <si>
+    <t>Intel i3-1215U , Max turbo dažnis 4.4GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-440-g9-14-fhd-ips-i3-1215u-8gb-256gb-ssd-5/</t>
+  </si>
+  <si>
+    <t>ProBook 440 G10</t>
+  </si>
+  <si>
+    <t>14.0" 1920*1080 FHD IPS 400 Nit</t>
+  </si>
+  <si>
+    <t>Intel i3-1315U , Max turbo dažnis 4.5GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-440-g10-14-fhd-ips-i3-1315u-16gb-256gb-ssd-5/</t>
+  </si>
+  <si>
+    <t>Dynabook ( Buvęs Toshiba )</t>
+  </si>
+  <si>
+    <t>Portege X40-E</t>
+  </si>
+  <si>
+    <t>14.0 1920*1080 IPS Matinis Touchscreen</t>
+  </si>
+  <si>
+    <t>Intel i5-8250U 1.6GHz, Max turbo dažnis 3.4GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/toshiba-dynabook-portege-x40-e-14-fhd-ips-touch-i5-8250u-8gb-256gb-ssd-10/</t>
+  </si>
+  <si>
+    <t>EliteBook 840 G6</t>
+  </si>
+  <si>
+    <t>14.0" 1920*1080 FHD IPS Ekrane kairėje viršuje yra įmušimas</t>
+  </si>
+  <si>
+    <t>Intel i7-8565u 1.8GHz, Max turbo dažnis 4.6Hz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-840-g6-14-0-fhd-i7-8565u-16gb-512gb-ssd-16/</t>
+  </si>
+  <si>
+    <t>MSI</t>
+  </si>
+  <si>
+    <t>Summit E13 Flip Evo</t>
+  </si>
+  <si>
+    <t>13.4 FHD+ 1920*1200 120Hz Touchschreen x360</t>
+  </si>
+  <si>
+    <t>Intel i7-1280P 14 Core, Max turbo dažnis 4.8GHz</t>
+  </si>
+  <si>
+    <t>32GB LPDDR5 4800MHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/msi-summit-e13-flip-evo-13-4-x360-touch-19201200-120hz-i7-1280p-32gb-ddr5-1tb-ssd-26/</t>
+  </si>
+  <si>
+    <t>ThinkPad P50</t>
+  </si>
+  <si>
+    <t>15.6 1920*1080 IPS Touchscreen</t>
+  </si>
+  <si>
+    <t>i7-6820HQ 2.7GHz, Max turbo dažnis 3.6GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-p50-15-6-fhd-ips-touchscreen-i7-6820hq-16gb-256gb-m2000m-4gb/</t>
+  </si>
+  <si>
+    <t>Latitude 5440</t>
+  </si>
+  <si>
+    <t>14.0 1920*1080 Matinis ekranas IPS</t>
+  </si>
+  <si>
+    <t>Intel i7-1365U 10 Core, Max turbo dažnis 5.2GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-14-fhd-ips-i7-1365u-16gb-256gb-12-men-garantija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-firefly-14-g8-14-fhd-ips-i7-1165g7-32gb-512gb-t500-4gb/</t>
+  </si>
+  <si>
+    <t>Precision 3560</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-840-g8-14-0-fhd-ips-i5-1135g7-16gb-256gb-ssd-26-kopija/</t>
+  </si>
+  <si>
+    <t>Thinkpad X280</t>
+  </si>
+  <si>
+    <t>Intel i5-7200U 2.5GHz, Max turbo dažnis 3.1GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-x270-12-5-fhd-ips-i5-7200u-8gb-256gb-ssd-12/</t>
+  </si>
+  <si>
     <t>Precision 3470</t>
   </si>
   <si>
-    <t>14.0 1920*1080 Matinis ekranas IPS</t>
-[...1 lines deleted...]
-  <si>
     <t>Intel i7-1260P 12 Core, Max turbo dažnis 4.7GHz</t>
   </si>
   <si>
-    <t>https://eridas.lt/preke/dell-precision-3470-14-0-fhd-ips-i7-1260p-32gb-1tb-ssd-nvidia-quadro-t550-4gb-32/</t>
-[...25 lines deleted...]
-  <si>
     <t>https://eridas.lt/preke/dell-precision-3470-14-0-fhd-ips-i7-1260p-16gb-512gb-ssd-nvidia-quadro-t550-4gb-35/</t>
   </si>
   <si>
+    <t>14.0 1920*1080 Matinis IPS Ekranas</t>
+  </si>
+  <si>
+    <t>Amd Ryzen 3 5400U 2.3GHz, Max turbo dažnis 4.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-445-g8-14-fhd-ips-ryzen-3-5400u-8gb-256gb-ssd/</t>
+  </si>
+  <si>
+    <t>ThinkPad T14s 2nd Gen</t>
+  </si>
+  <si>
+    <t>14.0 FHD IPS Matinis</t>
+  </si>
+  <si>
+    <t>Intel i7-1165G7 2.8GHz, Max turbo dažnis 4.7GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-2nd-gen-fhd-ips-i7-1165g7-32gb-ram-1tb-ssd-17-vienas-is-dvieju-type-c-neveikiantis/</t>
+  </si>
+  <si>
     <t>Legion Y520-15IKBN</t>
   </si>
   <si>
     <t>15.6 FHD IPS 60Hz Matinis LED LCD</t>
   </si>
   <si>
     <t>i5-7300HQ 2.5GHz, Max turbo dažnis 3.5GHz</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-7300hq-8gb-256gb-ssd-21-gtx-1050-4gb-usa-klaviatura/</t>
   </si>
   <si>
+    <t>EliteBook 6 G1i 14</t>
+  </si>
+  <si>
+    <t>14.0 FHD+ IPS Matinis LED LCD</t>
+  </si>
+  <si>
+    <t>Intel Ultra 5 225U Max turbo dažnis 4.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-6-g1i-14-fhd-ips-matinis-ultra-5-225u-16gb-256gb-3/</t>
+  </si>
+  <si>
+    <t>ProBook 450 G10</t>
+  </si>
+  <si>
+    <t>15.6 FHD IPS Matinis</t>
+  </si>
+  <si>
+    <t>Intel i7-1355U Max turbo dažnis 5.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-450-g10-15-6-fhd-ips-i7-1355u-16gb-512gb-19/</t>
+  </si>
+  <si>
+    <t>SATELLITE PRO C40-H-101</t>
+  </si>
+  <si>
+    <t>14.0 1920*1080 Matinis</t>
+  </si>
+  <si>
+    <t>Intel i5-1035G1 1.6GHz, Max turbo dažnis 3.6GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dynabook-satellite-pro-c40-101-14-fhd-i5-1035g1-8gb-256gb-ssd-8/</t>
+  </si>
+  <si>
     <t>ZBook 17 G5</t>
   </si>
   <si>
     <t>17.3 1920*1080 Matinis IPS</t>
   </si>
   <si>
     <t>Intel i7-8850H 2.6GHz, Max turbo dažnis 4.3GHz</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/hp-zbook-17-g5-17-3-fhd-ips-i7-8850h-32gb-512gb-ssd-quadro-p3200-6gb-30/</t>
   </si>
   <si>
     <t>Precision 7550</t>
   </si>
   <si>
-    <t>15.6 FHD IPS Matinis</t>
-[...1 lines deleted...]
-  <si>
     <t>Intel i7-10850H 2.7GHz, Max turbo dažnis 5.1GHz</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-a5000-16gb/</t>
   </si>
   <si>
     <t>Precision 7540</t>
   </si>
   <si>
     <t>15.6 1920*1080 Matinis IPS</t>
   </si>
   <si>
     <t>Intel i7-9850H 2.6GHz, Max turbo dažnis 4.6GHz</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/dell-precision-7540-17-3-fhd-ips-i7-9850h-32gb-512gb-rtx-5000-16gb-gddr6-63/</t>
   </si>
   <si>
     <t>Precision 7710</t>
   </si>
   <si>
     <t>17.3 1920*1080 IPS Matinis ekranas</t>
   </si>
   <si>
-    <t>64GB</t>
-[...1 lines deleted...]
-  <si>
     <t>https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-64gb-ram-512gb-ssd-m3000m-4gb/</t>
   </si>
   <si>
-    <t>Nėra</t>
+    <t>ThinkPad T495</t>
+  </si>
+  <si>
+    <t>14.0 Ekranas FHD IPS Matinis</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 3 PRO 3300U 2.1GHz, Max turbo dažnis 3.5GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t495-14-0-fhd-ips-ryzen-3-pro-3300u-8gb-256gb-ssd-gera-baterija/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-32gb-ram-0gb-ssd-m3000m-4gb-21/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-64gb-ram-512gb-ssd-m3000m-4gb-26/</t>
   </si>
   <si>
+    <t>latitude 5430</t>
+  </si>
+  <si>
+    <t>14.0 1920*1080 IPS Matinis ekranas</t>
+  </si>
+  <si>
+    <t>Intel i7-1265u 3.3Ghz, Max turbo dažnis 4.8GHz 10 branduoliai, 12 virtualūs</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-5430-14-0-fhd-ips-i7-1265u-16gb-256gb-6-men-garantija/</t>
+  </si>
+  <si>
+    <t>EliteBook 850 G4</t>
+  </si>
+  <si>
+    <t>15.6 FHD TN Matinis LED LCD</t>
+  </si>
+  <si>
+    <t>Intel i5-7300U 2.6GHz Max turbo dažnis 3.5GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-850-g4-15-6-fhd-tn-i5-7300u-8gb-256gb-26/</t>
+  </si>
+  <si>
+    <t>13.3 FHD IPS Matinis</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 5 4650U 2.1GHz, Max turbo dažnis 4.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-x13-gen-1-13-3-fhd-ips-matinis-ryzen-5-4650u-16gb-512gb-14-trukumas-1vnt-usb-c-neveikia-ir-1vnt-usb/</t>
+  </si>
+  <si>
     <t>ZBook 17 G6</t>
   </si>
   <si>
     <t>I9-9880H 2.3GHz Max turbo dažnis 4.8GHz</t>
   </si>
   <si>
+    <t>Thinkpad T470p</t>
+  </si>
+  <si>
+    <t>Intel i7-7820HQ 2.9GHz, Max turbo dažnis 3.9GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t470p-14-0-fhd-ips-matinis-i7-7820hq-32gb-512gb-ssd-nvidia-930-mx-2gb-17/</t>
+  </si>
+  <si>
+    <t>Thinkpad Carbon Gen 8</t>
+  </si>
+  <si>
+    <t>14.0 1920*1080 IPS Matinis 400 Nit</t>
+  </si>
+  <si>
+    <t>Intel i5-10210U 1.6GHz, Max turbo dažnis 4.2GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-carbon-gen-8-14-fhd-ips-400-nit-i5-10210u-8gb-256gb-15/</t>
+  </si>
+  <si>
+    <t>EliteBook 830 G6</t>
+  </si>
+  <si>
+    <t>13.3" 1920*1080 FHD IPS</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-830-g6-13-3-fhd-i7-8565u-16gb-512gb-ssd/</t>
+  </si>
+  <si>
+    <t>Microsoft</t>
+  </si>
+  <si>
+    <t>Surface Book 1</t>
+  </si>
+  <si>
+    <t>13.5 3000*2000 IPS Ekranas</t>
+  </si>
+  <si>
+    <t>Intel i5-6300U 2.4GHz, Max turbo dažnis 3.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/microsfot-surface-book-1-13-5-30002000-ips-i5-6300u-8gb-256gb-ssd-nvidia-geforce-1gb-22-mazesne-baterija-planseteje-neveikianti/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/su-defektais-thinkpad-t440-14-0-hd-touch-i5-4300u-8gb-128gb/</t>
+  </si>
+  <si>
     <t>Precision 5540</t>
   </si>
   <si>
     <t>15.6 4K IPS Touch</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/dell-precision-5540-15-6-4k-ips-touch-i7-9850h-32gb-1tb-ssd-t2000-max-q-4gb-gddr6-39/</t>
   </si>
   <si>
-    <t>Toshiba</t>
-[...7 lines deleted...]
-  <si>
     <t>Intel i7-6500U 2.5GHz, Max turbo dažnis 3.1GHz</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/toshiba-z30-c-16m-13-3-fhd-ips-i7-6500u-8gb-256gb-ssd-su-ekrano-defektu-veikiantis-ir-bloga-baterija/</t>
   </si>
   <si>
+    <t>Thinkpad T490</t>
+  </si>
+  <si>
+    <t>Intel i5-8265U 1.6GHz, Max turbo dažnis 3.9GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t490-14-0-fhd-ips-400-nitu-i5-8265u-8gb-256gb-18/</t>
+  </si>
+  <si>
     <t>Precision 7560</t>
   </si>
   <si>
     <t>i9-11950H 2.6GHz, Max turbo dažnis 5.0GHz</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/precision-7560-15-6-fhd-ips-i9-11950h-64gb-1tb-ssd-rtx-a3000-6gb/</t>
   </si>
   <si>
+    <t>https://eridas.lt/preke/surface-4-pro-12-3-27361824-ips-touch-i7-6650u-8gb-256gb-ssd-22/</t>
+  </si>
+  <si>
     <t>https://eridas.lt/preke/hp-elitebook-1030-g1-touch-13-3-qhd-m7-6y75-16gb-256gb-ssd-nesuinstaliuotas/</t>
   </si>
   <si>
-    <t>ZBook 15 G6</t>
+    <t>ProBook 430 G5</t>
+  </si>
+  <si>
+    <t>13.3 1920*1080 TN</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-430-g5-13-3-fhd-ips-i5-8250u-8gb-256gb/</t>
+  </si>
+  <si>
+    <t>ZBook 14u G6</t>
+  </si>
+  <si>
+    <t>14.0" 1920*1080 FHD IPS</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-14u-g6-14-0-fhd-ips-i7-8565u-16gb-512gb-ssd-16/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-5430-14-0-fhd-ips-i7-1265u-16gb-256gb-23/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-430-g5-13-3-fhd-ips-i5-8250u-4gb-256gb-27-1vnt-kairys-usb-islaustas/</t>
+  </si>
+  <si>
+    <t>IdeaPad Flex 5 14ALC05</t>
+  </si>
+  <si>
+    <t>14.0 FHD IPS x360 Touch</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 5 5500U 2.1GHz, Max turbo dažnis 4.00GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-ideapad-flex-5-14alc05-x360-14-fhd-ips-ts-ryzen-5-5500u-8gb-512gb-13/</t>
+  </si>
+  <si>
+    <t>ThinkPad P72</t>
+  </si>
+  <si>
+    <t>Intel Xeon E-2186M 2.9GHz, Max turbo dažnis 4.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-p72-17-3-fhd-ips-intel-xeon-e-2186m-32gb-ram-512gb-ssd-p5200-16gb-max-q-2gb-8-su-keletu-nedideliu-defektu/</t>
+  </si>
+  <si>
+    <t>EliteBook 860 G11</t>
+  </si>
+  <si>
+    <t>16.0 1920*1200 IPS Matinis</t>
+  </si>
+  <si>
+    <t>Intel Core Ultra 5 125H , Max turbo dažnis 4.5GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-860-g11-16-0-fhd-ips-core-ultra-5-125h-16gb-512gb-ssd-7-garantija-iki-2028-02-12/</t>
+  </si>
+  <si>
+    <t>ZBook Create G7</t>
+  </si>
+  <si>
+    <t>15.6 1920*1080 IPS Matinis ekranas 400 Nit</t>
+  </si>
+  <si>
+    <t>I9-10885H 2.4GHz Max turbo dažnis 5.3GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-create-g7-15-6-fhd-ips-i9-10885h-32gb-1tb-ssd-nvidia-rtx-2070-8gb-max-q-28/</t>
+  </si>
+  <si>
+    <t>ZBook Fury 17 G7</t>
+  </si>
+  <si>
+    <t>17.3 FHD IPS Matinis</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-fury-17-g7-17-3-fhd-ips-i7-10850h-64gb-512gb-ssd-nvidia-rtx-4000-max-q-28-minimalus-speakeriu-pasidevejimas/</t>
+  </si>
+  <si>
+    <t>14.0 1366*768 TN</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 3 4450U 2.4GHz, Max turbo dažnis 3.7GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/thinkpad-l14-gen-1-14-0-hd-ryzen-3-4450u-8gb-256gb-19-yra-balta-neryski-demele/</t>
+  </si>
+  <si>
+    <t>ThinkPad P1 Gen2</t>
+  </si>
+  <si>
+    <t>15.6 Ekranas 1920*1080 Matinis IPS</t>
+  </si>
+  <si>
+    <t>Intel i7-9750H 2.6GHz, Max turbo dažnis 4.5GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-p1-gen2-15-6-fhd-ips-60hz-i7-9750h-32gb-512gb-ssd-nvidia-quadro-t1000-4gb-19/</t>
+  </si>
+  <si>
+    <t>Precision 7760</t>
+  </si>
+  <si>
+    <t>Intel i7-11850H 2.5GHz, Max turbo dažnis 4.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7760-17-3-fhd-ips-i7-11850h-16gb-512gb-ssd-rtx-a5000-16gb-0-su-nedideliu-defektu-klaviaturos-pasvietimas-neveikia/</t>
+  </si>
+  <si>
+    <t>Lenovo Thinkpad T470</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t470-14-0-fhd-ips-i5-7300u-8gb-256gb-ssd-viena-isorine-baterija-padidintos-talpos-25/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t470-14-0-fhd-ips-i5-7300u-8gb-256gb-ssd-viena-isorine-baterija-padidintos-talpos-10/</t>
+  </si>
+  <si>
+    <t>SATELLITE PRO C40-G-11G</t>
+  </si>
+  <si>
+    <t>14.0 1920*1080 TN Matinis </t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dynabook-toshiba-satellite-pro-c40-g-11g-14-0-fhd-i5-10210u-8gb-antras-lizdas-laisvas-256gb-ssd-9/</t>
+  </si>
+  <si>
+    <t>Intel i5-1035G1 1.0GHz, Max turbo dažnis 3.6GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dynabook-toshiba-satellite-pro-c40-h-101-14-0-fhd-i5-1035g1-8gb-antras-lizdas-laisvas-256gb-ssd-5/</t>
+  </si>
+  <si>
+    <t>LifeBook E5410</t>
+  </si>
+  <si>
+    <t>Intel i5-10310U 1.7GHz, Max turbo dažnis 4.4GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-lifebook-e5410-14-0-fhd-i5-10310u-8gb-256gb-20-bios-su-passwordu-windows-isiraso/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-l14-14-0-fhd-ips-i5-10210u-8gb-256gb-ssd-13-windows-nesuinstaliuota/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t470-14-0-fhd-ips-i5-7300u-8gb-256gb-ssd-viena-isorine-baterija-padidintos-talpos-18/</t>
+  </si>
+  <si>
+    <t>Intel</t>
+  </si>
+  <si>
+    <t>Regulatory model QC7</t>
+  </si>
+  <si>
+    <t>15.6 Ekranas 1920*1080 Matinis IPS 144Hz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/intel-regulatory-model-qc7-15-6-fhd-ips-144hz-i7-9750h-16gb-512gb-ssd-gtx-1660-ti-6gb-nera-baterijos-neveikia-ausiniu-lizdas/</t>
+  </si>
+  <si>
+    <t>Intel i5-6200U 2.3GHz Max turbo dažnis 2.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t470-14-0-fhd-ips-i5-6200u-8gb-256gb-ssd-viena-isorine-baterija-padidintos-talpos-15/</t>
+  </si>
+  <si>
+    <t>Dell Latitude 5310</t>
+  </si>
+  <si>
+    <t>intel i7-10610u 1.8GHz, Max turbo dažnis 4.9GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/latitude-5310-13-3-fhd-ips-i7-10610u-32gb-ram-1tb-ssd-68/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-p1-gen2-15-6-fhd-ips-60hz-i7-9750h-32gb-512gb-ssd-nvidia-quadro-t1000-4gb-21/</t>
+  </si>
+  <si>
+    <t>13.3 HD TN Matinis</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-x13-gen1-13-3-hd-i5-10310u-16gb-256gb-11/</t>
+  </si>
+  <si>
+    <t>ThinkPad P1 Gen 3</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/thinkpad-p1-gen-3-15-6-fhd-ips-i7-10850h-64gb-512gb-ssd-nvidia-quadro-t1000-4gb-max-q-13/</t>
+  </si>
+  <si>
+    <t>EliteBook 830 G8</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-830-g8-13-3-fhd-ips-i7-1165g7-32gb-ram-1tb-ssd-28/</t>
+  </si>
+  <si>
+    <t>13.3 FHD IPS Matinis 400 Nit</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-830-g8-13-3-fhd-ips-400-nit-i7-1165g7-16gb-ram-256gb-ssd-26/</t>
+  </si>
+  <si>
+    <t>Envy x360 14-fa0803no</t>
+  </si>
+  <si>
+    <t>13.3 FHD+ IPS x360 Touch</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 5 8640HS 3.5GHz, Max turbo dažnis 4.9GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-envy-x360-14-fa0803no-13-3-fhd-ips-x360-touch-ryzen-5-8640hs-16gb-512gb-ssd-14-1vnt-usb-neveikiantis/</t>
+  </si>
+  <si>
+    <t>ZBook Power 15.6 G8</t>
+  </si>
+  <si>
+    <t>15.6 1920*1080 IPS Matinis</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-power-15-6-g8-15-6-fhd-ips-i7-11850h-32gb-512gb-rtx-a2000-4gb-29-c-grade-be-ikroviklio-galima-ir-su/</t>
+  </si>
+  <si>
+    <t>Ideapad 3-14IIL05</t>
+  </si>
+  <si>
+    <t>14.0 FHD TN Matinis</t>
+  </si>
+  <si>
+    <t>Intel i3-1005G1 1.2GHz, Max turbo dažnis 3.4GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-ideapad-3-14iil05-14-0-fhd-tn-i3-1005g1-4gb-128gb-ssd-12-be-kroviklio-galima-ir-su/</t>
+  </si>
+  <si>
+    <t>Dell Latitude 5411</t>
+  </si>
+  <si>
+    <t>14.0 FHD IPS Matinis Touchscreen</t>
+  </si>
+  <si>
+    <t>Intel i5-10400H 2.6GHz, Max turbo dažnis 4.6GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-5411-14-0fhd-ips-touch-i5-10400h-32gb-ram-1tb-ssd-59/</t>
+  </si>
+  <si>
+    <t>ZBook Studio G8</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/precision-7560-15-6-fhd-ips-i9-11950h-64gb-1tb-ssd-rtx-a3000-6gb-28/</t>
+  </si>
+  <si>
+    <t>Thinkpad T14s Gen 2</t>
+  </si>
+  <si>
+    <t>14.0 FHD IPS Matinis 400 Nit</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-gen-2-14-0-fhd-ips-ryzen-5-4650u-16gb-256gb-30-trukumas-1vnt-usb-c-neveikia/</t>
+  </si>
+  <si>
+    <t>Thinkpad T470s</t>
+  </si>
+  <si>
+    <t>14.0 FHD IPS Matinis ekranas Touch</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t470s-14-0-fhd-ips-i5-7300u-16gb-256gb-ssd-dvi-baterijos-13-29/</t>
+  </si>
+  <si>
+    <t>EliteBook 835 G7</t>
+  </si>
+  <si>
+    <t>13.3 FHD Matinis IPS</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 5 PRO 4650U 2.1GHz, Max turbo dažnis 4.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-835-g7-13-3-fhd-ips-ryzen-5-4650u-8gb-256gb-ssd-nera-baterijos/</t>
+  </si>
+  <si>
+    <t>EliteBook 840 G10</t>
+  </si>
+  <si>
+    <t>14.0 FHD+ 1920*1200 IPS</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-840-g10-14-0-fhd-ips-i7-1365u-16gb-256gb-ssd-31-windows-11-pro-suinstaliuota/</t>
+  </si>
+  <si>
+    <t>ProBook 640 G8</t>
+  </si>
+  <si>
+    <t>Intel i5-1145G7 2.6GHz , Max turbo dažnis 4.4GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-640-g8-14-0-fhd-ips-i5-1145g7-16gb-256gb-ssd-17/</t>
+  </si>
+  <si>
+    <t>13.3 FHD IPS X360 Touch</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-x13-gen-1-13-3-x360-fhd-ips-touch-i5-10210u-8gb-256b-ssd-23-pen-komplekte-yra/</t>
+  </si>
+  <si>
+    <t>Thinkpad T480S</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t480s-14-0-fhd-ips-i5-8250u-8gb-256gb-ssd-26/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-5000-max-q-16gb-46-kopija/</t>
+  </si>
+  <si>
+    <t>ThinkPad T480</t>
+  </si>
+  <si>
+    <t>Intel i7-8650U 1.9GHz, Max turbo dažnis 4.2GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t480-14-0-fhd-ips-i7-8650u-32gb-ddr4-ram-512gb-ssd-abi-baterijos-blogas/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t470p-14-0-fhd-ips-matinis-i7-7820hq-32gb-1tb-ssd-nvidia-930-mx-2gb-7/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/surface-4-pro-12-3-27361824-ips-touch-i5-6300u-8gb-256gb-ssd-19-su-klaviatura-ir-dockingu-krovikliu/</t>
+  </si>
+  <si>
+    <t>ThinkPad T14 Gen3</t>
+  </si>
+  <si>
+    <t>14.0 FHD+ 1920*1200 Matinis IPS</t>
+  </si>
+  <si>
+    <t>Intel i7-1255U 10 Core , Max turbo dažnis 4.7GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/thinkpad-t14-gen3-14-0-fhd-ips-i5-1245u-16gb-256gb-1-1vnt-usb-neveikiantis-minimaliai-nuospaudu-ekrane-nuo-klviaturos-yra/</t>
+  </si>
+  <si>
+    <t>Thinkpad T14s Gen 3</t>
+  </si>
+  <si>
+    <t>14.0 1920*1200 IPS 400 Nit</t>
+  </si>
+  <si>
+    <t>Intel i7-1260P 12 branduolių ! , Max turbo dažnis 4.7GHz</t>
+  </si>
+  <si>
+    <t>32GB LPDDR5 Nesikeičia</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-gen-3-fhd-400-nit-ips-i7-1260p-32gb-lpddr5-512gb-41/</t>
+  </si>
+  <si>
+    <t>IdeaPad 5 Pro 14ACN6</t>
+  </si>
+  <si>
+    <t>14.0 WQXGA+ 2880*1800 120Hz</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 7 5800U 8/16 Core  1.9GHz, Max turbo dažnis 4.4GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-ideapad-5-pro-14acn6-14-0-wqxga-28801800-120hz-ryzen-7-5800u-16gb-128gb-ssd-9/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-5540-15-6-fhd-ips-i7-9850h-32gb-ram-0gb-ssd-t2000-max-q-4gb-gddr6-37-c-grade/</t>
+  </si>
+  <si>
+    <t>ThinkPad T14 2nd Gen</t>
+  </si>
+  <si>
+    <t>Latitude 5530</t>
   </si>
   <si>
     <t>15.6 1920*1080 IPS Matinis ekranas</t>
   </si>
   <si>
+    <t>https://eridas.lt/preke/dell-latitude-5530-15-6-fhd-ips-i7-1265u-16gb-256gb-13/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-fury-17-g7-17-3-fhd-ips-i7-10850h-32gb-512gb-ssd-nvidia-rtx-5000-max-q-16gb-32/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/thinkpad-t14-gen3-14-0-fhd-ips-i7-1255u-16gb-512gb-20/</t>
+  </si>
+  <si>
+    <t>2TB SSD, 512GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-power-15-6-g8-15-6-fhd-ips-i7-11850h-32gb-512gb-nmve-2tb-nmve-rtx-a2000-4gb-29-c-grade-su-ekrano-defektu/</t>
+  </si>
+  <si>
+    <t>ThinkPad P53</t>
+  </si>
+  <si>
     <t>Intel i7-9850H 2.6GHz , Max turbo dažnis 4.6GHz</t>
   </si>
   <si>
-    <t>https://eridas.lt/preke/hp-zbook-15-g6-15-6-fhd-ips-i7-9850h-32gb-512gb-t2000-4gb-max-q-35/</t>
-[...50 lines deleted...]
-    <t>https://eridas.lt/preke/hp-zbook-fury-15-6-g8-15-6-fhd-ips-i7-11850h-16gb-512gb-rtx-a3000-6gb-30/</t>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-p53-15-6-fhd-ips-i7-9850h-16gb-256gb-t1000-4gb-0/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-5540-15-6-fhd-ips-i7-9850h-0gb-ram-0gb-ssd-t2000-max-q-4gb-gddr6-37-c-grade-be-ikroviklio/</t>
+  </si>
+  <si>
+    <t>Latitude 7400</t>
+  </si>
+  <si>
+    <t>Intel i5-8365U 1.6GHz, Max turbo dažnis 4.1GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/getac-s410-g3-rugged-14-0-fhd-ips-intel-i5-8365u-32gb-256gb-ssd-28/</t>
+  </si>
+  <si>
+    <t>LifeBook U7410</t>
+  </si>
+  <si>
+    <t>Intel i7-10510U 1.8GHz, Max turbo dažnis 4.9GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-lifebook-u7410-14-fhd-ips-i7-10510u-32gb-1tb-ssd23-made-in-japan/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-7400-14-0-fhd-ips-intel-i5-8365u-32gb-256gb-ssd-48/</t>
+  </si>
+  <si>
+    <t>Slim 7 Pro 14ACH5</t>
+  </si>
+  <si>
+    <t>14.0 14.0 2240*1400 IPS Matinis</t>
+  </si>
+  <si>
+    <t>Ryzen 5 5600H 3.3GHz, Max turbo dažnis 4.2GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-yoga-slim-7-pro-14ach5-14-0-22401400-ryzen-5-5600h-16gb-256gb-21/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t480s-14-0-fhd-ips-i5-8250u-8gb-256gb-ssd-33/</t>
+  </si>
+  <si>
+    <t>ThinkPad P1 Gen 2</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-p1-gen-2-15-6-fhd-ips-i7-9850h-64gb-512gb-ssd-t1000-4gb-16/</t>
+  </si>
+  <si>
+    <t>Thinkpad P15S Gen 2</t>
+  </si>
+  <si>
+    <t>15.6 FHD IPS Matinis ekranas</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-p15s-gen-2-15-6-fhd-ips-i7-1165g7-32gb-512gb-ssd-nvidia-quadro-t500-2gb-16/</t>
+  </si>
+  <si>
+    <t>Intel i5-1235U 10 Core Max turbo dažnis 4.4GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/thinkpad-t14-gen3-14-0-fhd-ips-i5-1235u-16gb-256gb-0/</t>
+  </si>
+  <si>
+    <t>Thinkpad P14s Gen 2</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-p14s-gen-2-14-fhd-ips-300-nit-ryzen-5-pro-5650u-16gb-512gb-ssd-9-yra-nuospaudu-nuo-klaviaturos-ekrane/</t>
+  </si>
+  <si>
+    <t>HP Elite x2 G4</t>
+  </si>
+  <si>
+    <t>13.3 1920*1280 Touch</t>
+  </si>
+  <si>
+    <t>Intel I5-8265u 1.6GHz Max turbo dažnis 3.9GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elite-x2-g4-13-3-19201280-ips-touch-i5-8265u-8gb-256gb-ssd-15/</t>
+  </si>
+  <si>
+    <t>Thinkpad T430S</t>
+  </si>
+  <si>
+    <t>14.0 HD+ Matinis</t>
+  </si>
+  <si>
+    <t>Intel i7-3520M 2.9GHz, Max turbo dažnis 3.6GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t430s-14-0-hd-i7-3520m-8gb-240gb-ssd-32-su-uk-klaviatura/</t>
+  </si>
+  <si>
+    <t>Thinkpad T420S</t>
+  </si>
+  <si>
+    <t>Intel i7-2620M 2.7GHz, Max turbo dažnis 3.4GHz</t>
+  </si>
+  <si>
+    <t>160GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t420s-14-0-hd-i7-2620m-8gb-160gb-ssd-16-nvidia-quadro-nvs-4200m/</t>
+  </si>
+  <si>
+    <t>EliteBook 640 G9</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-640-g9-14-0-fhd-ips-i5-1235u-16gb-256gb-ssd-31/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-640-g9-14-0-fhd-ips-i5-1235u-16gb-256gb-ssd-23/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t420s-14-0-hd-i7-2620m-8gb-160gb-ssd-36-nvidia-quadro-nvs-4200m/</t>
+  </si>
+  <si>
+    <t>Intel i7-2640M 2.8GHz, Max turbo dažnis 3.5GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t420s-14-0-hd-i7-2640m-8gb-160gb-ssd-24-nvidia-quadro-nvs-4200m/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-640-g8-14-0-fhd-ips-i5-1145g7-16gb-512gb-ssd-17-a-grade/</t>
+  </si>
+  <si>
+    <t>EliteBook x360 1040 G8</t>
+  </si>
+  <si>
+    <t>14.0 1920*1080 Matinis IPS Touch</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-x360-1040-g8-13-3-fhd-ips-touch-i5-1135g7-16gb-256gb-ssd-26/</t>
+  </si>
+  <si>
+    <t>Thinkpad T15 Gen2</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t15-gen2-15-6-fhd-ips-i5-1135g7-16gb-256gb-ssd-10/</t>
+  </si>
+  <si>
+    <t>Thinkpad P51</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-p51-i7-7820hq-32gb-ram-1tb-ssd-quadro-m2200-4gb-15/</t>
+  </si>
+  <si>
+    <t>ProBook 445 G10</t>
+  </si>
+  <si>
+    <t>14.0 HD TN Matinis</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 3 7330U 2.3GHz, Max turbo dažnis 4.3GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-445-g1013-3-hd-tn-amd-ryzen-3-7330u-8gb-256gb-ssd-7/</t>
+  </si>
+  <si>
+    <t>Precision M4800</t>
+  </si>
+  <si>
+    <t>Intel i7-4800MQ 2.7GHz, Max turbo dažnis 3.7GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-m4800-15-6-fhd-i7-4800mq-16gb-256gb-quadro-k2100m-2gb-11/</t>
+  </si>
+  <si>
+    <t>ZBook Fury 16 G9</t>
+  </si>
+  <si>
+    <t>16.0 1920*1200 IPS 400 Nit</t>
+  </si>
+  <si>
+    <t>Intel i7-12850HX 16 Core Max turbo dažnis 4.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-fury-16-g9-16-0-fhd-ips-400-nit-intel-i7-12850hx-64gb-512gb-ssd-nvidia-rtx-a5500-16gb-27/</t>
+  </si>
+  <si>
+    <t>Latitude 5400</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-5400-14-0-fhd-ips-i5-8265u-16gb-256gb-30/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-5540-15-6-fhd-ips-i7-9850h-16gb-256-ssd-t1000-4gb-gddr6-39/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-445-g1013-3-fhd-ips-amd-ryzen-3-7330u-16gb-256gb-ssd-17/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-l14-14-0-fhd-ips-i5-10210u-8gb-256gb-ssd-13/</t>
+  </si>
+  <si>
+    <t>lifeBook E449</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-lifebook-e449-14-0-fhd-ips-i5-8250u-8gb-256gb-ssd-47/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-x360-1040-g8-14-0-fhd-ips-touch-i5-1135g7-16gb-256gb-ssd-26/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-x360-1040-g8-14-0-fhd-ips-touch-i5-1135g7-16gb-256gb-ssd-28/</t>
+  </si>
+  <si>
+    <t>ThinkPad T15p Gen 2</t>
+  </si>
+  <si>
+    <t>15.6" FHD 1920*1080 IPS Matinis</t>
+  </si>
+  <si>
+    <t>Intel i5-11400H 2.7GHz Max turbo dažnis 4.5GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t15p-gen-2-15-6-fhd-ips-i5-11400h-16gb-512gb-ssd-21/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-5000-max-q-16gb-66-1-vnt-usb-sulauzytas/</t>
+  </si>
+  <si>
+    <t>Thinkpad X13 Gen 2</t>
+  </si>
+  <si>
+    <t>13.3 FHD+ IPS Matinis</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-x13-gen-2-13-3-fhd-ips-i5-1135g7-8gb-512gb-ssd-0/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-l14-14-0-fhd-ips-i5-10210u-8gb-256gb-ssd-11-sunkiau-spaudosi-space-mygtukas/</t>
+  </si>
+  <si>
+    <t>Latitude 5421</t>
+  </si>
+  <si>
+    <t>14.0 1920*1080 IPS ekranas</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-5421-14-0-fhd-ips-i7-11850h-64gb-512gb-rtx-a2000-4gb-59-nvidia-mx-450-2gb-gddr6/</t>
+  </si>
+  <si>
+    <t>Thinkpad P15 Gen 1</t>
+  </si>
+  <si>
+    <t>Intel i7-10750H 2.6GHz, Max turbo dažnis 5.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-p15-gen-1-15-6-fhd-ips-60hz-i7-10750h-16gb-256gb-ssd-nvidia-quadro-t1000-4gb-0/</t>
+  </si>
+  <si>
+    <t>Precision 7750</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7750-17-3-fhd-ips-gen-1-i9-10885h-32gb-512gb512gb-rtx-5000-16gb-15/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t470s-14-0-fhd-ips-i5-7300u-16gb-256gb-ssd-dvi-baterijos-26-19/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t470s-14-0-fhd-ips-touch-i5-7300u-16gb-256gb-ssd-dvi-baterijos-23-23/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t470s-14-0-fhd-ips-touch-i5-7300u-16gb-256gb-ssd-dvi-baterijos-22-67/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-5550-15-6-fhd-ips-i7-10850h-16gb-512-ssd-t2000-4gb-gddr6-max-q-41/</t>
+  </si>
+  <si>
+    <t>Precision 7670</t>
+  </si>
+  <si>
+    <t>16.0 4k+ Oled Touch 3840*2800</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-7670-16-0-4k-oled-touch-i7-12850hx-64gb-ddr5-ram-1tb-ssd-rtx-a4500-16gb-29/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-17-g6-17-3-fhd-ips-i9-9880h-32gb-512gb-rtx-5000-16gb-16/</t>
+  </si>
+  <si>
+    <t>Intel i7-4810MQ 2.8GHz Max turbo dažnis 3.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-m4800-15-6-fhd-ips-i7-4810mq-16gb-256gb-quadro-k2100m-2gb-19-uk-klaviatura/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-5400-14-0-fhd-ips-i5-8265u-16gb-256gb-4/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-5400-14-0-fhd-ips-i5-8265u-16gb-256gb-16/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t495-14-0-fhd-ips-ryzen-3-pro-3300u-8gb-256gb-ssd-26-1vnt-type-c-neveikiantis/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/thinkpad-t14-gen3-14-0-fhd-ips-i5-1235u-16gb-256gb-13/</t>
+  </si>
+  <si>
+    <t>Latitude 5520</t>
+  </si>
+  <si>
+    <t>Intel i7-1185G7 3.0GHz, Max turbo dažnis 4.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/latitude-5520-15-6-fhd-ips-i7-1185g7-16gb-256gb-ssd-24/</t>
+  </si>
+  <si>
+    <t>ZBook Firefly 14 G8</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-firefly-14-g8-14-fhd-ips-i7-1165g7-32gb-512gb-t500-4gb-31/</t>
+  </si>
+  <si>
+    <t>ProBook  440 G6</t>
+  </si>
+  <si>
+    <t>14.0 FHD IPS Matinis ekranas</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-14-0-fhd-ips-i5-8265u-8gb-256gb-ssd-16-windows-nesuinstaliuota/</t>
+  </si>
+  <si>
+    <t>Precision 3551</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-precision-3551-15-6-fhd-ips-i7-10850h-32gb-512-ssd-quadro-p620-4gb-37/</t>
   </si>
   <si>
     <t>HP ZBook Fury 15 G7</t>
   </si>
   <si>
-    <t>https://eridas.lt/preke/hp-zbook-fury-15-g7-15-6-fhd-ips-i9-10885h-32gb-1tb-ssd-nvidia-rtx-3000-6gb-10/</t>
-[...143 lines deleted...]
-    <t>Disko talpa</t>
+    <t>https://eridas.lt/preke/hp-zbook-fury-15-g7-15-6-fhd-ips-i7-10850h-32gb-1tb-ssd-nvidia-quadro-t2000-4gb-max-q-28/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t15-gen2-15-6-fhd-ips-i5-1135g7-16gb-256gb-ssd-15/</t>
+  </si>
+  <si>
+    <t>Thinkpad E14 Gen 2</t>
+  </si>
+  <si>
+    <t>14.0 FHD TN Matinis Ekranas</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-e14-gen-2-15-6-fhd-ips-i7-1165g7-16gb-256gb-ssd-9/</t>
+  </si>
+  <si>
+    <t>ThinkBook 14 G4+ IAP</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkbook-14-g4-iap-14-0-fhd-ips-i5-1235u-16gb-256gb-9-su-defektais-c-grade/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-17-g5-17-3-fhd-ips-i7-8850h-32gb-512gb-ssd-quadro-p5200-16gb-5-mikrafonas-neveikia/</t>
+  </si>
+  <si>
+    <t>Envy 17-k230ng</t>
+  </si>
+  <si>
+    <t>17.3 Ekranas 1600*900 Blizgus</t>
+  </si>
+  <si>
+    <t>Intel i7-5500U 2.4GHz, Max turbo dažnis 3.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-envy-17-k230ng-17-3-hd-blizgus-i7-5500u-16gb-256gb-1tb-hdd-gtx-850-4gb-0-nesuinstaliuotas/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/thinkpad-p1-gen-3-15-6-fhd-ips-i7-10850h-16gb-256gb-ssd-nvidia-quadro-rtx-3000-6gb-gddr6-0/</t>
+  </si>
+  <si>
+    <t>12.5 1366*768 TN</t>
+  </si>
+  <si>
+    <t>Intel i5-8350U 1.7GHz, Max turbo dažnis 3.6GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-x280-12-5-hd-tn-i5-8350u-8gb-ram-128gb-ssd-11/</t>
+  </si>
+  <si>
+    <t>ThinkBook 14 G2 ITL</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkbook-14-g2-itl-14-0-fhd-ips-i5-1135g7-8gb-256gb-ssd-9/</t>
+  </si>
+  <si>
+    <t>ZBook Fury 16 G11</t>
+  </si>
+  <si>
+    <t>Intel i7-13850HX 20 Core Max turbo dažnis 5.3GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-fury-16-g11-16-0-fhd-ips-400-nit-intel-i7-13850hx-64gb-512gb-ssd-nvidia-rtx-a5000-16gb-ada-17-garantija-iki-2028-09-02/</t>
+  </si>
+  <si>
+    <t>ZBook 17 G4</t>
+  </si>
+  <si>
+    <t>Intel i7-7820HQ v5 2.9GHz, Max turbo dažnis 3.9GHz</t>
+  </si>
+  <si>
+    <t>20GB</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-17-g4-17-3-19201080-ips-matinis-i7-7820hq-32gb-512gb-p3000-6gb-35-neveikia-home-mygtukas/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-fury-16-g11-16-0-fhd-ips-400-nit-intel-i7-13850hx-64gb-512gb-ssd-nvidia-rtx-a5000-16gb-ada-20-garantija-iki-2027-12-18/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-gen-2-14-0-fhd-ips-400-nit-ryzen-5-4650u-16gb-256gb-33/</t>
+  </si>
+  <si>
+    <t>EliteBook 830 G5</t>
+  </si>
+  <si>
+    <t>13.3 Matinis 1920*1080 IPS</t>
+  </si>
+  <si>
+    <t>Intel i7-8850U 1.8GHz, Max turbo dažnis 4.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-830-g5-13-3-fhd-ips-i7-8550u-8gb-256gb-13-win-11-pro-surasyta/</t>
+  </si>
+  <si>
+    <t>Intel i5-1335U 10 Core, Max turbo dažnis 4.6GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-840-g10-14-0-fhd-ips-i5-1335u-16gb-512gb-ssd-10-windows-11-pro-suinstaliuota/</t>
+  </si>
+  <si>
+    <t>14.0 1920*1080 FHD IPS Matinis</t>
+  </si>
+  <si>
+    <t>Ryzen 3 4300u 2.7GHz, Max turbo dažnis 3.7GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-e14-gen-2-14-0-fhd-ips-ryzen-3-4300u-8gb-256gb-15/</t>
+  </si>
+  <si>
+    <t>Thinkbook  14 G4 ABA</t>
+  </si>
+  <si>
+    <t>Amd Ryzen 5 5625U 2.3GHz, Max turbo dažnis 4.3GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkbook-14-g4-aba-14-0-fhd-ips-amd-ryzen-5-5625u-8gb-256gb-ssd-20/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkbook-14-g4-aba-14-0-fhd-ips-amd-ryzen-5-5625u-8gb-256gb-ssd-13/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkbook-14-g4-aba-14-0-fhd-ips-amd-ryzen-5-5625u-8gb-256gb-ssd-12/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-5330-13-3-fhd-ips-touch-i7-1265u-16gb-256gb-6/</t>
+  </si>
+  <si>
+    <t>Getac</t>
+  </si>
+  <si>
+    <t>S410 G3 Rugged</t>
+  </si>
+  <si>
+    <t>14.0 FHD IPS</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/getac-s410-g3-rugged-14-0-fhd-ips-intel-i5-8365u-32gb-1tb-ssd-19-usa-klaviatura/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/getac-s410-g3-rugged-14-0-fhd-ips-intel-i5-8365u-32gb-1tb-ssd-25-usa-klaviatura/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/getac-s410-g3-rugged-14-0-fhd-ips-intel-i5-8365u-32gb-1tb-ssd-28/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/getac-s410-g3-rugged-14-0-fhd-ips-intel-i5-8365u-32gb-1tb-ssd-11/</t>
+  </si>
+  <si>
+    <t>latitude 7430</t>
+  </si>
+  <si>
+    <t>Ekranas 14.0 1920*1080 IPS Matinis Touch</t>
+  </si>
+  <si>
+    <t>Intel i5-1245U , Max turbo dažnis 4.4GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-7440-14-0-fhd-ips-touch-i5-1245u-16gb-512gb-11-usa-klaviatura/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-7440-14-0-fhd-ips-touch-i5-1245u-16gb-256gb-7-usa-klaviatura/</t>
+  </si>
+  <si>
+    <t>ThinkPad X1 Yoga G3</t>
+  </si>
+  <si>
+    <t>Ekranas 14.0 WQHD 2560*1440 IPS Touch</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-x1-yoga-g3-x360-14-0-fhd-ips-i7-8550u-16gb-ram-512gb-ssd-23/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-7430-14-0-fhd-ips-touch-i7-1265u-16gb-512gb-8-usa-klaviatura/</t>
+  </si>
+  <si>
+    <t>Latitude 7420</t>
+  </si>
+  <si>
+    <t>14.0 FHD IPS Touch x360</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/latitude-7420-14-0-fhd-ips-touch-x360-i7-1185g7-32gb-256gb-ssd-27/</t>
+  </si>
+  <si>
+    <t>Latitude 5320</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-5320-fhd-13-3-ips-i5-1145g7-8gb-256gb-ssd-1/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-5411-14-0fhd-ips-i7-10850h-16gb-512gb-ssd-nvidia-mx-250-2gb-0-usa-klaviatura/</t>
+  </si>
+  <si>
+    <t>Latitude 3420</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-3420-14-0-fhd-ips-i5-1135g7-8gb-256gb-ssd-1-su-vieneriu-metu-garantija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-5410-14-0-fhd-ips-i5-10310u-8gb-256gb-29/</t>
+  </si>
+  <si>
+    <t>Latitude 3540</t>
+  </si>
+  <si>
+    <t>15.6 FHD 1920*1080 IPS Matinis</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-3540-15-6-fhd-ips-i5-1335u-16gb-256gb-ssd-11-windows-11-pro-suinstaliuota/</t>
+  </si>
+  <si>
+    <t>Latitude 3510</t>
+  </si>
+  <si>
+    <t>Intel i3-10110U 2.1GHz , Max turbo dažnis 4.1GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-3510-15-6-fhd-ips-i3-10110u-16gb-256gb-ssd-6-windows-11-pro-suinstaliuota/</t>
+  </si>
+  <si>
+    <t>ThinkPad T14s</t>
+  </si>
+  <si>
+    <t>14.0 1920*1080 Matinis ekranas IPS 400 Nit</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 7 PRO 4750U 1.7GHz, Max turbo dažnis 4.1GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-14-ru-lipdukai-ant-us-kb-uzklijuoti/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-fury-16-g9-16-0-fhd-ips-400-nit-intel-i7-12850hx-64gb-512gb-ssd-nvidia-rtx-a5500-16gb-26/</t>
+  </si>
+  <si>
+    <t>ThinkPad T15p Gen 1</t>
+  </si>
+  <si>
+    <t>Intel i7-10750H 2.6GHz Max turbo dažnis 5.0GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/thinkpad-t15p-gen-1-15-6-fhd-ips-i7-10750h-16gb-512gb-ssd-nvidia-gtx-1050-3gb-18/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-3510-15-6-fhd-ips-i3-10110u-16gb-256gb-ssd-0-windows-11-pro-suinstaliuota/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-17-usa-klaviatura/</t>
+  </si>
+  <si>
+    <t>Lenovo DISPLAY,14",FHD,Touch,Anti-Glare,IPS,500nit,72%NTSC,ePrivacy </t>
+  </si>
+  <si>
+    <t>Intel i5-1145G7 2.6GHz, Max turbo dažnis 4.4GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-2nd-gen-14-0-fhd-ips-touch-500-nit-i5-1145g7-16gb-ram-512gb-ssd-16/</t>
+  </si>
+  <si>
+    <t>ThinkPad T14s Gen1</t>
+  </si>
+  <si>
+    <t>Lenovo DISPLAY,14",FHD,Touch,Anti-Glare,IPS,500nit,ePrivacy</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-gen1-14-0-fhd-ips-touch-i5-10310u-16gb-512gb-14-usa-klaviatura/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-16-usa-klaviatura/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-gen1-14-0-fhd-ips-touch-i5-10310u-16gb-512gb-20-usa-klaviatura/</t>
+  </si>
+  <si>
+    <t>Latitude 5590</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-5590-15-0-fhd-ips-i5-8350u-8gb-256gb-ssd-23-2/</t>
+  </si>
+  <si>
+    <t>ThinkPad T14s Gen3</t>
+  </si>
+  <si>
+    <t>14.0 1920*1200 IPS TS</t>
+  </si>
+  <si>
+    <t>Intel i7-1270P 12 Core Max turbo dažnis 4.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-gen3-fhd-ips-touch-i7-1270p-32gb-lpddr5-256gb-kopija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-14-fhd-ips-i7-1365u-16gb-256gb-0-6-men-garantija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-17-usa-klaviatura-2/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-19-usa-klaviatura/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-gen1-14-0-fhd-ips-touch-i5-10310u-16gb-512gb-17-usa-klaviatura/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-gen1-14-0-fhd-ips-touch-i5-10310u-16gb-512gb-16-usa-klaviatura/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-3510-15-6-fhd-ips-i3-10110u-16gb-256gb-ssd-8-windows-11-pro-suinstaliuota/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-2nd-gen-14-0-fhd-ips-touch-500-nit-i5-1145g7-16gb-ram-512gb-ssd-16-usa-klaviatura/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-gen1-14-0-fhd-ips-touch-i5-10310u-16gb-512gb-17-usa-klaviatura-2/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-gen1-14-0-fhd-ips-touch-i5-10310u-16gb-512gb-17-usa-klaviatura-nedidelis-kosmetinis-trukumas/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-2nd-gen-14-0-fhd-ips-touch-500-nit-i5-1145g7-16gb-ram-512gb-ssd-0-usa-klaviatura/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-12-usa-klaviatura-minimalus-kosmetiniai-trukumai-ekrane/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-15-usa-klaviatura/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-2nd-gen-14-0-fhd-ips-touch-500-nit-i5-1145g7-16gb-ram-512gb-ssd-0-usa-klaviatura-2/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-zbook-fury-16-g10-16-0-fhd-ips-400-nit-intel-i7-13850hx-64gb-512gb-ssd-nvidia-rtx-a5000-16gb-ada-17-garantija-iki-2027-07-21/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-2nd-gen-14-0-fhd-ips-touch-500-nit-i5-1145g7-16gb-ram-512gb-ssd-13-usa-klaviatura/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-14-usa-klaviatura/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-21-usa-klaviatura/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-gen1-14-0-fhd-ips-touch-i5-10310u-16gb-512gb-16-usa-klaviatura-su-defektu-trukumu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-13-usa-klaviatura/</t>
   </si>
   <si>
     <t>EliteBook 8570p</t>
   </si>
   <si>
     <t>15.6 HD+ 1600*900 TN Matinis</t>
   </si>
   <si>
     <t>Intel i7-3740QM</t>
   </si>
   <si>
-    <t>128GB SSD</t>
-[...1 lines deleted...]
-  <si>
     <t>https://eridas.lt/preke/hp-elitebook-15-6-i7-3740qm-8gb-128ssd/</t>
   </si>
   <si>
-    <t>Latittude E6440</t>
-[...80 lines deleted...]
-    <t>LifeBook E734</t>
+    <t>LIFEBOOK E744</t>
+  </si>
+  <si>
+    <t>Intel i5-4210M</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lifebook-e744-13-3-i5-4210m-8gb-128gb-ssd/</t>
+  </si>
+  <si>
+    <t>Thinkpad L430</t>
+  </si>
+  <si>
+    <t>i3-2328M, i3-2350M, i3-2370M, i3-3110M, i3-3120M: ar panašus</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-l430-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/</t>
+  </si>
+  <si>
+    <t>Thinkpad L420</t>
+  </si>
+  <si>
+    <t>I5-2320M</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-l420-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/</t>
+  </si>
+  <si>
+    <t>Intel i5-3210M</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430s-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/</t>
+  </si>
+  <si>
+    <t>Intel i5-2410M</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t420s-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-e520-15-6-hd-i3-2370m-4gb-500gb-hdd-30-nesuinstaliuotas/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-lifebook-a512-15-6-hd-i3-3110m-4gb-320gb-hdd-16-nesuinstaliuotas/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-e5430-14-0-1600900-i3-2350m-8gb-be-disko-5/</t>
+  </si>
+  <si>
+    <t>Acer</t>
+  </si>
+  <si>
+    <t>TravelMate P273</t>
+  </si>
+  <si>
+    <t>17.3 1600*900</t>
+  </si>
+  <si>
+    <t>i3-2348M</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/17-3-1600900-i3-2348m-8gb-128gb-ssd-500gb-hdd-48/</t>
+  </si>
+  <si>
+    <t>Satellite C870D-11M</t>
+  </si>
+  <si>
+    <t>AMD E1-1200</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/toshiba-satellite-c870d-11m-17-3-1600900-e1-1200-8gb-128gb-ssd-17-yra-keli-mazi-balti-taskeliai-ekrane/</t>
+  </si>
+  <si>
+    <t>Amilo Li 3910</t>
+  </si>
+  <si>
+    <t>18.4 Raiška netestuota</t>
+  </si>
+  <si>
+    <t>Intel Pentium T3200 2.00GHz</t>
+  </si>
+  <si>
+    <t>3GB</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/kolekcinis-produktas-18-4-ekranu-fujitsu-amilo-li-3910-pentium-t3200-3gb-ram-be-disko-su-originaliu-krovikliu/</t>
+  </si>
+  <si>
+    <t>Aspire 8730</t>
+  </si>
+  <si>
+    <t>18.4 1920*1080</t>
+  </si>
+  <si>
+    <t>Intel Pentium T6400 2.00GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/kolekcinis-produktas-18-4-fhd-acer-aspire-8730-pentium-t6400-4gb-ram-0gb-hdd-nvidia-gt-9600m-1gb-gyva-baterija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/packard-bell-ts11-hr-15-6-hd-i7-2630qm-4gb-240gb-ssd-nvidia-gt-540m-baterija-beveik-mirusi-70/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-6560b-15-6-i5-2410m-8gb-256gb-ssd-baterijos-bukle-neaiski-iki-galo-bet-krauna/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-6560b-15-6-i5-2450m-4gb-128-ssd-baterijos-bukle-neaiski-iki-galo-bet-krauna/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-lifebook-e556-15-6-fhd-ips-i5-6200u-8gb-ddr4-256gb-ssd-52/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-probook-450-g2-15-6-i5-4210u-4gb-128-ssd-bloga-silpna-baterija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-8570p15-6-i5-3360m-4gb-500gb-hdd-baterijos-bukle-neaiski-iki-galo-bet-krauna/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-lifebook-e754-15-6-fhd-ips-i5-6200u-8gb-ddr3-256gb-ssd-12/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-e5430-14-0-i5-3340m-4gb-128gb-baterija-silpna-bloga/</t>
+  </si>
+  <si>
+    <t>Thinkpad T430</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430-14-0-hd-i5-8gb-128gb-ssd-silpna-prasta-bloga-baterija-ar-isvis-jos-nera/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-ideapad-320-15ikb-15-6-19201080-tn-ekranas-pentium-gold-4415u-4gb-128gb-ssd-11-parduodamas-be-ikroviklio/</t>
+  </si>
+  <si>
+    <t>ThinkPad A485</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 3 2300U 2.0GHz, Max turbo dažnis 3.6GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-a485-14-0-fhd-ips-ryzen-3-2300u-8gb-128gb-ssd-dvi-baterijos-38-13/</t>
+  </si>
+  <si>
+    <t>Notebook E210</t>
+  </si>
+  <si>
+    <t>11.6 HD TN Matinis</t>
+  </si>
+  <si>
+    <t>Celeron N4500 1.1GHz, Max turbo dažnis 2.8GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/asus-notebook-e210-11-6-ultra-thin-hd-tn-celeron-n4500-4gb-128gb-ssd-21-su-org-dezute-labai-geros-bukles/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-15-6-hd-i5-2410m-8gb-ddr3-ram-be-ssd-silpna-baterija-su-krovikliu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-15-6-hd-intel-n4200-4gb-ddr3-ram-1tb-hdd-gera-baterija-su-krovikliu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-15-6-hd-i7-3630qm-8gb-ram-750gb-hdd-bloga-baterija-su-krovikliu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-15-6-hd-i5-3230m-6gb-ram-750gb-hdd-bloga-baterija-su-krovikliu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/asus-15-6-hd-i3-2310m-4gb-ram-50gb-hdd-nvidia-gt-610m-2gb-bloga-baterija-su-krovikliu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-15-6-hd-i5-3230m-4gb-500gb-hdd-baterija-laikanti-su-krovikliu/</t>
+  </si>
+  <si>
+    <t>EliteBook 840 G3</t>
+  </si>
+  <si>
+    <t>14.0 FHD Matinis TN</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-840-g3-14-0-fhd-i5-6200u-4gb-128gb-ssd/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/thinkpad-x1-carbon-g2-14-25601440-touch-i7-4600u-8gb-256gb-ssd-nera-baterijos/</t>
+  </si>
+  <si>
+    <t>V330-14IKB</t>
+  </si>
+  <si>
+    <t>Untested</t>
+  </si>
+  <si>
+    <t>0GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/25vnt-14-0-fhd-i5-8250u-su-defektais-nuo-48-eur/</t>
+  </si>
+  <si>
+    <t>Zenbook 14 UX434F</t>
+  </si>
+  <si>
+    <t>Intel i7-10510u</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/zenbook-14-ux434f-i7-10510u-8gb-256gb-2-screens/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-e7440-14-0-fhd-i7-4600u-0gb-ram-be-ssd-korpuso-defektai/</t>
+  </si>
+  <si>
+    <t>E31-70, E31-80</t>
   </si>
   <si>
     <t>13.3 1366*768 TN</t>
   </si>
   <si>
-    <t>Intel i5-4210M</t>
-[...203 lines deleted...]
-    <t>Lenovo IdeaPad Z510</t>
+    <t>Intel i3-5005U, Intel i3-6006u</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/1vnt-lenovo-e31-70-80-kompiuteris-i3-4gb-128gb-ssd-su-korpuso-ar-klaviaturos-defektu/</t>
+  </si>
+  <si>
+    <t>Surface 5 Pro</t>
+  </si>
+  <si>
+    <t>12.3 2736*1824 IPS</t>
+  </si>
+  <si>
+    <t>Intel i5-7300U</t>
+  </si>
+  <si>
+    <t>128GB arba 256GB SSD</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/1vnt-surface-pro-5-12-3-i5-7300u-8gb-128-256gb-su-ekrano-defektu/</t>
+  </si>
+  <si>
+    <t>Ideapad S540-13IML</t>
+  </si>
+  <si>
+    <t>Intel i5-10210U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-ideapad-s540-13iml-i5-10210u/</t>
+  </si>
+  <si>
+    <t>Notebook 14-ck1864no</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-ideapad-s540-13iml-i5-10210u-neveikiantis-kopija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/15-6-19201080-i5-6200u-12gb-ram-be-ssd-bloga-klaviatura-bloga-baterija/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-245-g9-14-0-ryzen-3-5425u-0gb-ram-0gb-ssd-fhd-neveikiantis/</t>
+  </si>
+  <si>
+    <t>Latitude 5580</t>
+  </si>
+  <si>
+    <t>Intel i5-6440HQ</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/15-6-fhd-ips-i5-6440hq-16gb-256gb-ssd-0-neveikia-touch-ekrano-visa-kita-veikia-gerai/</t>
+  </si>
+  <si>
+    <t>Microsfot Surface 5 Pro</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/microsfot-surface-5-pro-12-3-27361824-ips-touch-neveikia-lieciamas-ekranas-i5-7300u-8gb-256gb-1/</t>
+  </si>
+  <si>
+    <t>14.0 1920*1080</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-v330-14ikb-14-0-fhd/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-aspire-3-a315-31-15-6-19201080-celeron-n3350-4gb-128gb-ssd-44-truksta-klavisu/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-aspire-v5-552-15-6-hd-a6-5357m-8gb-480gb-ssd-7-kosmetiniai-ekrano-defektai-daug-baltu-tasku/</t>
+  </si>
+  <si>
+    <t>Yoga 510-14ISK</t>
+  </si>
+  <si>
+    <t>14.0 1920*1080 IPS Touchscreen</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-yoga-510-14isk-x360-14-0-fhd-ips-touch-i5-6200u-8gb-128gb-ssd-31/</t>
+  </si>
+  <si>
+    <t>Intel i5-10310u</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-latitude-5310-13-3-fhd-ips-i5-10310u-8gb-256gb-26-yra-baltu-tasku-ekrane/</t>
+  </si>
+  <si>
+    <t>Inspiron 17 5748 </t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/17-3-1600900-i5-5200u-8gb-128gb-ssd-gt-820m-2gb-nera-baterijos/</t>
+  </si>
+  <si>
+    <t>IdeaPad 330S-15IKB</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-ideapad-330s-15ikb-15-6-fhd-i5-8250u-8gb-128gb-ssd-10-bloga-klaviat8ra-ekrane-matosi-nuospaudos-nuo-klaviaturos/</t>
+  </si>
+  <si>
+    <t>LifeBook E544</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-lifebook-e544-15-6-fhd-ips-i5-4210m-8gb-256gb-ssd-20-keli-defektai/</t>
+  </si>
+  <si>
+    <t>Aspire E5-532</t>
+  </si>
+  <si>
+    <t>15.6 1366*768</t>
+  </si>
+  <si>
+    <t>Intel i3-4005U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-aspire-e5-532-15-6-1366768-i3-4005u-8gb-128gb-ssd-12-touchpad-neveikia/</t>
+  </si>
+  <si>
+    <t>Aspire ES1-512</t>
+  </si>
+  <si>
+    <t>Celeron N2920</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/acer-aspire-es1-512-15-6-celeron-n2920-8gb-1tb-hdd-bloga-baterija-ir-touchpad/</t>
+  </si>
+  <si>
+    <t>Lenovo Yoga 710-14IKB</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-yoga-710-14ikb-su-defektais-14-0-fhd-ips-i5-7200u-4gb-256gb-ssd-ekrano-defektais-camera-neveikia-klaviatura-neidealiai-veikia/</t>
+  </si>
+  <si>
+    <t>Notebook 17</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/17-3-1600900-i5-6200u-8gb-be-disko-r5-m330-keli-nebaisus-trukumai/</t>
+  </si>
+  <si>
+    <t>Pavilion 15-P294no</t>
+  </si>
+  <si>
+    <t>AMD A10-7300</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/15-6-19201080-a10-7300-8gb-r7-m260-bloga-baterija-ir-touchpad/</t>
+  </si>
+  <si>
+    <t>Intel i5-8265U</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/15-6-fhd-ips-idealus-ekranas-i5-8265u-8gb-0gb-ssd-su-defektu-klaviaturos-nevisi-mygtukai-veikia-baterijos-nera/</t>
+  </si>
+  <si>
+    <t>Thinkpad A285</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-a285-12-5-hd-amd-ryzen-5-2500u-8gb-256gb-ssd-vienas-is-dvieju-usb-c-neveikiantis/</t>
+  </si>
+  <si>
+    <t>Inspiron 13 5370</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/dell-inspiron-13-5370-13-3-fhd-ips-i5-8250u-8gb-256gb-45-neveikia-web-camera/</t>
+  </si>
+  <si>
+    <t>PU500C</t>
   </si>
   <si>
     <t>15.6 1366*768 Matinis</t>
   </si>
   <si>
-    <t>6GB</t>
-[...337 lines deleted...]
-  <si>
     <t>Intel i5-3337U 1.8GHz, Max turbo dažnis 2.7GHz</t>
   </si>
   <si>
     <t>10GB</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/asus-pu500c-15-6-hd-matinis-i5-3337u-10gb-ram-128gb-ssd-14/</t>
   </si>
   <si>
-    <t>https://eridas.lt/preke/lenovo-ideapad-530s-14ikb-14-0-fhd-ips-touchscreen-i5-8250u-0gb-ram-0gb-ssd-mx-130-2gb-gpu/</t>
-[...1 lines deleted...]
-  <si>
     <t>https://eridas.lt/preke/neveikiantis-samsung-galaxy-book-pro-np930xdb-13-3-amoled-supilta-pagrindine-plokste-dalimis-arba-visas/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/neveikiantis-samsung-galaxy-book-pro-360-np930qdb-13-3-x360-touchscreen-amoled-mb-jau-buvo-lituota-ankstesnio-savininko/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/lenovo-y540-17irh-neveikiantis-i5-9300h-gtx-1660-ti-6gb-s-n-pf1zvzkv/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/lenovo-legion-y530-15ich-15-6-144hz-neveikiantis-i5-8300h-gtx-1060-6gb-8gb-ram-s-n-pf1efx10/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/hp-omen-15-en0802no-200w-ryzen-5-4600h-1660ti-6gb-neveikiantis-s-n-5cd0256bds/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/dell-xps-15-9550-15-6-i7-6700hq-960m-2gb-s-n-1ldnj72-sulietas-neveikiantis/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/acer-aspire-vvn7-591g-738g-i7-4720hq-gtx-960m-2gb-8gb-128gb-ssd-1tb-hdd-baterija-yra-laiko-veikia-blogi-vyriai/</t>
   </si>
   <si>
-    <t>Spectre 13-3000eo</t>
-[...7 lines deleted...]
-  <si>
     <t>https://eridas.lt/preke/hp-255-g3-15-6-hd-matinis-a4-5000-4gb-1tb-hdd-bloga-baterija-nuskiles-korpuso-kamputis/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/hp-elitebook-860-16-i7-1355u-neveikiantis/</t>
   </si>
   <si>
-    <t>https://eridas.lt/preke/su-defektu-lenovo-thinkpad-a485-14-0-fhd-ips-ryzen-5-2500u-8gb-256gb-ssd-abejos-baterijos-blogos-be-kroviklio-galima-dalimis-pirkti/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://eridas.lt/preke/lenovo-thinkpad-t480s-14-0-fhd-ips-i5-8250u-8gb-256gb-ssd-23-su-defektais-kosmetiniai-vienas-baltas-taskas-ekrane/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/lenovo-thinkpad-x270-12-5-i5-7300u-nepilna-komplektacija-bloga-klaviatura-2/</t>
   </si>
   <si>
     <t>Thinkpad T580</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/lenovo-thinkpad-t580-15-6-fhd-ips-i5-8250u-8gb-256gb-ssd-24-ir-20-susidevejimo-baterijos-prastos-bukles-ekranas/</t>
   </si>
   <si>
     <t>ProBook 450 G6</t>
   </si>
   <si>
-    <t>Intel i5-8265U 1.6GHz, Max turbo dažnis 3.9GHz</t>
-[...1 lines deleted...]
-  <si>
     <t>https://eridas.lt/preke/surface-pro-7-skiles-duzes-ekranas-i5-1035g4-8gb-256gb-ssd-gera-baterija-veikianti/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/surface-pro-7-skiles-duzes-ekranas-i5-1035g4-8gb-256gb-ssd-gera-baterija-veikianti-2/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/su-defektais-thinkpad-t440-14-0-hd-touch-i5-4300u-8gb-be-disko/</t>
   </si>
   <si>
     <t>Vavibook 14x Oled</t>
   </si>
   <si>
     <t>14.0 Oled 2880*1800 90Hz</t>
   </si>
   <si>
     <t>Intel i9-13900H Max turbo dažnis 5.4GHz</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/asus-vavibook-14x-oled-14-28801800-i9-13900h-1tb-rtx-2050-4gb-kompiuteris-su-krovimu-baterija-defektu/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/clevo-n870-17-3-fhd-ips-i7-8750h-8gb-ddr4-ram-be-ssd-su-defektais-veikia/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/acer-travelmate-p257-15-6-hd-i3-4005u-8gb-128gb-ssd-touchpad-su-defektu-baterija-netikrinta/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/surface-5-pro-12-3-27361824-ips-touch-m3-7y30-4gb-128gb-ssd-13-be-kroviklio-kaina-nurodyta-su-ekrano-defektu-touch-neveikia/</t>
   </si>
   <si>
-    <t>Thinkpad T490</t>
-[...1 lines deleted...]
-  <si>
     <t>https://eridas.lt/preke/lenovo-thinkpad-t490-14-0-fhd-ips-i5-8265u-8gb-256gb-13-1vnt-usb-c-neveikia-ir-ekrane-siektiek-yra-nuospaudu-nuo-klaviaturos/</t>
   </si>
   <si>
     <t>IdeaPad Flex 5 14IAU7 X360</t>
   </si>
   <si>
     <t>14.0 FHD+ IPS Touchscreen X360</t>
   </si>
   <si>
-    <t>Intel i5-1235U 10 Core Max turbo dažnis 4.4GHz</t>
-[...1 lines deleted...]
-  <si>
     <t>https://eridas.lt/preke/lenovo-ideapad-flex-5-14iau7-x360-14-ips-ts-i5-1235u-8gb-512gb-ssd-14-touch-neveikia/</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/surface-6-pro-12-3-27361824-ips-touch-i5-8350u-8gb-256gb-ssd-44-ekranas-imustas-skiles/</t>
   </si>
   <si>
     <t>Zbook 15 G3</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/zbook-15-g3-15-6-fhd-ips-i7-6820hq-16gb-256gb-ssd-m2000m-be-ikroviklio-parduodamas-galima-ir-su-defektas-per-ekrana-eina-linija/</t>
   </si>
   <si>
     <t>ThinkPad X1 Extreme Gen 4</t>
   </si>
   <si>
     <t>16.0 4k Touch 600 Nit, blogas ekranas</t>
   </si>
   <si>
     <t>Intel i7-11800H 2.3GHz, Max turbo dažnis 4.6GHz</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/thinkpad-x1-extreme-gen-4-16-0-4k-touch-ekranas-blogas-i7-11800h-64gb-ram-232gb-512gb-ssd-7-5/</t>
   </si>
   <si>
     <t>Thinkpad T460S</t>
   </si>
   <si>
-    <t>https://eridas.lt/preke/lenovo-thinkpad-14-0-fhd-ips-ryzen-3-4300u-4gb-ram-be-ssd-disko-17-kosmetiniai-trukumai-korpuso-be-kroviklio/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://eridas.lt/preke/zbook-15-g3-15-6-fhd-ips-i7-6820hq-4gb-0-ssd-m1000m-be-ikroviklio-parduodamas-su-ekrano-defektu/</t>
   </si>
   <si>
     <t>ThinkPad L15 Gen 1</t>
   </si>
   <si>
-    <t>AMD Ryzen 3 4450U 2.4GHz, Max turbo dažnis 3.7GHz</t>
-[...1 lines deleted...]
-  <si>
     <t>https://eridas.lt/preke/thinkpad-l15-gen-1-14-0-fhd-ips-ryzen-3-4450u-16gb-256gb-9-2vnt-type-c-blogi-1vnt-usb-blogas-visi-toje-pacioje-kaireje-puseje-esantys/</t>
   </si>
   <si>
     <t>ThinkPad X13 Gen 3</t>
   </si>
   <si>
     <t>13.3 1920*1200 FHD+ IPS Matinis</t>
   </si>
   <si>
     <t>Intel i5-1245u 3.3Ghz, Max turbo dažnis 4.4GHz 10 branduolių, 12 virtualių</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/lenovo-thinkpad-x13-gen-3-13-3-fhd-ips-i5-1245u-16gb-ddr5-256gb-ssd-10-duzes-ekranas/</t>
   </si>
   <si>
     <t>ThinkPad Yoga 2</t>
   </si>
   <si>
     <t>12.5 FHD IPS Touch x360</t>
   </si>
   <si>
     <t>ProBook 650 G8</t>
   </si>
   <si>
-    <t>Intel i7-1165G7 2.8GHz, Max turbo dažnis 4.7GHz</t>
-[...4 lines deleted...]
-  <si>
     <t>https://eridas.lt/preke/hp-probook-650-g8-15-6-fhd-ips-i7-1165g7-32gb-ram-512gb-ssd-25-su-rimtu-korpuso-defektu-ir-ekranu-ziureti-foto/</t>
   </si>
   <si>
-    <t>EliteBook 835 G7</t>
-[...22 lines deleted...]
-  <si>
     <t>https://eridas.lt/preke/hp-zbook-firefly-14-g8-14-fhd-ips-i7-1165g7-32gb-512gb-t500-4gb-28/</t>
   </si>
   <si>
-    <t>Getac</t>
-[...7 lines deleted...]
-  <si>
     <t>https://eridas.lt/preke/getac-s410-g3-rugged-14-0-fhd-ips-intel-i5-8365u-32gb-1tb-ssd-su-klaviaturos-defektu-2/</t>
   </si>
   <si>
-    <t>Intel i5-7300U 2.6GHz Max turbo dažnis 3.5GHz</t>
-[...1 lines deleted...]
-  <si>
     <t>https://eridas.lt/preke/microsfot-surface-5-pro-12-3-27361824-ips-touch-neveikia-lieciamas-ekranas-i5-7300u-8gb-256gb-42/</t>
   </si>
   <si>
-    <t>Korpuso tipas</t>
-[...227 lines deleted...]
-    <t>https://eridas.lt/preke/hp-z2-tower-g9-workstation-intel-i5-12600k-32gb-ddr5-1tb-ssd-nvdia-rtx-a2000-12gb/</t>
+    <t>https://eridas.lt/preke/microsfot-surface-5-pro-12-3-27361824-ips-touch-i5-7300u-8gb-256gb-36-su-usa-klaviatura/</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-830-g6-13-3-fhd-i7-8565u-0gb-0gb-ssd-42/</t>
+  </si>
+  <si>
+    <t>12.5 1920*1080 Matinis IPS</t>
+  </si>
+  <si>
+    <t>Intel i7-7500U 2.7GHZ, Max turbo dažnis 3.5GHz</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/fujitsu-lifebook-u727-12-5-fhd-ips-i7-7500u-0gb-ram-0gb-ssd-60-klaviatura-su-defektu/</t>
+  </si>
+  <si>
+    <t>ThinkPad X13 Gen 4</t>
+  </si>
+  <si>
+    <t>i5-1345u 3.3Ghz, Max turbo dažnis 4.7GHz 10 branduolių, 12 virtualių</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-x13-gen-4-13-3-fhd-ips-i5-1345u-16gb-ddr5-256gb-ssd-0-duzes-ekranas/</t>
+  </si>
+  <si>
+    <t>ThinkPad X1 Carbon G5</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-x1-carbon-g5-14-0-fhd-ips-i5-7200u-8gb-256gb-ssd-be-kroviklio-ir-su-negyva-baterija/</t>
+  </si>
+  <si>
+    <t>EliteBook 845 G7</t>
+  </si>
+  <si>
+    <t>14.0 FHD Matinis IPS</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-845-g7-14-0-fhd-ips-ryzen-5-4650u-16gb-256gb-ssd-14-c-grade-stipriai-imustas-korpusas/</t>
+  </si>
+  <si>
+    <t>EliteBook 840 G8</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/hp-elitebook-840-g8-14-0-fhd-ips-i5-1135g7-16gb-256gb-ssd-25/</t>
+  </si>
+  <si>
+    <t>Thinkpad X1 Carbon Gen 8</t>
+  </si>
+  <si>
+    <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-13-usa-klaviatura-2vnt-usb-neveikiantis/</t>
   </si>
   <si>
     <t>Dell Vostro 3425 14.0 FHD IPS, Ryzen 5625U, Be ram ir be ssd diskų36 vnt B Grade. Krovikliai pridedami.</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/dell-vostro-3425-14-0-fhd-ips-ryzen-5625u-be-ram-ir-be-ssd-disku36-vnt-b-grade-krovikliai-pridedami/</t>
   </si>
   <si>
-    <t>DIDMENA 83 vnt HP EliteBook 845 G10 Fhd+ Ips Ryzen 5 7540u 16GB 256GB SSD USA klaviatūra</t>
+    <t>DIDMENA 30 vnt HP EliteBook 845 G10 Fhd+ Ips Ryzen 5 7540u 16GB DDR5 RAM 256GB SSD USA klaviatūra</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/didmena-83-vnt-hp-elitebook-845-g10-fhd-ips-ryzen-5-7540u-16gb-256gb-ssd-usa-klaviatura/</t>
   </si>
   <si>
     <t>Stacionarai didmena pigiai Visi su i5-6500 58vnt veikiantys</t>
   </si>
   <si>
     <t>https://eridas.lt/preke/stacionarai-didmena-pigiai-i5-6500t-i3-6-7-karta-94vnt-veikiantys/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -1795,331 +3514,585 @@
       <sz val="10"/>
       <u/>
       <color rgb="FF0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/nesiojamo-kompiuterio-maitinimo-saltinis-lenovo-square-45w/" TargetMode="External"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dimm-ddr3-18gb-1-5v-1600mhz-parenkamas-atsitiktinis-gamintojas/" TargetMode="External"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-type-c-45w-ikroviklis-20v-2-25a-5v-3a-9v-9a-15v-3a-turime-dideli-kieki/" TargetMode="External"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/nesiojamo-kompiuterio-maitinimo-saltinis-lenovo-square-45w-kopija/" TargetMode="External"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/usb-c-universal-dock-be-maitinimo-saltinio/" TargetMode="External"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/gtx-1080-ti-11gb-gddr5x-nestandartinis-ausintuvas/" TargetMode="External"/>
-<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dockingas-lenovo-thinkpad-senas-t420-t530-t430-t530-tinkantis-ir-panasiems-be-maitinimo/" TargetMode="External"/>
-[...7 lines deleted...]
-<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/20vnt-didmena-lenovo-40ay-docking-station-jungciu-stotele-su-12-men-garantija/" TargetMode="External"/></Relationships>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/naudotos-enco-x-true-wireless-noise-cancelling-earphones/" TargetMode="External"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/naudotos-oppo-enco-air/" TargetMode="External"/>
+<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/naudotos-enco-x-true-wireless-noise-cancelling-earphones-2/" TargetMode="External"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/naudotos-oppo-enco-w51/" TargetMode="External"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/naudotos-oppo-enco-buds/" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dockingas-lenovo-thinkpad-senas-t420-t530-t430-t530-tinkantis-ir-panasiems-be-maitinimo/" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/sata-2tb-ssd-860-evo-qvo-100-gyvybes/" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-40ay-docking-station-jungciu-stotele-su-12-men-garantija/" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/5vnt-didmena-lenovo-40ay-docking-station-jungciu-stotele-su-12-men-garantija-kopija/" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/20vnt-didmena-lenovo-40ay-docking-station-jungciu-stotele-su-12-men-garantija/" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/naudotas-procesorius-i7-4790-lga-1150-1vnt/" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/naudotas-procesorius-i7-4770k-lga-1150-1vnt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-5495-14-0-fhd-ips-amd-ryzen-5-2500u-8gb-256gb-ssd/" TargetMode="External"/>
-[...53 lines deleted...]
-<Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p53-15-6-fhd-ips-i7-9850h-32gb-1tb-ssd-t2000-4gb-14/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-esprimo-e720-i7-4790-8gb-ram-240gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/m710e-sff-pentium-gold-g4560-8gb/" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/imac-core-i7-3-1-21-5-late-2013-16gb-i7-4770s/" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z210-i5-2400-16gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/m700-desktop-tower-sff-i7-6700-16gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-prodesk-600-g1-i7-4790-16gb-128gb-ssd-500gb-hdd-320w-psu-windows-suinstaliuoti/" TargetMode="External"/>
+<Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z240-tower-e3-1270-v6-32gb-512gb-p4000-8gb/" TargetMode="External"/>
+<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z420-tower-e5-1650-v2-32gb-ram-240gb-ssd-quadro-k2000/" TargetMode="External"/>
+<Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkstation-p310-intel-xeon-e3-1220-v5-m4000-8gb-gddr5-16gb-480gb-ssd-400w-platinium/" TargetMode="External"/>
+<Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z240-tower-e3-1270-v6-32gb-512gb/" TargetMode="External"/>
+<Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z230-workstations-mt-xeon-e3-1280-v3-16gb-500gb-hdd-2vnt-viso-1tb-ssd-nera/" TargetMode="External"/>
+<Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-m720s-sff-i5-8500-8gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-prodesk-600-g4-sff-i5-8500-16gb-ddr4-512gb-ssd-nmve/" TargetMode="External"/>
+<Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/huawei-1288h-v5-serveris-x2-intel-xeon-gold-6134-2vnt-ddr4-2666mhz-ram-32gb-2tb/" TargetMode="External"/>
+<Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkstation-p520c-intel-xeon-w-2123-16gb-ddr4-server-ram-256gb-ssd-nvidia-quadro-k620-500w-platinum-psu/" TargetMode="External"/>
+<Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-3430-sff-i7-8700-8-32gb-256gb-amd-radeon-pro-wx-2100-2gb/" TargetMode="External"/>
+<Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-m32cd4-k-intel-i5-7400-8gb-256gb-ssd-gtx-1050-2gb-wifi-300w-psu/" TargetMode="External"/>
+<Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-prodesk-600-g4-i3-8100-8gb-128gb-ssd-2vnt-display-port-jungtys-1vnt-vga/" TargetMode="External"/>
+<Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-prodesk-600-g4-i5-8400-8gb-256gb-ssd-2vnt-display-port-jungtys-1vnt-vga/" TargetMode="External"/>
+<Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-prodesk-400-g3-sff-i7-6700-8gb-256gb-ssd-windows-nesuinstaliuota-vga-display-port-com-port-jungtys/" TargetMode="External"/>
+<Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-prodesk-400-g4-mt-i7-7700-8gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-prodesk-400-g3-sff-i7-6700-8gb-256gb-ssd-windows-nesuinstaliuota-vga-display-port-com-port-jungtys-2/" TargetMode="External"/>
+<Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-optiplex-7040m-mini-pc-i5-6500t-8gb-128gb-ssd-windows-nesurasyta-wifi-yra-2/" TargetMode="External"/>
+<Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-prodesk-400-g4-i5-8500t-8gb-256gb-mini-pc-2vnt-display-port-jungtys-su-nedideliu-kosmetiniu-defektu-ziureti-foto/" TargetMode="External"/>
+<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkcentre-m910s-i5-7500-8gb-256gb-ssd-wifi-idetas/" TargetMode="External"/>
+<Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkcentre-m720s-i5-8500-8gb-256gb-ssd-windows-nesuinstaliuota-licenzijos-raktas-yra/" TargetMode="External"/>
+<Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/mini-pc-lenovo-m715q-ryen-5-2400g-8gb-256gb-ssd-wifi/" TargetMode="External"/>
+<Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-400-g1-mini-pc-i5-4590t-8gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-600-g1-mini-pc-i3-4160t-4gb-be-ssd-disko-wifi-yra/" TargetMode="External"/>
+<Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-600-g1-mini-pc-i3-4160t-4gb-be-ssd-disko/" TargetMode="External"/>
+<Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-prodesk-600-g3-mini-i5-6500t-8gb-128gb-ssd-3vnt-display-port-jungtys/" TargetMode="External"/>
+<Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-prodesk-400-g3-mini-i5-6500t-8gb-256gb-ssd-display-port-hdmi-com-port-jungtis/" TargetMode="External"/>
+<Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/mini-pc-lenovo-m715q-ryen-5-2400g-8gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z440-workstation-e5-1630-v3-16gb-256gb-ssd-quadro-k4200-4gb/" TargetMode="External"/>
+<Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1650-v3-32gb-256gb-ssd-1tb-hdd-nvidia-quadro-m5000-8gb/" TargetMode="External"/>
+<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-t3610-intel-xeon-e5-1607-v2-4-core-3-0ghz-32gb-ram-256gb-ssd-nvidia-quadro-k4000-3gb-gddr5/" TargetMode="External"/>
+<Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-ideacentre-i3-8100-8gb-256ssd-wifi-hdmi-vga-jungtys/" TargetMode="External"/>
+<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-esprimo-p556-e85-micro-tower-i5-6400-8gb-256gb-ssd-windows-pro-licenzija-windows-surasyta/" TargetMode="External"/>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/inspiron-3250-sff-i5-6400-12gb-256gb-ssd-wifi-yra/" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z420-workstation-i7-6700-16gb-256gb-ssd-windows-nesuinstaliuota-display-port-dvi-jungtys/" TargetMode="External"/>
+<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/didmena-11vnt-chromebox-ar5b22-celeron-2955u-8gb-16gb-ssd-be-maitinimo-bloku-laptopinis-kroviklis-65w-hp-plonu-melynu-galu/" TargetMode="External"/>
+<Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z440-workstation-intel-xeon-e5-2690-v4-14-branduoliu-32gb-ddr4-server-ram-1tb-nmve-radeon-pro-wx-9100-16gb-gddr5/" TargetMode="External"/>
+<Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z440-workstation-intel-xeon-e5-2690-v4-14-branduoliu-32gb-ddr4-server-ram-256gb-nmve-radeon-pro-wx-9100-16gb-gddr5/" TargetMode="External"/>
+<Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-esprimo-q566-2-mini-pc-i5-7400t-8gb-256gb-ssd-wifi-display-port-dvi-com-port-dvd-rw-irenginys/" TargetMode="External"/>
+<Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-prodesk-400-g2-mini-pc-i5-6500t-8gb-256gb-ssd-display-port-1vnt-ir-vga-1vnt-com-port-1vnt/" TargetMode="External"/>
+<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-prodesk-600-g2-mini-pc-i5-6500t-8gb-128gb-ssd-display-port-2vnt-ir-vga-1vnt-wifi/" TargetMode="External"/>
+<Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-prodesk-400-g3-mini-pc-i5-7500t-8gb-128gb-display-port-2vnt-com-port-jungtis/" TargetMode="External"/>
+<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/mini-pc-lenovo-thinkcentre-m70q-i5-10400t-8gb-256gb-ssd-hdmi-display-port-2vnt-com-port-wifi/" TargetMode="External"/>
+<Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/su-pasyviu-ausinimu-wyse-5070-thin-client-pentium-silver-j5005-ddr4-28gb-3200mhz-be-ssd-disko-dedasi-nmve-su-smart-card-readeriu/" TargetMode="External"/>
+<Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1630-v4-32gb-256gb-ssd-nvidia-quadro-m5000-8gb/" TargetMode="External"/>
+<Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-m75s-amd-ryzen-5-3400g-16gb-256gb-ssd-vga-com-port-2vnt-display-port/" TargetMode="External"/>
+<Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-m725s-amd-ryzen-5-3400g-16gb-256gb-ssd-vga-com-port-2vnt-display-port/" TargetMode="External"/>
+<Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-engage-flex-pro-c-i5-9400f-16gb-ram-256gb-ssd-1tb-hdd-nvidia-gt-720-2gb-14vnt-usb-jungciu-2vnt-com-port/" TargetMode="External"/>
+<Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/gigabyte-gb-bxi7-4770r-barebone-mini-pc-i7-4770r-18gb-60gb-ssd-sata-msata-dar-laisva-jungtis-wifi-mini-dp-jungtis-hdmi-neveikia/" TargetMode="External"/>
+<Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-engage-flex-pro-c-i3-8100-8gb-ram-256gb-ssd-14vnt-usb-jungciu-2vnt-com-port-jungtys/" TargetMode="External"/>
+<Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/i7-4790k-16gb-480gb-ssd-quadro-m4000-8gb-corsair-mx750x-psu/" TargetMode="External"/>
+<Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-3620-micro-tower-xeon-e3-1250-v5-16gb-ddr4-ram-512gb-ssd-quadro-k620/" TargetMode="External"/>
+<Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkstation-e32-xeon-e3-1225-v3-16gb-ram-be-ssd-disko/" TargetMode="External"/>
+<Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-optiplex-5040-sff-i7-6700-16gb-256gb-ssd-windows-suinstaliuota/" TargetMode="External"/>
+<Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-optiplex-3040-sff-i5-6400-16gb-256gb-ssd-windows-10-pro-suinstaliuota/" TargetMode="External"/>
+<Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-optiplex-3000-i5-12600t-16gb-116gb-256gb-ssd-wifi-hdmi-dp-jungtys/" TargetMode="External"/>
+<Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-prodesk-600-g4-i3-8100t-8gb-128gb-ssd-2vnt-display-port-jungtys-1vnt-vga-2/" TargetMode="External"/>
+<Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/standartines-jungtys-psu-mb-i3-8100-8gb-ram-256gb-ssd-2/" TargetMode="External"/>
+<Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-prodesk-600-g2-micro-tower-i5-6500-8gb-256gb-ssd-display-port-2vnt-ir-vga-1vnt-com-port-1vnt/" TargetMode="External"/>
+<Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-prodesk-400-g3-sff-i5-6500-16gb-128gb-ssd-1vnt-display-port-1vnt-vga-1vnt-com-port/" TargetMode="External"/>
+<Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-m910q-usff-mini-pc-i5-6500t-8gb-128gb-ssd-wifi-yra-2vnt-display-port-jungtys/" TargetMode="External"/>
+<Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-esprimo-d556-sff-i5-6400-8gb-256gb-ssd-windows-nesuinstaliuoti/" TargetMode="External"/>
+<Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-m710q-usff-mini-pc-i5-7400t-8gb-120gb-ssd-2vnt-display-port-jungtys-1-vga-1-com-port-wifi-yra/" TargetMode="External"/>
+<Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkcentre-m83-sff-i7-4790-16gb-ddr3-be-disko/" TargetMode="External"/>
+<Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-v520-intel-i5-7400-8gb-256gb-ssd-windows-10-pro-surasyta-truksta-priekines-korpuso-dalies/" TargetMode="External"/>
+<Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkcentre-m83-sff-i7-4790-8gb-ddr3-be-disko/" TargetMode="External"/>
+<Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-m75s-1-amd-ryzen-5-3400g-8gb-256gb-ssd-vga-com-port-2vnt-display-port/" TargetMode="External"/>
+<Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-prodesk-600-g3-i7-7700-8gb-ram-128gb-ssd-nesuinstaliuota/" TargetMode="External"/>
+<Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-prodesk-600-g2-sff-i7-6700-be-ram-be-ssd-disko-veikiantis-stacionaras/" TargetMode="External"/>
+<Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-prodesk-600-g2-sff-i3-6100-be-ram-be-ssd-disko-veikiantis-stacionaras/" TargetMode="External"/>
+<Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-optiplex-3050-sff-i7-6700-be-ram-be-ssd-disko-veikiantis-stacionaras/" TargetMode="External"/>
+<Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1620-v3-32gb-256gb-ssd-nvidia-quadro-k2200-4gb/" TargetMode="External"/>
+<Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1680-v3-16gb-256gb-ssd-1tb-hdd-radeon-r7-200-1gb-gpu/" TargetMode="External"/>
+<Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z240-tower-i7-6700-32gb-ram-ssd-512gb-quadro-m4000-8gb/" TargetMode="External"/>
+<Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1630-v4-32gb-256gb-ssd-nvidia-quadro-m4000-8gb/" TargetMode="External"/>
+<Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-tower-t3600-xeon-e5-1620-32gb-0gb-ssd-nvidia-quadro-k2200-4gb/" TargetMode="External"/>
+<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1620-v3-28gb-0gb-ssd-nvidia-quadro-k2000-2gb/" TargetMode="External"/>
+<Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-m710q-mini-pc-i7-7700t-8gb-256gb-display-port-jungtys-2vnt-vga-1vnt-wifi-nera/" TargetMode="External"/>
+<Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-m700-mini-pc-i7-6700t-8gb-256gb-display-port-jungtys-2vnt-vga-1vnt-wifi-nera/" TargetMode="External"/>
+<Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-m700-mini-pc-i7-6700t-8gb-128gb-display-port-jungtys-2vnt-vga-1vnt-wifi-nera/" TargetMode="External"/>
+<Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-m700-mini-pc-i7-6700t-8gb-192gb-display-port-jungtys-2vnt-vga-1vnt-wifi-nera/" TargetMode="External"/>
+<Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/standartines-jungtys-psu-mb-msi-h310m-pro-vdh-i3-8100-8gb-ram-256gb-ssd-420w-psu/" TargetMode="External"/>
+<Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/1vnt-hp-prodesk-400-g2-mini-pc-i5-6500t-8gb-256gb-ssd-display-port-1vnt-ir-vga-1vnt-com-port-1vnt/" TargetMode="External"/>
+<Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-prodesk-400-g4-i5-8500t-8gb-256gb-mini-pc-2vnt-display-port-jungty-ir-1vnt-vga/" TargetMode="External"/>
+<Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-prodesk-400-g4-i3-8100t-8gb-256gb-mini-pc-2vnt-display-port-jungty-ir-1vnt-vga/" TargetMode="External"/>
+<Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/mini-pc-optiplex-micro-plus-7010-i5-13500t-16gb-ddr5-256gb-ssd-12-men-garantija/" TargetMode="External"/>
+<Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkcentre-neo-50t-gen-4-mini-tower-i5-13400-16gb-ddr4-256gb-310w-psu-8pin-wifi-windows-11-pro-licenzija/" TargetMode="External"/>
+<Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-prodesk-405-g8-mini-pc-ryzen-5-5600ge-16gb-256gb-ssd-wifi-hdmi-display-port-jungtys/" TargetMode="External"/>
+<Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-pro-mini-400-g9-gold-g7400t-galime-keisti-cpu-i-geresni-8gb-256gb-wifi/" TargetMode="External"/>
+<Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-esprimo-p958-micro-tower-i7-8700-16gb-512gb-nmve-2tb-hdd/" TargetMode="External"/>
+<Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-prodesk-400-g4-i3-8100t-8gb-256gb-mini-pc-2vnt-display-port-jungtys-taciau-viena-is-ju-sulauzyta/" TargetMode="External"/>
+<Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitedesk-800-g4-mini-pc-i5-8500t-116gb-2400mhz-1256gb-ssd-nmve-display-port-3vnt-wifi-yra/" TargetMode="External"/>
+<Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitedesk-800-g5-mini-pc-i5-9500t-8gb-be-ssd-disko-2vnt-display-port-jungtys/" TargetMode="External"/>
+<Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/1vnt-hp-prodesk-600-g4-i3-8100t-8gb-128gb-ssd-2vnt-display-port-jungtys-1vnt-vga-kopija/" TargetMode="External"/>
+<Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/1vnt-hp-elitedesk-800-g4-mini-pc-i5-8400-116gb-2400mhz-1256gb-ssd-nmve-display-port-2vnt-vga-1vnt-wifi-yra/" TargetMode="External"/>
+<Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/1vnt-hp-elitedesk-800-g4-mini-pc-i5-8500t-116gb-2400mhz-1256gb-ssd-nmve-display-port-2vnt-1vnt-vga-wifi-nera/" TargetMode="External"/>
+<Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-m710q-usff-mini-pc-i5-7400t-8gb-128gb-ssd-2vnt-display-port-jungtys-1-hdmi-wifi-yra/" TargetMode="External"/>
+<Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-m710q-usff-mini-pc-i5-7400t-8gb-256gb-ssd-2vnt-display-port-jungtys-1-vga-1-com-port-wifi-yra/" TargetMode="External"/>
+<Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-prodesk-400-g4-i3-8100t-8gb-128gb-mini-pc-2vnt-display-port-jungtys/" TargetMode="External"/>
+<Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z2-tower-g5-workstation-intel-i7-10700k-32gb-ddr4-1tb-ssd-uhd-630-kopija/" TargetMode="External"/>
+<Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/old-high-end-gamming-pc-i7-7800x-16gb-28gb-256gb-ssd-nmve-gtx-1070-ti-8gb-modulinis-rm750x-750w-ausinimas-skysciu-wifi-yra/" TargetMode="External"/>
+<Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/old-high-end-gamming-pc-i7-7800x-16gb-28gb-256gb-ssd-nmve-gtx-1070-ti8gb-sli-modulinis-750w-80-plus-gold-psu-ausinimas-skysciu-kopija/" TargetMode="External"/>
+<Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkstation-p350-i7-10700-64gb-ddr4-3200mhz-232gb-dar-du-lizdai-laisvi-512gb-nmve-ssd-700w-92-platinum-psu/" TargetMode="External"/>
+<Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/old-high-end-gamming-pc-i7-7740k-16gb-28gb-512gb-ssd-nmve-gtx-1070-ti8gb-sli-modulinis-1000w-psu-be-quiet-ausinimas-skysciu-kopija/" TargetMode="External"/>
+<Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/old-high-end-gamming-pc-i7-7800x-16gb-28gb-256gb-ssd-nmve-gtx-1080-ti-11gb-modulinis-1000w-80-plus-gold-psu-ausinimas-skysciu-wifi/" TargetMode="External"/>
+<Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkcentre-m90q-mini-pc-i9-10900-116gb-512gb-ssd-dp-hdmi-com-port-wifi-yra/" TargetMode="External"/>
+<Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-optiplex-7060-i5-8500-8gb-256gb-ssd-windows-nesuinstaliuota/" TargetMode="External"/>
+<Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitedesk-600-g4-sff-i5-8500-8gb-256gb-ssd-windows-suinstaliuota/" TargetMode="External"/>
+<Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitedesk-600-g4-sff-i5-8500-8gb-256gb-ssd-windows-11-pro-suinstaliuota/" TargetMode="External"/>
+<Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitedesk-600-g4-sff-i5-8500-8gb-256gb-ssd-windows-11-pro-suinstaliuota-2/" TargetMode="External"/>
+<Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitedesk-600-g4-sff-i5-8500-16gb-256gb-ssd-windows-11-pro-suinstaliuota/" TargetMode="External"/>
+<Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-prodesk-400-g4-sff-i5-6500-be-ram-ir-be-ssd-1vnt-display-port-1vnt-vga/" TargetMode="External"/>
+<Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-prodesk-600-g2-sff-i5-6500-be-ram-be-ssd-disko-veikiantis-stacionaras/" TargetMode="External"/>
+<Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-optiplex-7040-micro-tower-i7-6700-8gb-ram-128gb-ssd-disko-veikiantis-stacionaras/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-15-6-i7-3740qm-8gb-128ssd/" TargetMode="External"/>
-[...58 lines deleted...]
-<Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-840-g3-14-0-fhd-i5-6200u-4gb-128gb-ssd/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-v330-14ikb-14-0-fhd-i5-8250u-8gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lifebook-u728-12-5-ips-i5-8250u-8gb-256gb-svoris-tik-1-105kg/" TargetMode="External"/>
+<Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-lifebook-u748-14-fhd-ips-i5-8250u-8gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-5495/" TargetMode="External"/>
+<Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-5495-14-0-fhd-ips-amd-ryzen-5-2500u-8gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkpad-l14-fhd-ryzen-5-4650u-8gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-lifebook-e736-13-3-fhd-ips-i5-6200u-8gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-e495-14-0-fhd-ips-ryzen-5-3500u-8-256gb/" TargetMode="External"/>
+<Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lifebook-e736-13-3-fhd-ips-i5-6200u-8gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-s935-13-3-fhd-ips-i5-5200u-8gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lifebook-u747-13-3-fhd-ips-i5-6200u-8gb-256gb-ssd-copy/" TargetMode="External"/>
+<Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/toshiba-z30-c-16m-13-3-fhd-ips-i7-6500u-8gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/toshiba-z30-c-120-13-3-fhd-ips-i5-6200u-8gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lifebook-u727-14-0-fhd-ips-i5-7200u-8gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/surface-laptop-go-12-4-ips-i5-1035g1-4gb-64gb/" TargetMode="External"/>
+<Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/latitude-5410-14-0-i7-10610u-8gb-512tb-ssd-21/" TargetMode="External"/>
+<Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/17-3-hp-zbook-17-g3-fhd-ips-xeon-e3-1535m-v5-16gb-ram-512gb-ssd-quadro-m5000m-8gb-gddr5/" TargetMode="External"/>
+<Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-845-g9-fhd-ips-ryzen-5-6650-16-256gb/" TargetMode="External"/>
+<Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-15-g1-workstation-15-6-fhd-matinis-i7-4700mq-8gb-256gb-ssd-nvidia-quadro-k1100m-2gb-gddr5/" TargetMode="External"/>
+<Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/cepter-n520-02-15-6-fhd-i5-8250u-16gb-512gb-ssd-1/" TargetMode="External"/>
+<Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-14-g7-firefly-14-0-fhd-ips-i7-10610u-32gb-1tb-ssd-nvidia-quadro-p520-4gb-gddr5/" TargetMode="External"/>
+<Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/isparduodame-lenovo-thinkpad-x13-gen-1-1-14-0-fhd-ips-ryzen-3-4450u-8gb-128gb-ssd-gera-baterija/" TargetMode="External"/>
+<Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/microsoft-surface-laptop-3-13-5-i7-1065g7-16gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-845-g8-fhd-ips-ryzen-5650u-16gb-256gb-30/" TargetMode="External"/>
+<Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-845-g10-fhd-ips-ryzen-5-7540u-16gb-256gb-ssd-usa-klaviatura-24-men-garantija/" TargetMode="External"/>
+<Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-445-g8-14-0-fhd-ips-probook-ryzen-5-4500u-16gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-vivobook-go-14-fhd-tn-matinis-ryzen-5-7520u-8gb-512gb-ssd-10/" TargetMode="External"/>
+<Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-845-g10-fhd-ips-ryzen-5-7540u-16gb-256gb-ssd-usa-klaviatura-24-men-garantija-c-grade/" TargetMode="External"/>
+<Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p1-gen-1-15-6-fhd-ips-i7-8750h-16gb-256gb-p1000-4gb-53-su-ekrano-kosmetiniais-trukumais/" TargetMode="External"/>
+<Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-bx325e-13-3-fhd-oled-i5-1135g7-8gb-512gb-ssd-31/" TargetMode="External"/>
+<Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-440-g9-14-fhd-ips-i3-1215u-8gb-256gb-ssd-5/" TargetMode="External"/>
+<Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-440-g10-14-fhd-ips-i3-1315u-16gb-256gb-ssd-5/" TargetMode="External"/>
+<Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/toshiba-dynabook-portege-x40-e-14-fhd-ips-touch-i5-8250u-8gb-256gb-ssd-10/" TargetMode="External"/>
+<Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-840-g6-14-0-fhd-i7-8565u-16gb-512gb-ssd-16/" TargetMode="External"/>
+<Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/msi-summit-e13-flip-evo-13-4-x360-touch-19201200-120hz-i7-1280p-32gb-ddr5-1tb-ssd-26/" TargetMode="External"/>
+<Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p50-15-6-fhd-ips-touchscreen-i7-6820hq-16gb-256gb-m2000m-4gb/" TargetMode="External"/>
+<Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-14-fhd-ips-i7-1365u-16gb-256gb-12-men-garantija/" TargetMode="External"/>
+<Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-firefly-14-g8-14-fhd-ips-i7-1165g7-32gb-512gb-t500-4gb/" TargetMode="External"/>
+<Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-840-g8-14-0-fhd-ips-i5-1135g7-16gb-256gb-ssd-26-kopija/" TargetMode="External"/>
+<Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-x270-12-5-fhd-ips-i5-7200u-8gb-256gb-ssd-12/" TargetMode="External"/>
+<Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-3470-14-0-fhd-ips-i7-1260p-16gb-512gb-ssd-nvidia-quadro-t550-4gb-35/" TargetMode="External"/>
+<Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-445-g8-14-fhd-ips-ryzen-3-5400u-8gb-256gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-2nd-gen-fhd-ips-i7-1165g7-32gb-ram-1tb-ssd-17-vienas-is-dvieju-type-c-neveikiantis/" TargetMode="External"/>
+<Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-7300hq-8gb-256gb-ssd-21-gtx-1050-4gb-usa-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-6-g1i-14-fhd-ips-matinis-ultra-5-225u-16gb-256gb-3/" TargetMode="External"/>
+<Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-450-g10-15-6-fhd-ips-i7-1355u-16gb-512gb-19/" TargetMode="External"/>
+<Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dynabook-satellite-pro-c40-101-14-fhd-i5-1035g1-8gb-256gb-ssd-8/" TargetMode="External"/>
+<Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-17-g5-17-3-fhd-ips-i7-8850h-32gb-512gb-ssd-quadro-p3200-6gb-30/" TargetMode="External"/>
+<Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-a5000-16gb/" TargetMode="External"/>
+<Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7540-17-3-fhd-ips-i7-9850h-32gb-512gb-rtx-5000-16gb-gddr6-63/" TargetMode="External"/>
+<Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-64gb-ram-512gb-ssd-m3000m-4gb/" TargetMode="External"/>
+<Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t495-14-0-fhd-ips-ryzen-3-pro-3300u-8gb-256gb-ssd-gera-baterija/" TargetMode="External"/>
+<Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-32gb-ram-0gb-ssd-m3000m-4gb-21/" TargetMode="External"/>
+<Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-64gb-ram-512gb-ssd-m3000m-4gb-26/" TargetMode="External"/>
+<Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-5430-14-0-fhd-ips-i7-1265u-16gb-256gb-6-men-garantija/" TargetMode="External"/>
+<Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-850-g4-15-6-fhd-tn-i5-7300u-8gb-256gb-26/" TargetMode="External"/>
+<Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-x13-gen-1-13-3-fhd-ips-matinis-ryzen-5-4650u-16gb-512gb-14-trukumas-1vnt-usb-c-neveikia-ir-1vnt-usb/" TargetMode="External"/>
+<Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-17-g6-17-3-fhd-ips-i9-9880h-32gb-512gb-rtx-5000-16gb-keli-trukumai-neveikia-lan-ir-siektiek-ekrane-matosi-nuospaudos-nuo-klaviaturos-centre/" TargetMode="External"/>
+<Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t470p-14-0-fhd-ips-matinis-i7-7820hq-32gb-512gb-ssd-nvidia-930-mx-2gb-17/" TargetMode="External"/>
+<Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-carbon-gen-8-14-fhd-ips-400-nit-i5-10210u-8gb-256gb-15/" TargetMode="External"/>
+<Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-830-g6-13-3-fhd-i7-8565u-16gb-512gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/microsfot-surface-book-1-13-5-30002000-ips-i5-6300u-8gb-256gb-ssd-nvidia-geforce-1gb-22-mazesne-baterija-planseteje-neveikianti/" TargetMode="External"/>
+<Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/su-defektais-thinkpad-t440-14-0-hd-touch-i5-4300u-8gb-128gb/" TargetMode="External"/>
+<Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-5540-15-6-4k-ips-touch-i7-9850h-32gb-1tb-ssd-t2000-max-q-4gb-gddr6-39/" TargetMode="External"/>
+<Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/toshiba-z30-c-16m-13-3-fhd-ips-i7-6500u-8gb-256gb-ssd-su-ekrano-defektu-veikiantis-ir-bloga-baterija/" TargetMode="External"/>
+<Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t490-14-0-fhd-ips-400-nitu-i5-8265u-8gb-256gb-18/" TargetMode="External"/>
+<Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/precision-7560-15-6-fhd-ips-i9-11950h-64gb-1tb-ssd-rtx-a3000-6gb/" TargetMode="External"/>
+<Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/surface-4-pro-12-3-27361824-ips-touch-i7-6650u-8gb-256gb-ssd-22/" TargetMode="External"/>
+<Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-1030-g1-touch-13-3-qhd-m7-6y75-16gb-256gb-ssd-nesuinstaliuotas/" TargetMode="External"/>
+<Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-430-g5-13-3-fhd-ips-i5-8250u-8gb-256gb/" TargetMode="External"/>
+<Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-14u-g6-14-0-fhd-ips-i7-8565u-16gb-512gb-ssd-16/" TargetMode="External"/>
+<Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-5430-14-0-fhd-ips-i7-1265u-16gb-256gb-23/" TargetMode="External"/>
+<Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-430-g5-13-3-fhd-ips-i5-8250u-4gb-256gb-27-1vnt-kairys-usb-islaustas/" TargetMode="External"/>
+<Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-ideapad-flex-5-14alc05-x360-14-fhd-ips-ts-ryzen-5-5500u-8gb-512gb-13/" TargetMode="External"/>
+<Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p72-17-3-fhd-ips-intel-xeon-e-2186m-32gb-ram-512gb-ssd-p5200-16gb-max-q-2gb-8-su-keletu-nedideliu-defektu/" TargetMode="External"/>
+<Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-860-g11-16-0-fhd-ips-core-ultra-5-125h-16gb-512gb-ssd-7-garantija-iki-2028-02-12/" TargetMode="External"/>
+<Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-create-g7-15-6-fhd-ips-i9-10885h-32gb-1tb-ssd-nvidia-rtx-2070-8gb-max-q-28/" TargetMode="External"/>
+<Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-fury-17-g7-17-3-fhd-ips-i7-10850h-64gb-512gb-ssd-nvidia-rtx-4000-max-q-28-minimalus-speakeriu-pasidevejimas/" TargetMode="External"/>
+<Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkpad-l14-gen-1-14-0-hd-ryzen-3-4450u-8gb-256gb-19-yra-balta-neryski-demele/" TargetMode="External"/>
+<Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p1-gen2-15-6-fhd-ips-60hz-i7-9750h-32gb-512gb-ssd-nvidia-quadro-t1000-4gb-19/" TargetMode="External"/>
+<Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7760-17-3-fhd-ips-i7-11850h-16gb-512gb-ssd-rtx-a5000-16gb-0-su-nedideliu-defektu-klaviaturos-pasvietimas-neveikia/" TargetMode="External"/>
+<Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t470-14-0-fhd-ips-i5-7300u-8gb-256gb-ssd-viena-isorine-baterija-padidintos-talpos-25/" TargetMode="External"/>
+<Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t470-14-0-fhd-ips-i5-7300u-8gb-256gb-ssd-viena-isorine-baterija-padidintos-talpos-10/" TargetMode="External"/>
+<Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dynabook-toshiba-satellite-pro-c40-g-11g-14-0-fhd-i5-10210u-8gb-antras-lizdas-laisvas-256gb-ssd-9/" TargetMode="External"/>
+<Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dynabook-toshiba-satellite-pro-c40-h-101-14-0-fhd-i5-1035g1-8gb-antras-lizdas-laisvas-256gb-ssd-5/" TargetMode="External"/>
+<Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-lifebook-e5410-14-0-fhd-i5-10310u-8gb-256gb-20-bios-su-passwordu-windows-isiraso/" TargetMode="External"/>
+<Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-l14-14-0-fhd-ips-i5-10210u-8gb-256gb-ssd-13-windows-nesuinstaliuota/" TargetMode="External"/>
+<Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t470-14-0-fhd-ips-i5-7300u-8gb-256gb-ssd-viena-isorine-baterija-padidintos-talpos-18/" TargetMode="External"/>
+<Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/intel-regulatory-model-qc7-15-6-fhd-ips-144hz-i7-9750h-16gb-512gb-ssd-gtx-1660-ti-6gb-nera-baterijos-neveikia-ausiniu-lizdas/" TargetMode="External"/>
+<Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t470-14-0-fhd-ips-i5-6200u-8gb-256gb-ssd-viena-isorine-baterija-padidintos-talpos-15/" TargetMode="External"/>
+<Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/latitude-5310-13-3-fhd-ips-i7-10610u-32gb-ram-1tb-ssd-68/" TargetMode="External"/>
+<Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p1-gen2-15-6-fhd-ips-60hz-i7-9750h-32gb-512gb-ssd-nvidia-quadro-t1000-4gb-21/" TargetMode="External"/>
+<Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-x13-gen1-13-3-hd-i5-10310u-16gb-256gb-11/" TargetMode="External"/>
+<Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkpad-p1-gen-3-15-6-fhd-ips-i7-10850h-64gb-512gb-ssd-nvidia-quadro-t1000-4gb-max-q-13/" TargetMode="External"/>
+<Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-830-g8-13-3-fhd-ips-i7-1165g7-32gb-ram-1tb-ssd-28/" TargetMode="External"/>
+<Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-830-g8-13-3-fhd-ips-400-nit-i7-1165g7-16gb-ram-256gb-ssd-26/" TargetMode="External"/>
+<Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-envy-x360-14-fa0803no-13-3-fhd-ips-x360-touch-ryzen-5-8640hs-16gb-512gb-ssd-14-1vnt-usb-neveikiantis/" TargetMode="External"/>
+<Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-power-15-6-g8-15-6-fhd-ips-i7-11850h-32gb-512gb-rtx-a2000-4gb-29-c-grade-be-ikroviklio-galima-ir-su/" TargetMode="External"/>
+<Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-ideapad-3-14iil05-14-0-fhd-tn-i3-1005g1-4gb-128gb-ssd-12-be-kroviklio-galima-ir-su/" TargetMode="External"/>
+<Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-power-15-6-g8-15-6-fhd-ips-i7-11850h-32gb-512gb-rtx-a2000-4gb-33-c-grade-be-ikroviklio-galima-ir-su-ausiniu-lizdas-neveikia-ir-2vnt-usb-blogi/" TargetMode="External"/>
+<Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-5411-14-0fhd-ips-touch-i5-10400h-32gb-ram-1tb-ssd-59/" TargetMode="External"/>
+<Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/precision-7560-15-6-fhd-ips-i9-11950h-64gb-1tb-ssd-rtx-a3000-6gb-28/" TargetMode="External"/>
+<Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-gen-2-14-0-fhd-ips-ryzen-5-4650u-16gb-256gb-30-trukumas-1vnt-usb-c-neveikia/" TargetMode="External"/>
+<Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t470s-14-0-fhd-ips-i5-7300u-16gb-256gb-ssd-dvi-baterijos-13-29/" TargetMode="External"/>
+<Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-835-g7-13-3-fhd-ips-ryzen-5-4650u-8gb-256gb-ssd-nera-baterijos/" TargetMode="External"/>
+<Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-840-g10-14-0-fhd-ips-i7-1365u-16gb-256gb-ssd-31-windows-11-pro-suinstaliuota/" TargetMode="External"/>
+<Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-640-g8-14-0-fhd-ips-i5-1145g7-16gb-256gb-ssd-17/" TargetMode="External"/>
+<Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-x13-gen-1-13-3-x360-fhd-ips-touch-i5-10210u-8gb-256b-ssd-23-pen-komplekte-yra/" TargetMode="External"/>
+<Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t480s-14-0-fhd-ips-i5-8250u-8gb-256gb-ssd-26/" TargetMode="External"/>
+<Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-5000-max-q-16gb-46-kopija/" TargetMode="External"/>
+<Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t480-14-0-fhd-ips-i7-8650u-32gb-ddr4-ram-512gb-ssd-abi-baterijos-blogas/" TargetMode="External"/>
+<Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t470p-14-0-fhd-ips-matinis-i7-7820hq-32gb-1tb-ssd-nvidia-930-mx-2gb-7/" TargetMode="External"/>
+<Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/surface-4-pro-12-3-27361824-ips-touch-i5-6300u-8gb-256gb-ssd-19-su-klaviatura-ir-dockingu-krovikliu/" TargetMode="External"/>
+<Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkpad-t14-gen3-14-0-fhd-ips-i5-1245u-16gb-256gb-1-1vnt-usb-neveikiantis-minimaliai-nuospaudu-ekrane-nuo-klviaturos-yra/" TargetMode="External"/>
+<Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-gen-3-fhd-400-nit-ips-i7-1260p-32gb-lpddr5-512gb-41/" TargetMode="External"/>
+<Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-ideapad-5-pro-14acn6-14-0-wqxga-28801800-120hz-ryzen-7-5800u-16gb-128gb-ssd-9/" TargetMode="External"/>
+<Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-5540-15-6-fhd-ips-i7-9850h-32gb-ram-0gb-ssd-t2000-max-q-4gb-gddr6-37-c-grade/" TargetMode="External"/>
+<Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14-2nd-gen-14-0-fhd-ips-i5-1135g7-16gb-ram-512-ssd-11-1vnt-usb-c-neveikiantis-antras-per-kuri-taipogi-krauna-veikia-gerai/" TargetMode="External"/>
+<Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-5530-15-6-fhd-ips-i7-1265u-16gb-256gb-13/" TargetMode="External"/>
+<Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-fury-17-g7-17-3-fhd-ips-i7-10850h-32gb-512gb-ssd-nvidia-rtx-5000-max-q-16gb-32/" TargetMode="External"/>
+<Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkpad-t14-gen3-14-0-fhd-ips-i7-1255u-16gb-512gb-20/" TargetMode="External"/>
+<Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-power-15-6-g8-15-6-fhd-ips-i7-11850h-32gb-512gb-nmve-2tb-nmve-rtx-a2000-4gb-29-c-grade-su-ekrano-defektu/" TargetMode="External"/>
+<Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p53-15-6-fhd-ips-i7-9850h-16gb-256gb-t1000-4gb-0/" TargetMode="External"/>
+<Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-5540-15-6-fhd-ips-i7-9850h-0gb-ram-0gb-ssd-t2000-max-q-4gb-gddr6-37-c-grade-be-ikroviklio/" TargetMode="External"/>
+<Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/getac-s410-g3-rugged-14-0-fhd-ips-intel-i5-8365u-32gb-256gb-ssd-28/" TargetMode="External"/>
+<Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-lifebook-u7410-14-fhd-ips-i7-10510u-32gb-1tb-ssd23-made-in-japan/" TargetMode="External"/>
+<Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-7400-14-0-fhd-ips-intel-i5-8365u-32gb-256gb-ssd-48/" TargetMode="External"/>
+<Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-yoga-slim-7-pro-14ach5-14-0-22401400-ryzen-5-5600h-16gb-256gb-21/" TargetMode="External"/>
+<Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t480s-14-0-fhd-ips-i5-8250u-8gb-256gb-ssd-33/" TargetMode="External"/>
+<Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p1-gen-2-15-6-fhd-ips-i7-9850h-64gb-512gb-ssd-t1000-4gb-16/" TargetMode="External"/>
+<Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p15s-gen-2-15-6-fhd-ips-i7-1165g7-32gb-512gb-ssd-nvidia-quadro-t500-2gb-16/" TargetMode="External"/>
+<Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkpad-t14-gen3-14-0-fhd-ips-i5-1235u-16gb-256gb-0/" TargetMode="External"/>
+<Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p14s-gen-2-14-fhd-ips-300-nit-ryzen-5-pro-5650u-16gb-512gb-ssd-9-yra-nuospaudu-nuo-klaviaturos-ekrane/" TargetMode="External"/>
+<Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elite-x2-g4-13-3-19201280-ips-touch-i5-8265u-8gb-256gb-ssd-15/" TargetMode="External"/>
+<Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t430s-14-0-hd-i7-3520m-8gb-240gb-ssd-32-su-uk-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t420s-14-0-hd-i7-2620m-8gb-160gb-ssd-16-nvidia-quadro-nvs-4200m/" TargetMode="External"/>
+<Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-640-g9-14-0-fhd-ips-i5-1235u-16gb-256gb-ssd-31/" TargetMode="External"/>
+<Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-640-g9-14-0-fhd-ips-i5-1235u-16gb-256gb-ssd-23/" TargetMode="External"/>
+<Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t420s-14-0-hd-i7-2620m-8gb-160gb-ssd-36-nvidia-quadro-nvs-4200m/" TargetMode="External"/>
+<Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t420s-14-0-hd-i7-2640m-8gb-160gb-ssd-24-nvidia-quadro-nvs-4200m/" TargetMode="External"/>
+<Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-640-g8-14-0-fhd-ips-i5-1145g7-16gb-512gb-ssd-17-a-grade/" TargetMode="External"/>
+<Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-x360-1040-g8-13-3-fhd-ips-touch-i5-1135g7-16gb-256gb-ssd-26/" TargetMode="External"/>
+<Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t15-gen2-15-6-fhd-ips-i5-1135g7-16gb-256gb-ssd-10/" TargetMode="External"/>
+<Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p51-i7-7820hq-32gb-ram-1tb-ssd-quadro-m2200-4gb-15/" TargetMode="External"/>
+<Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-445-g1013-3-hd-tn-amd-ryzen-3-7330u-8gb-256gb-ssd-7/" TargetMode="External"/>
+<Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-m4800-15-6-fhd-i7-4800mq-16gb-256gb-quadro-k2100m-2gb-11/" TargetMode="External"/>
+<Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-fury-16-g9-16-0-fhd-ips-400-nit-intel-i7-12850hx-64gb-512gb-ssd-nvidia-rtx-a5500-16gb-27/" TargetMode="External"/>
+<Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-5400-14-0-fhd-ips-i5-8265u-16gb-256gb-30/" TargetMode="External"/>
+<Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-5540-15-6-fhd-ips-i7-9850h-16gb-256-ssd-t1000-4gb-gddr6-39/" TargetMode="External"/>
+<Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-445-g1013-3-fhd-ips-amd-ryzen-3-7330u-16gb-256gb-ssd-17/" TargetMode="External"/>
+<Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-l14-14-0-fhd-ips-i5-10210u-8gb-256gb-ssd-13/" TargetMode="External"/>
+<Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-lifebook-e449-14-0-fhd-ips-i5-8250u-8gb-256gb-ssd-47/" TargetMode="External"/>
+<Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-x360-1040-g8-14-0-fhd-ips-touch-i5-1135g7-16gb-256gb-ssd-26/" TargetMode="External"/>
+<Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-x360-1040-g8-14-0-fhd-ips-touch-i5-1135g7-16gb-256gb-ssd-28/" TargetMode="External"/>
+<Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t15p-gen-2-15-6-fhd-ips-i5-11400h-16gb-512gb-ssd-21/" TargetMode="External"/>
+<Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-5000-max-q-16gb-66-1-vnt-usb-sulauzytas/" TargetMode="External"/>
+<Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-x13-gen-2-13-3-fhd-ips-i5-1135g7-8gb-512gb-ssd-0/" TargetMode="External"/>
+<Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-l14-14-0-fhd-ips-i5-10210u-8gb-256gb-ssd-11-sunkiau-spaudosi-space-mygtukas/" TargetMode="External"/>
+<Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-5421-14-0-fhd-ips-i7-11850h-64gb-512gb-rtx-a2000-4gb-59-nvidia-mx-450-2gb-gddr6/" TargetMode="External"/>
+<Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-p15-gen-1-15-6-fhd-ips-60hz-i7-10750h-16gb-256gb-ssd-nvidia-quadro-t1000-4gb-0/" TargetMode="External"/>
+<Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7750-17-3-fhd-ips-gen-1-i9-10885h-32gb-512gb512gb-rtx-5000-16gb-15/" TargetMode="External"/>
+<Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t470s-14-0-fhd-ips-i5-7300u-16gb-256gb-ssd-dvi-baterijos-26-19/" TargetMode="External"/>
+<Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t470s-14-0-fhd-ips-touch-i5-7300u-16gb-256gb-ssd-dvi-baterijos-23-23/" TargetMode="External"/>
+<Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t470s-14-0-fhd-ips-touch-i5-7300u-16gb-256gb-ssd-dvi-baterijos-22-67/" TargetMode="External"/>
+<Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-5550-15-6-fhd-ips-i7-10850h-16gb-512-ssd-t2000-4gb-gddr6-max-q-41/" TargetMode="External"/>
+<Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-7670-16-0-4k-oled-touch-i7-12850hx-64gb-ddr5-ram-1tb-ssd-rtx-a4500-16gb-29/" TargetMode="External"/>
+<Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-17-g6-17-3-fhd-ips-i9-9880h-32gb-512gb-rtx-5000-16gb-16/" TargetMode="External"/>
+<Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-m4800-15-6-fhd-ips-i7-4810mq-16gb-256gb-quadro-k2100m-2gb-19-uk-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-5400-14-0-fhd-ips-i5-8265u-16gb-256gb-4/" TargetMode="External"/>
+<Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-5400-14-0-fhd-ips-i5-8265u-16gb-256gb-16/" TargetMode="External"/>
+<Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t495-14-0-fhd-ips-ryzen-3-pro-3300u-8gb-256gb-ssd-26-1vnt-type-c-neveikiantis/" TargetMode="External"/>
+<Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkpad-t14-gen3-14-0-fhd-ips-i5-1235u-16gb-256gb-13/" TargetMode="External"/>
+<Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/latitude-5520-15-6-fhd-ips-i7-1185g7-16gb-256gb-ssd-24/" TargetMode="External"/>
+<Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-firefly-14-g8-14-fhd-ips-i7-1165g7-32gb-512gb-t500-4gb-31/" TargetMode="External"/>
+<Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-14-0-fhd-ips-i5-8265u-8gb-256gb-ssd-16-windows-nesuinstaliuota/" TargetMode="External"/>
+<Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-precision-3551-15-6-fhd-ips-i7-10850h-32gb-512-ssd-quadro-p620-4gb-37/" TargetMode="External"/>
+<Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-fury-15-g7-15-6-fhd-ips-i7-10850h-32gb-1tb-ssd-nvidia-quadro-t2000-4gb-max-q-28/" TargetMode="External"/>
+<Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t15-gen2-15-6-fhd-ips-i5-1135g7-16gb-256gb-ssd-15/" TargetMode="External"/>
+<Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-e14-gen-2-15-6-fhd-ips-i7-1165g7-16gb-256gb-ssd-9/" TargetMode="External"/>
+<Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkbook-14-g4-iap-14-0-fhd-ips-i5-1235u-16gb-256gb-9-su-defektais-c-grade/" TargetMode="External"/>
+<Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-17-g5-17-3-fhd-ips-i7-8850h-32gb-512gb-ssd-quadro-p5200-16gb-5-mikrafonas-neveikia/" TargetMode="External"/>
+<Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-envy-17-k230ng-17-3-hd-blizgus-i7-5500u-16gb-256gb-1tb-hdd-gtx-850-4gb-0-nesuinstaliuotas/" TargetMode="External"/>
+<Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkpad-p1-gen-3-15-6-fhd-ips-i7-10850h-16gb-256gb-ssd-nvidia-quadro-rtx-3000-6gb-gddr6-0/" TargetMode="External"/>
+<Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-x280-12-5-hd-tn-i5-8350u-8gb-ram-128gb-ssd-11/" TargetMode="External"/>
+<Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkbook-14-g2-itl-14-0-fhd-ips-i5-1135g7-8gb-256gb-ssd-9/" TargetMode="External"/>
+<Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-fury-16-g11-16-0-fhd-ips-400-nit-intel-i7-13850hx-64gb-512gb-ssd-nvidia-rtx-a5000-16gb-ada-17-garantija-iki-2028-09-02/" TargetMode="External"/>
+<Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-17-g4-17-3-19201080-ips-matinis-i7-7820hq-32gb-512gb-p3000-6gb-35-neveikia-home-mygtukas/" TargetMode="External"/>
+<Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-fury-16-g11-16-0-fhd-ips-400-nit-intel-i7-13850hx-64gb-512gb-ssd-nvidia-rtx-a5000-16gb-ada-20-garantija-iki-2027-12-18/" TargetMode="External"/>
+<Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-gen-2-14-0-fhd-ips-400-nit-ryzen-5-4650u-16gb-256gb-33/" TargetMode="External"/>
+<Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-830-g5-13-3-fhd-ips-i7-8550u-8gb-256gb-13-win-11-pro-surasyta/" TargetMode="External"/>
+<Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-840-g10-14-0-fhd-ips-i5-1335u-16gb-512gb-ssd-10-windows-11-pro-suinstaliuota/" TargetMode="External"/>
+<Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-e14-gen-2-14-0-fhd-ips-ryzen-3-4300u-8gb-256gb-15/" TargetMode="External"/>
+<Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkbook-14-g4-aba-14-0-fhd-ips-amd-ryzen-5-5625u-8gb-256gb-ssd-20/" TargetMode="External"/>
+<Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkbook-14-g4-aba-14-0-fhd-ips-amd-ryzen-5-5625u-8gb-256gb-ssd-13/" TargetMode="External"/>
+<Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkbook-14-g4-aba-14-0-fhd-ips-amd-ryzen-5-5625u-8gb-256gb-ssd-12/" TargetMode="External"/>
+<Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-5330-13-3-fhd-ips-touch-i7-1265u-16gb-256gb-6/" TargetMode="External"/>
+<Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/getac-s410-g3-rugged-14-0-fhd-ips-intel-i5-8365u-32gb-1tb-ssd-19-usa-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/getac-s410-g3-rugged-14-0-fhd-ips-intel-i5-8365u-32gb-1tb-ssd-25-usa-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/getac-s410-g3-rugged-14-0-fhd-ips-intel-i5-8365u-32gb-1tb-ssd-28/" TargetMode="External"/>
+<Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/getac-s410-g3-rugged-14-0-fhd-ips-intel-i5-8365u-32gb-1tb-ssd-11/" TargetMode="External"/>
+<Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-7440-14-0-fhd-ips-touch-i5-1245u-16gb-512gb-11-usa-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-7440-14-0-fhd-ips-touch-i5-1245u-16gb-256gb-7-usa-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-x1-yoga-g3-x360-14-0-fhd-ips-i7-8550u-16gb-ram-512gb-ssd-23/" TargetMode="External"/>
+<Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-7430-14-0-fhd-ips-touch-i7-1265u-16gb-512gb-8-usa-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/latitude-7420-14-0-fhd-ips-touch-x360-i7-1185g7-32gb-256gb-ssd-27/" TargetMode="External"/>
+<Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-5320-fhd-13-3-ips-i5-1145g7-8gb-256gb-ssd-1/" TargetMode="External"/>
+<Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-5411-14-0fhd-ips-i7-10850h-16gb-512gb-ssd-nvidia-mx-250-2gb-0-usa-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-3420-14-0-fhd-ips-i5-1135g7-8gb-256gb-ssd-1-su-vieneriu-metu-garantija/" TargetMode="External"/>
+<Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-5410-14-0-fhd-ips-i5-10310u-8gb-256gb-29/" TargetMode="External"/>
+<Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-3540-15-6-fhd-ips-i5-1335u-16gb-256gb-ssd-11-windows-11-pro-suinstaliuota/" TargetMode="External"/>
+<Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-3510-15-6-fhd-ips-i3-10110u-16gb-256gb-ssd-6-windows-11-pro-suinstaliuota/" TargetMode="External"/>
+<Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-14-ru-lipdukai-ant-us-kb-uzklijuoti/" TargetMode="External"/>
+<Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-fury-16-g9-16-0-fhd-ips-400-nit-intel-i7-12850hx-64gb-512gb-ssd-nvidia-rtx-a5500-16gb-26/" TargetMode="External"/>
+<Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkpad-t15p-gen-1-15-6-fhd-ips-i7-10750h-16gb-512gb-ssd-nvidia-gtx-1050-3gb-18/" TargetMode="External"/>
+<Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-3510-15-6-fhd-ips-i3-10110u-16gb-256gb-ssd-0-windows-11-pro-suinstaliuota/" TargetMode="External"/>
+<Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-17-usa-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-2nd-gen-14-0-fhd-ips-touch-500-nit-i5-1145g7-16gb-ram-512gb-ssd-16/" TargetMode="External"/>
+<Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-gen1-14-0-fhd-ips-touch-i5-10310u-16gb-512gb-14-usa-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-16-usa-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-gen1-14-0-fhd-ips-touch-i5-10310u-16gb-512gb-20-usa-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-5590-15-0-fhd-ips-i5-8350u-8gb-256gb-ssd-23-2/" TargetMode="External"/>
+<Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-gen3-fhd-ips-touch-i7-1270p-32gb-lpddr5-256gb-kopija/" TargetMode="External"/>
+<Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-14-fhd-ips-i7-1365u-16gb-256gb-0-6-men-garantija/" TargetMode="External"/>
+<Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-17-usa-klaviatura-2/" TargetMode="External"/>
+<Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-19-usa-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-gen1-14-0-fhd-ips-touch-i5-10310u-16gb-512gb-17-usa-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-gen1-14-0-fhd-ips-touch-i5-10310u-16gb-512gb-16-usa-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-3510-15-6-fhd-ips-i3-10110u-16gb-256gb-ssd-8-windows-11-pro-suinstaliuota/" TargetMode="External"/>
+<Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-2nd-gen-14-0-fhd-ips-touch-500-nit-i5-1145g7-16gb-ram-512gb-ssd-16-usa-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-gen1-14-0-fhd-ips-touch-i5-10310u-16gb-512gb-17-usa-klaviatura-2/" TargetMode="External"/>
+<Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-gen1-14-0-fhd-ips-touch-i5-10310u-16gb-512gb-17-usa-klaviatura-nedidelis-kosmetinis-trukumas/" TargetMode="External"/>
+<Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-2nd-gen-14-0-fhd-ips-touch-500-nit-i5-1145g7-16gb-ram-512gb-ssd-0-usa-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-12-usa-klaviatura-minimalus-kosmetiniai-trukumai-ekrane/" TargetMode="External"/>
+<Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-15-usa-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-2nd-gen-14-0-fhd-ips-touch-500-nit-i5-1145g7-16gb-ram-512gb-ssd-0-usa-klaviatura-2/" TargetMode="External"/>
+<Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-fury-16-g10-16-0-fhd-ips-400-nit-intel-i7-13850hx-64gb-512gb-ssd-nvidia-rtx-a5000-16gb-ada-17-garantija-iki-2027-07-21/" TargetMode="External"/>
+<Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-2nd-gen-14-0-fhd-ips-touch-500-nit-i5-1145g7-16gb-ram-512gb-ssd-13-usa-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-14-usa-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-21-usa-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-gen1-14-0-fhd-ips-touch-i5-10310u-16gb-512gb-16-usa-klaviatura-su-defektu-trukumu/" TargetMode="External"/>
+<Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-13-usa-klaviatura/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/25vnt-14-0-fhd-i5-8250u-su-defektais-nuo-48-eur/" TargetMode="External"/>
-[...71 lines deleted...]
-<Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/microsfot-surface-5-pro-12-3-27361824-ips-touch-neveikia-lieciamas-ekranas-i5-7300u-8gb-256gb-42/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-15-6-i7-3740qm-8gb-128ssd/" TargetMode="External"/>
+<Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lifebook-e744-13-3-i5-4210m-8gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-l430-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/" TargetMode="External"/>
+<Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-l420-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/" TargetMode="External"/>
+<Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430s-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/" TargetMode="External"/>
+<Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t420s-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/" TargetMode="External"/>
+<Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-e520-15-6-hd-i3-2370m-4gb-500gb-hdd-30-nesuinstaliuotas/" TargetMode="External"/>
+<Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-lifebook-a512-15-6-hd-i3-3110m-4gb-320gb-hdd-16-nesuinstaliuotas/" TargetMode="External"/>
+<Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-e5430-14-0-1600900-i3-2350m-8gb-be-disko-5/" TargetMode="External"/>
+<Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/17-3-1600900-i3-2348m-8gb-128gb-ssd-500gb-hdd-48/" TargetMode="External"/>
+<Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/toshiba-satellite-c870d-11m-17-3-1600900-e1-1200-8gb-128gb-ssd-17-yra-keli-mazi-balti-taskeliai-ekrane/" TargetMode="External"/>
+<Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/kolekcinis-produktas-18-4-ekranu-fujitsu-amilo-li-3910-pentium-t3200-3gb-ram-be-disko-su-originaliu-krovikliu/" TargetMode="External"/>
+<Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/kolekcinis-produktas-18-4-fhd-acer-aspire-8730-pentium-t6400-4gb-ram-0gb-hdd-nvidia-gt-9600m-1gb-gyva-baterija/" TargetMode="External"/>
+<Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/packard-bell-ts11-hr-15-6-hd-i7-2630qm-4gb-240gb-ssd-nvidia-gt-540m-baterija-beveik-mirusi-70/" TargetMode="External"/>
+<Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-6560b-15-6-i5-2410m-8gb-256gb-ssd-baterijos-bukle-neaiski-iki-galo-bet-krauna/" TargetMode="External"/>
+<Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-6560b-15-6-i5-2450m-4gb-128-ssd-baterijos-bukle-neaiski-iki-galo-bet-krauna/" TargetMode="External"/>
+<Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-lifebook-e556-15-6-fhd-ips-i5-6200u-8gb-ddr4-256gb-ssd-52/" TargetMode="External"/>
+<Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-450-g2-15-6-i5-4210u-4gb-128-ssd-bloga-silpna-baterija/" TargetMode="External"/>
+<Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-8570p15-6-i5-3360m-4gb-500gb-hdd-baterijos-bukle-neaiski-iki-galo-bet-krauna/" TargetMode="External"/>
+<Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-lifebook-e754-15-6-fhd-ips-i5-6200u-8gb-ddr3-256gb-ssd-12/" TargetMode="External"/>
+<Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-e5430-14-0-i5-3340m-4gb-128gb-baterija-silpna-bloga/" TargetMode="External"/>
+<Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430-14-0-hd-i5-8gb-128gb-ssd-silpna-prasta-bloga-baterija-ar-isvis-jos-nera/" TargetMode="External"/>
+<Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-ideapad-320-15ikb-15-6-19201080-tn-ekranas-pentium-gold-4415u-4gb-128gb-ssd-11-parduodamas-be-ikroviklio/" TargetMode="External"/>
+<Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-a485-14-0-fhd-ips-ryzen-3-2300u-8gb-128gb-ssd-dvi-baterijos-38-13/" TargetMode="External"/>
+<Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-notebook-e210-11-6-ultra-thin-hd-tn-celeron-n4500-4gb-128gb-ssd-21-su-org-dezute-labai-geros-bukles/" TargetMode="External"/>
+<Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-15-6-hd-i5-2410m-8gb-ddr3-ram-be-ssd-silpna-baterija-su-krovikliu/" TargetMode="External"/>
+<Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-15-6-hd-intel-n4200-4gb-ddr3-ram-1tb-hdd-gera-baterija-su-krovikliu/" TargetMode="External"/>
+<Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-15-6-hd-i7-3630qm-8gb-ram-750gb-hdd-bloga-baterija-su-krovikliu/" TargetMode="External"/>
+<Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-15-6-hd-i5-3230m-6gb-ram-750gb-hdd-bloga-baterija-su-krovikliu/" TargetMode="External"/>
+<Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-15-6-hd-i3-2310m-4gb-ram-50gb-hdd-nvidia-gt-610m-2gb-bloga-baterija-su-krovikliu/" TargetMode="External"/>
+<Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-15-6-hd-i5-3230m-4gb-500gb-hdd-baterija-laikanti-su-krovikliu/" TargetMode="External"/>
+<Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-840-g3-14-0-fhd-i5-6200u-4gb-128gb-ssd/" TargetMode="External"/>
+<Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkpad-x1-carbon-g2-14-25601440-touch-i7-4600u-8gb-256gb-ssd-nera-baterijos/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z240-tower-e3-1270-v6-32gb-512gb-p4000-8gb/" TargetMode="External"/>
-[...26 lines deleted...]
-<Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-z2-tower-g9-workstation-intel-i5-12600k-32gb-ddr5-1tb-ssd-nvdia-rtx-a2000-12gb/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/25vnt-14-0-fhd-i5-8250u-su-defektais-nuo-48-eur/" TargetMode="External"/>
+<Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/zenbook-14-ux434f-i7-10510u-8gb-256gb-2-screens/" TargetMode="External"/>
+<Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-e7440-14-0-fhd-i7-4600u-0gb-ram-be-ssd-korpuso-defektai/" TargetMode="External"/>
+<Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/1vnt-lenovo-e31-70-80-kompiuteris-i3-4gb-128gb-ssd-su-korpuso-ar-klaviaturos-defektu/" TargetMode="External"/>
+<Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/1vnt-surface-pro-5-12-3-i5-7300u-8gb-128-256gb-su-ekrano-defektu/" TargetMode="External"/>
+<Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-ideapad-s540-13iml-i5-10210u/" TargetMode="External"/>
+<Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-ideapad-s540-13iml-i5-10210u-neveikiantis-kopija/" TargetMode="External"/>
+<Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/15-6-19201080-i5-6200u-12gb-ram-be-ssd-bloga-klaviatura-bloga-baterija/" TargetMode="External"/>
+<Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-245-g9-14-0-ryzen-3-5425u-0gb-ram-0gb-ssd-fhd-neveikiantis/" TargetMode="External"/>
+<Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/15-6-fhd-ips-i5-6440hq-16gb-256gb-ssd-0-neveikia-touch-ekrano-visa-kita-veikia-gerai/" TargetMode="External"/>
+<Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/microsfot-surface-5-pro-12-3-27361824-ips-touch-neveikia-lieciamas-ekranas-i5-7300u-8gb-256gb-1/" TargetMode="External"/>
+<Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-v330-14ikb-14-0-fhd/" TargetMode="External"/>
+<Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-aspire-3-a315-31-15-6-19201080-celeron-n3350-4gb-128gb-ssd-44-truksta-klavisu/" TargetMode="External"/>
+<Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-aspire-v5-552-15-6-hd-a6-5357m-8gb-480gb-ssd-7-kosmetiniai-ekrano-defektai-daug-baltu-tasku/" TargetMode="External"/>
+<Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-yoga-510-14isk-x360-14-0-fhd-ips-touch-i5-6200u-8gb-128gb-ssd-31/" TargetMode="External"/>
+<Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-5310-13-3-fhd-ips-i5-10310u-8gb-256gb-26-yra-baltu-tasku-ekrane/" TargetMode="External"/>
+<Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/17-3-1600900-i5-5200u-8gb-128gb-ssd-gt-820m-2gb-nera-baterijos/" TargetMode="External"/>
+<Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-ideapad-330s-15ikb-15-6-fhd-i5-8250u-8gb-128gb-ssd-10-bloga-klaviat8ra-ekrane-matosi-nuospaudos-nuo-klaviaturos/" TargetMode="External"/>
+<Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-lifebook-e544-15-6-fhd-ips-i5-4210m-8gb-256gb-ssd-20-keli-defektai/" TargetMode="External"/>
+<Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-aspire-e5-532-15-6-1366768-i3-4005u-8gb-128gb-ssd-12-touchpad-neveikia/" TargetMode="External"/>
+<Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-aspire-es1-512-15-6-celeron-n2920-8gb-1tb-hdd-bloga-baterija-ir-touchpad/" TargetMode="External"/>
+<Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-yoga-710-14ikb-su-defektais-14-0-fhd-ips-i5-7200u-4gb-256gb-ssd-ekrano-defektais-camera-neveikia-klaviatura-neidealiai-veikia/" TargetMode="External"/>
+<Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/17-3-1600900-i5-6200u-8gb-be-disko-r5-m330-keli-nebaisus-trukumai/" TargetMode="External"/>
+<Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/15-6-19201080-a10-7300-8gb-r7-m260-bloga-baterija-ir-touchpad/" TargetMode="External"/>
+<Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/15-6-fhd-ips-idealus-ekranas-i5-8265u-8gb-0gb-ssd-su-defektu-klaviaturos-nevisi-mygtukai-veikia-baterijos-nera/" TargetMode="External"/>
+<Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-a285-12-5-hd-amd-ryzen-5-2500u-8gb-256gb-ssd-vienas-is-dvieju-usb-c-neveikiantis/" TargetMode="External"/>
+<Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-inspiron-13-5370-13-3-fhd-ips-i5-8250u-8gb-256gb-45-neveikia-web-camera/" TargetMode="External"/>
+<Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-pu500c-15-6-hd-matinis-i5-3337u-10gb-ram-128gb-ssd-14/" TargetMode="External"/>
+<Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/neveikiantis-samsung-galaxy-book-pro-np930xdb-13-3-amoled-supilta-pagrindine-plokste-dalimis-arba-visas/" TargetMode="External"/>
+<Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/neveikiantis-samsung-galaxy-book-pro-360-np930qdb-13-3-x360-touchscreen-amoled-mb-jau-buvo-lituota-ankstesnio-savininko/" TargetMode="External"/>
+<Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-y540-17irh-neveikiantis-i5-9300h-gtx-1660-ti-6gb-s-n-pf1zvzkv/" TargetMode="External"/>
+<Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-legion-y530-15ich-15-6-144hz-neveikiantis-i5-8300h-gtx-1060-6gb-8gb-ram-s-n-pf1efx10/" TargetMode="External"/>
+<Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-omen-15-en0802no-200w-ryzen-5-4600h-1660ti-6gb-neveikiantis-s-n-5cd0256bds/" TargetMode="External"/>
+<Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-xps-15-9550-15-6-i7-6700hq-960m-2gb-s-n-1ldnj72-sulietas-neveikiantis/" TargetMode="External"/>
+<Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-aspire-vvn7-591g-738g-i7-4720hq-gtx-960m-2gb-8gb-128gb-ssd-1tb-hdd-baterija-yra-laiko-veikia-blogi-vyriai/" TargetMode="External"/>
+<Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-255-g3-15-6-hd-matinis-a4-5000-4gb-1tb-hdd-bloga-baterija-nuskiles-korpuso-kamputis/" TargetMode="External"/>
+<Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-860-16-i7-1355u-neveikiantis/" TargetMode="External"/>
+<Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t480s-14-0-fhd-ips-i5-8250u-8gb-256gb-ssd-23-su-defektais-kosmetiniai-vienas-baltas-taskas-ekrane/" TargetMode="External"/>
+<Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-x270-12-5-i5-7300u-nepilna-komplektacija-bloga-klaviatura-2/" TargetMode="External"/>
+<Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t580-15-6-fhd-ips-i5-8250u-8gb-256gb-ssd-24-ir-20-susidevejimo-baterijos-prastos-bukles-ekranas/" TargetMode="External"/>
+<Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-450-g6-15-6-fhd-ips-labai-prastos-bukles-ekranas-demes-nuospaudos-i5-8265u-16gb-256gb-ssd-11-nvidia-mx-130-2gb-koloneliu-defektas/" TargetMode="External"/>
+<Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/surface-pro-7-skiles-duzes-ekranas-i5-1035g4-8gb-256gb-ssd-gera-baterija-veikianti/" TargetMode="External"/>
+<Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/surface-pro-7-skiles-duzes-ekranas-i5-1035g4-8gb-256gb-ssd-gera-baterija-veikianti-2/" TargetMode="External"/>
+<Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/su-defektais-thinkpad-t440-14-0-hd-touch-i5-4300u-8gb-be-disko/" TargetMode="External"/>
+<Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/asus-vavibook-14x-oled-14-28801800-i9-13900h-1tb-rtx-2050-4gb-kompiuteris-su-krovimu-baterija-defektu/" TargetMode="External"/>
+<Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/clevo-n870-17-3-fhd-ips-i7-8750h-8gb-ddr4-ram-be-ssd-su-defektais-veikia/" TargetMode="External"/>
+<Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/acer-travelmate-p257-15-6-hd-i3-4005u-8gb-128gb-ssd-touchpad-su-defektu-baterija-netikrinta/" TargetMode="External"/>
+<Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/surface-5-pro-12-3-27361824-ips-touch-m3-7y30-4gb-128gb-ssd-13-be-kroviklio-kaina-nurodyta-su-ekrano-defektu-touch-neveikia/" TargetMode="External"/>
+<Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-latitude-7285-2-in-1-touch-13-3-2880x1920-i7-7y75-16gb-0gb-ssd-nesuinstaliuotas-lcd-ts-su-defektu-baterija-bloga-1vnt-antra-silpna-53-susidevejimas/" TargetMode="External"/>
+<Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t490-14-0-fhd-ips-i5-8265u-8gb-256gb-13-1vnt-usb-c-neveikia-ir-ekrane-siektiek-yra-nuospaudu-nuo-klaviaturos/" TargetMode="External"/>
+<Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-ideapad-flex-5-14iau7-x360-14-ips-ts-i5-1235u-8gb-512gb-ssd-14-touch-neveikia/" TargetMode="External"/>
+<Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/surface-6-pro-12-3-27361824-ips-touch-i5-8350u-8gb-256gb-ssd-44-ekranas-imustas-skiles/" TargetMode="External"/>
+<Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/zbook-15-g3-15-6-fhd-ips-i7-6820hq-16gb-256gb-ssd-m2000m-be-ikroviklio-parduodamas-galima-ir-su-defektas-per-ekrana-eina-linija/" TargetMode="External"/>
+<Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkpad-x1-extreme-gen-4-16-0-4k-touch-ekranas-blogas-i7-11800h-64gb-ram-232gb-512gb-ssd-7-5/" TargetMode="External"/>
+<Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t460s-14-0-fhd-ips-i5-6300u-8gb-be-disko-dvi-baterijos-56-ir-28-susidevejimo-klaviaturos-vieno-mygtuko-nera-f4-pilnai-veikianti-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/zbook-15-g3-15-6-fhd-ips-i7-6820hq-4gb-0-ssd-m1000m-be-ikroviklio-parduodamas-su-ekrano-defektu/" TargetMode="External"/>
+<Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/thinkpad-l15-gen-1-14-0-fhd-ips-ryzen-3-4450u-16gb-256gb-9-2vnt-type-c-blogi-1vnt-usb-blogas-visi-toje-pacioje-kaireje-puseje-esantys/" TargetMode="External"/>
+<Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-x13-gen-3-13-3-fhd-ips-i5-1245u-16gb-ddr5-256gb-ssd-10-duzes-ekranas/" TargetMode="External"/>
+<Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-yoga-2-12-5-fhd-ips-touch-x360-i7-6500u-8gb-256gb-ssd-su-defektu-baterijos-nekrauna-ir-bios-baterija-issekusi-piestukas-kompelkte-yra-kroviklis-pridedamas/" TargetMode="External"/>
+<Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-probook-650-g8-15-6-fhd-ips-i7-1165g7-32gb-ram-512gb-ssd-25-su-rimtu-korpuso-defektu-ir-ekranu-ziureti-foto/" TargetMode="External"/>
+<Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-zbook-firefly-14-g8-14-fhd-ips-i7-1165g7-32gb-512gb-t500-4gb-28/" TargetMode="External"/>
+<Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/getac-s410-g3-rugged-14-0-fhd-ips-intel-i5-8365u-32gb-1tb-ssd-su-klaviaturos-defektu-2/" TargetMode="External"/>
+<Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/microsfot-surface-5-pro-12-3-27361824-ips-touch-neveikia-lieciamas-ekranas-i5-7300u-8gb-256gb-42/" TargetMode="External"/>
+<Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/microsfot-surface-5-pro-12-3-27361824-ips-touch-i5-7300u-8gb-256gb-36-su-usa-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-830-g6-13-3-fhd-i7-8565u-0gb-0gb-ssd-42/" TargetMode="External"/>
+<Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/fujitsu-lifebook-u727-12-5-fhd-ips-i7-7500u-0gb-ram-0gb-ssd-60-klaviatura-su-defektu/" TargetMode="External"/>
+<Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-x13-gen-4-13-3-fhd-ips-i5-1345u-16gb-ddr5-256gb-ssd-0-duzes-ekranas/" TargetMode="External"/>
+<Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-x1-carbon-g5-14-0-fhd-ips-i5-7200u-8gb-256gb-ssd-be-kroviklio-ir-su-negyva-baterija/" TargetMode="External"/>
+<Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-845-g7-14-0-fhd-ips-ryzen-5-4650u-16gb-256gb-ssd-14-c-grade-stipriai-imustas-korpusas/" TargetMode="External"/>
+<Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/hp-elitebook-840-g8-14-0-fhd-ips-i5-1135g7-16gb-256gb-ssd-25/" TargetMode="External"/>
+<Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-x1-carbon-gen-8-14-0-fhd-ips-touch-500-nit-i7-10510u-16gb-512gb-ssd-14-neveikia-1vnt-usb-ir-1vnt-type-c-yra-nuospaudu-nuo-klaviaturos/" TargetMode="External"/>
+<Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-13-usa-klaviatura-2vnt-usb-neveikiantis/" TargetMode="External"/>
+<Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/lenovo-thinkpad-t14s-gen1-14-0-fhd-ips-touch-i5-10310u-16gb-512gb-19-usa-klaviatura-defektai-trys-klavisai-krenta-jie-veikia-f1-2-3-klaviaturos-apsvietimas-neveikia-touchpad-virsutiniai-klavisai/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-vostro-3425-14-0-fhd-ips-ryzen-5625u-be-ram-ir-be-ssd-disku36-vnt-b-grade-krovikliai-pridedami/" TargetMode="External"/>
-[...1 lines deleted...]
-<Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/stacionarai-didmena-pigiai-i5-6500t-i3-6-7-karta-94vnt-veikiantys/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/dell-vostro-3425-14-0-fhd-ips-ryzen-5625u-be-ram-ir-be-ssd-disku36-vnt-b-grade-krovikliai-pridedami/" TargetMode="External"/>
+<Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/didmena-83-vnt-hp-elitebook-845-g10-fhd-ips-ryzen-5-7540u-16gb-256gb-ssd-usa-klaviatura/" TargetMode="External"/>
+<Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eridas.lt/preke/stacionarai-didmena-pigiai-i5-6500t-i3-6-7-karta-94vnt-veikiantys/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E16"/>
+  <dimension ref="A1:E19"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
     </row>
@@ -2205,7056 +4178,15879 @@
         <v>34.99</v>
       </c>
       <c r="E6" t="s" s="4">
         <v>14</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>8699</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="3">
         <v>140.49</v>
       </c>
       <c r="D7">
         <v>169.99</v>
       </c>
       <c r="E7" t="s" s="4">
         <v>16</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>10523</v>
+        <v>9558</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="3">
-        <v>5.78</v>
+        <v>41.32</v>
       </c>
       <c r="D8">
-        <v>6.99</v>
+        <v>50</v>
       </c>
       <c r="E8" t="s" s="4">
         <v>18</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>11712</v>
+        <v>9562</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="3">
-        <v>165.29</v>
+        <v>24.79</v>
       </c>
       <c r="D9">
-        <v>200</v>
-[...4 lines deleted...]
-        </is>
+        <v>30</v>
+      </c>
+      <c r="E9" t="s" s="4">
+        <v>20</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>11982</v>
+        <v>9567</v>
       </c>
       <c r="B10" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C10" s="3">
-        <v>49.59</v>
+        <v>37.19</v>
       </c>
       <c r="D10">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="E10" t="s" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>11986</v>
+        <v>9570</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="3">
-        <v>132.23</v>
+        <v>24.79</v>
       </c>
       <c r="D11">
-        <v>160</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s" s="4">
         <v>23</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>12714</v>
+        <v>9573</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="3">
-        <v>99.17</v>
+        <v>16.53</v>
       </c>
       <c r="D12">
-        <v>120</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s" s="4">
         <v>25</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>12716</v>
+        <v>10523</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="3">
-        <v>107.44</v>
+        <v>5.78</v>
       </c>
       <c r="D13">
-        <v>130</v>
+        <v>6.99</v>
       </c>
       <c r="E13" t="s" s="4">
         <v>27</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>13148</v>
+        <v>11986</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="3">
-        <v>70.25</v>
+        <v>132.23</v>
       </c>
       <c r="D14">
-        <v>85</v>
+        <v>160</v>
       </c>
       <c r="E14" t="s" s="4">
         <v>29</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>13155</v>
+        <v>13148</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="3">
-        <v>309.92</v>
+        <v>70.25</v>
       </c>
       <c r="D15">
-        <v>375</v>
+        <v>85</v>
       </c>
       <c r="E15" t="s" s="4">
         <v>31</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>13156</v>
+        <v>13155</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="3">
-        <v>1074.38</v>
+        <v>309.92</v>
       </c>
       <c r="D16">
-        <v>1300</v>
+        <v>375</v>
       </c>
       <c r="E16" t="s" s="4">
         <v>33</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>13156</v>
+      </c>
+      <c r="B17" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" s="3">
+        <v>1074.38</v>
+      </c>
+      <c r="D17">
+        <v>1300</v>
+      </c>
+      <c r="E17" t="s" s="4">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>14717</v>
+      </c>
+      <c r="B18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" s="3">
+        <v>24.79</v>
+      </c>
+      <c r="D18">
+        <v>30</v>
+      </c>
+      <c r="E18" t="s" s="4">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>14721</v>
+      </c>
+      <c r="B19" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" s="3">
+        <v>33.06</v>
+      </c>
+      <c r="D19">
+        <v>40</v>
+      </c>
+      <c r="E19" t="s" s="4">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1" location="" display="https://eridas.lt/preke/nesiojamo-kompiuterio-maitinimo-saltinis-lenovo-square-45w/"/>
     <hyperlink ref="E3" r:id="rId2" location="" display="https://eridas.lt/preke/dimm-ddr3-18gb-1-5v-1600mhz-parenkamas-atsitiktinis-gamintojas/"/>
     <hyperlink ref="E4" r:id="rId3" location="" display="https://eridas.lt/preke/asus-type-c-45w-ikroviklis-20v-2-25a-5v-3a-9v-9a-15v-3a-turime-dideli-kieki/"/>
     <hyperlink ref="E5" r:id="rId4" location="" display="https://eridas.lt/preke/nesiojamo-kompiuterio-maitinimo-saltinis-lenovo-square-45w-kopija/"/>
     <hyperlink ref="E6" r:id="rId5" location="" display="https://eridas.lt/preke/usb-c-universal-dock-be-maitinimo-saltinio/"/>
     <hyperlink ref="E7" r:id="rId6" location="" display="https://eridas.lt/preke/gtx-1080-ti-11gb-gddr5x-nestandartinis-ausintuvas/"/>
-    <hyperlink ref="E8" r:id="rId7" location="" display="https://eridas.lt/preke/dockingas-lenovo-thinkpad-senas-t420-t530-t430-t530-tinkantis-ir-panasiems-be-maitinimo/"/>
-[...7 lines deleted...]
-    <hyperlink ref="E16" r:id="rId15" location="" display="https://eridas.lt/preke/20vnt-didmena-lenovo-40ay-docking-station-jungciu-stotele-su-12-men-garantija/"/>
+    <hyperlink ref="E8" r:id="rId7" location="" display="https://eridas.lt/preke/naudotos-enco-x-true-wireless-noise-cancelling-earphones/"/>
+    <hyperlink ref="E9" r:id="rId8" location="" display="https://eridas.lt/preke/naudotos-oppo-enco-air/"/>
+    <hyperlink ref="E10" r:id="rId9" location="" display="https://eridas.lt/preke/naudotos-enco-x-true-wireless-noise-cancelling-earphones-2/"/>
+    <hyperlink ref="E11" r:id="rId10" location="" display="https://eridas.lt/preke/naudotos-oppo-enco-w51/"/>
+    <hyperlink ref="E12" r:id="rId11" location="" display="https://eridas.lt/preke/naudotos-oppo-enco-buds/"/>
+    <hyperlink ref="E13" r:id="rId12" location="" display="https://eridas.lt/preke/dockingas-lenovo-thinkpad-senas-t420-t530-t430-t530-tinkantis-ir-panasiems-be-maitinimo/"/>
+    <hyperlink ref="E14" r:id="rId13" location="" display="https://eridas.lt/preke/sata-2tb-ssd-860-evo-qvo-100-gyvybes/"/>
+    <hyperlink ref="E15" r:id="rId14" location="" display="https://eridas.lt/preke/lenovo-40ay-docking-station-jungciu-stotele-su-12-men-garantija/"/>
+    <hyperlink ref="E16" r:id="rId15" location="" display="https://eridas.lt/preke/5vnt-didmena-lenovo-40ay-docking-station-jungciu-stotele-su-12-men-garantija-kopija/"/>
+    <hyperlink ref="E17" r:id="rId16" location="" display="https://eridas.lt/preke/20vnt-didmena-lenovo-40ay-docking-station-jungciu-stotele-su-12-men-garantija/"/>
+    <hyperlink ref="E18" r:id="rId17" location="" display="https://eridas.lt/preke/naudotas-procesorius-i7-4790-lga-1150-1vnt/"/>
+    <hyperlink ref="E19" r:id="rId18" location="" display="https://eridas.lt/preke/naudotas-procesorius-i7-4770k-lga-1150-1vnt/"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:L56"/>
+  <dimension ref="A1:K120"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
-    <col min="3" max="3" width="24" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="51" customWidth="1"/>
+    <col min="3" max="3" width="31" customWidth="1"/>
+    <col min="4" max="4" width="17" customWidth="1"/>
+    <col min="5" max="5" width="60" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
-    <col min="7" max="7" width="19" customWidth="1"/>
+    <col min="7" max="7" width="21" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="16" customWidth="1"/>
+    <col min="10" max="10" width="60" customWidth="1"/>
+    <col min="11" max="11" width="9" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s" s="2">
+        <v>40</v>
+      </c>
+      <c r="C1" t="s" s="2">
+        <v>41</v>
+      </c>
+      <c r="D1" t="s" s="2">
+        <v>42</v>
+      </c>
+      <c r="E1" t="s" s="2">
+        <v>43</v>
+      </c>
+      <c r="F1" t="s" s="2">
+        <v>44</v>
+      </c>
+      <c r="G1" t="s" s="2">
+        <v>45</v>
+      </c>
+      <c r="H1" t="s" s="2">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s" s="2">
+        <v>3</v>
+      </c>
+      <c r="J1" t="s" s="2">
+        <v>4</v>
+      </c>
+      <c r="K1" t="s" s="2">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>2781</v>
+      </c>
+      <c r="B2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E2" t="s">
+        <v>50</v>
+      </c>
+      <c r="F2" t="s">
+        <v>51</v>
+      </c>
+      <c r="G2" t="s">
+        <v>52</v>
+      </c>
+      <c r="H2" s="3">
+        <v>82.64</v>
+      </c>
+      <c r="I2">
+        <v>99.99</v>
+      </c>
+      <c r="J2" t="s" s="4">
+        <v>53</v>
+      </c>
+      <c r="K2"/>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2796</v>
+      </c>
+      <c r="B3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C3" t="s">
+        <v>55</v>
+      </c>
+      <c r="D3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E3" t="s">
+        <v>56</v>
+      </c>
+      <c r="F3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G3" t="s">
+        <v>58</v>
+      </c>
+      <c r="H3" s="3">
+        <v>8.26</v>
+      </c>
+      <c r="I3">
+        <v>9.99</v>
+      </c>
+      <c r="J3" t="s" s="4">
+        <v>59</v>
+      </c>
+      <c r="K3"/>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>2884</v>
+      </c>
+      <c r="B4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C4" t="s">
+        <v>61</v>
+      </c>
+      <c r="D4" t="s">
+        <v>62</v>
+      </c>
+      <c r="E4" t="s">
+        <v>63</v>
+      </c>
+      <c r="F4" t="s">
+        <v>51</v>
+      </c>
+      <c r="G4" t="s">
+        <v>64</v>
+      </c>
+      <c r="H4" s="3">
+        <v>165.29</v>
+      </c>
+      <c r="I4">
+        <v>200</v>
+      </c>
+      <c r="J4" t="s" s="4">
+        <v>65</v>
+      </c>
+      <c r="K4"/>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>3009</v>
+      </c>
+      <c r="B5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F5" t="s">
+        <v>51</v>
+      </c>
+      <c r="G5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H5" s="3">
+        <v>30.58</v>
+      </c>
+      <c r="I5">
+        <v>37</v>
+      </c>
+      <c r="J5" t="s" s="4">
+        <v>70</v>
+      </c>
+      <c r="K5"/>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3175</v>
+      </c>
+      <c r="B6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D6" t="s">
+        <v>49</v>
+      </c>
+      <c r="E6" t="s">
+        <v>72</v>
+      </c>
+      <c r="F6" t="s">
+        <v>51</v>
+      </c>
+      <c r="G6" t="s">
+        <v>52</v>
+      </c>
+      <c r="H6">
+        <v>125</v>
+      </c>
+      <c r="I6">
+        <v>151.25</v>
+      </c>
+      <c r="J6" t="s" s="4">
+        <v>73</v>
+      </c>
+      <c r="K6"/>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>3457</v>
+      </c>
+      <c r="B7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C7" t="s">
+        <v>74</v>
+      </c>
+      <c r="D7" t="s">
+        <v>75</v>
+      </c>
+      <c r="E7" t="s">
+        <v>76</v>
+      </c>
+      <c r="F7" t="s">
+        <v>51</v>
+      </c>
+      <c r="G7" t="s">
+        <v>77</v>
+      </c>
+      <c r="H7" s="3">
+        <v>78.51</v>
+      </c>
+      <c r="I7">
+        <v>95</v>
+      </c>
+      <c r="J7" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="K7"/>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>4394</v>
+      </c>
+      <c r="B8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" t="s">
+        <v>79</v>
+      </c>
+      <c r="D8" t="s">
+        <v>75</v>
+      </c>
+      <c r="E8" t="s">
+        <v>80</v>
+      </c>
+      <c r="F8" t="s">
+        <v>81</v>
+      </c>
+      <c r="G8" t="s">
+        <v>82</v>
+      </c>
+      <c r="H8" s="3">
+        <v>355.37</v>
+      </c>
+      <c r="I8">
+        <v>430</v>
+      </c>
+      <c r="J8" t="s" s="4">
+        <v>83</v>
+      </c>
+      <c r="K8"/>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>4715</v>
+      </c>
+      <c r="B9" t="s">
+        <v>66</v>
+      </c>
+      <c r="C9" t="s">
+        <v>84</v>
+      </c>
+      <c r="D9" t="s">
+        <v>75</v>
+      </c>
+      <c r="E9" t="s">
+        <v>85</v>
+      </c>
+      <c r="F9" t="s">
+        <v>81</v>
+      </c>
+      <c r="G9" t="s">
+        <v>86</v>
+      </c>
+      <c r="H9" s="3">
+        <v>99.17</v>
+      </c>
+      <c r="I9">
+        <v>120</v>
+      </c>
+      <c r="J9" t="s" s="4">
+        <v>87</v>
+      </c>
+      <c r="K9"/>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>4724</v>
+      </c>
+      <c r="B10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C10" t="s">
+        <v>88</v>
+      </c>
+      <c r="D10" t="s">
+        <v>75</v>
+      </c>
+      <c r="E10" t="s">
+        <v>89</v>
+      </c>
+      <c r="F10" t="s">
+        <v>51</v>
+      </c>
+      <c r="G10" t="s">
+        <v>90</v>
+      </c>
+      <c r="H10" s="3">
+        <v>321.49</v>
+      </c>
+      <c r="I10">
+        <v>389</v>
+      </c>
+      <c r="J10" t="s" s="4">
+        <v>91</v>
+      </c>
+      <c r="K10"/>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>5172</v>
+      </c>
+      <c r="B11" t="s">
+        <v>66</v>
+      </c>
+      <c r="C11" t="s">
+        <v>79</v>
+      </c>
+      <c r="D11" t="s">
+        <v>75</v>
+      </c>
+      <c r="E11" t="s">
+        <v>80</v>
+      </c>
+      <c r="F11" t="s">
+        <v>81</v>
+      </c>
+      <c r="G11" t="s">
+        <v>82</v>
+      </c>
+      <c r="H11" s="3">
+        <v>206.61</v>
+      </c>
+      <c r="I11">
+        <v>250</v>
+      </c>
+      <c r="J11" t="s" s="4">
+        <v>92</v>
+      </c>
+      <c r="K11"/>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>8555</v>
+      </c>
+      <c r="B12" t="s">
+        <v>66</v>
+      </c>
+      <c r="C12" t="s">
+        <v>93</v>
+      </c>
+      <c r="D12" t="s">
+        <v>75</v>
+      </c>
+      <c r="E12" t="s">
+        <v>94</v>
+      </c>
+      <c r="F12" t="s">
+        <v>51</v>
+      </c>
+      <c r="G12" t="s">
+        <v>95</v>
+      </c>
+      <c r="H12" s="3">
+        <v>73.55</v>
+      </c>
+      <c r="I12">
+        <v>89</v>
+      </c>
+      <c r="J12" t="s" s="4">
+        <v>96</v>
+      </c>
+      <c r="K12"/>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>8895</v>
+      </c>
+      <c r="B13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C13" t="s">
+        <v>97</v>
+      </c>
+      <c r="D13"/>
+      <c r="E13" t="s">
+        <v>98</v>
+      </c>
+      <c r="F13" t="s">
+        <v>99</v>
+      </c>
+      <c r="G13" t="s">
+        <v>52</v>
+      </c>
+      <c r="H13" s="3">
+        <v>148.76</v>
+      </c>
+      <c r="I13">
+        <v>180</v>
+      </c>
+      <c r="J13" t="s" s="4">
+        <v>100</v>
+      </c>
+      <c r="K13"/>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>9239</v>
+      </c>
+      <c r="B14" t="s">
+        <v>66</v>
+      </c>
+      <c r="C14" t="s">
+        <v>101</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14" t="s">
+        <v>102</v>
+      </c>
+      <c r="F14" t="s">
+        <v>51</v>
+      </c>
+      <c r="G14" t="s">
+        <v>103</v>
+      </c>
+      <c r="H14" s="3">
+        <v>194.21</v>
+      </c>
+      <c r="I14">
+        <v>234.99</v>
+      </c>
+      <c r="J14" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="K14"/>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>9353</v>
+      </c>
+      <c r="B15" t="s">
+        <v>105</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15" t="s">
+        <v>106</v>
+      </c>
+      <c r="F15" t="s">
+        <v>107</v>
+      </c>
+      <c r="G15"/>
+      <c r="H15" s="3">
+        <v>495.87</v>
+      </c>
+      <c r="I15">
+        <v>600</v>
+      </c>
+      <c r="J15" t="s" s="4">
+        <v>108</v>
+      </c>
+      <c r="K15"/>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>9533</v>
+      </c>
+      <c r="B16" t="s">
+        <v>54</v>
+      </c>
+      <c r="C16" t="s">
+        <v>109</v>
+      </c>
+      <c r="D16" t="s">
+        <v>75</v>
+      </c>
+      <c r="E16" t="s">
+        <v>110</v>
+      </c>
+      <c r="F16" t="s">
+        <v>51</v>
+      </c>
+      <c r="G16" t="s">
+        <v>52</v>
+      </c>
+      <c r="H16" s="3">
+        <v>165.29</v>
+      </c>
+      <c r="I16">
+        <v>200</v>
+      </c>
+      <c r="J16" t="s" s="4">
+        <v>111</v>
+      </c>
+      <c r="K16"/>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>9959</v>
+      </c>
+      <c r="B17" t="s">
+        <v>112</v>
+      </c>
+      <c r="C17" t="s">
+        <v>113</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17" t="s">
+        <v>114</v>
+      </c>
+      <c r="F17" t="s">
+        <v>99</v>
+      </c>
+      <c r="G17" t="s">
+        <v>52</v>
+      </c>
+      <c r="H17" s="3">
+        <v>181.82</v>
+      </c>
+      <c r="I17">
+        <v>220</v>
+      </c>
+      <c r="J17" t="s" s="4">
+        <v>115</v>
+      </c>
+      <c r="K17"/>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>10206</v>
+      </c>
+      <c r="B18" t="s">
+        <v>116</v>
+      </c>
+      <c r="C18" t="s">
+        <v>117</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18" t="s">
+        <v>118</v>
+      </c>
+      <c r="F18" t="s">
+        <v>99</v>
+      </c>
+      <c r="G18" t="s">
+        <v>52</v>
+      </c>
+      <c r="H18" s="3">
+        <v>74.38</v>
+      </c>
+      <c r="I18">
+        <v>90</v>
+      </c>
+      <c r="J18" t="s" s="4">
+        <v>119</v>
+      </c>
+      <c r="K18"/>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>10812</v>
+      </c>
+      <c r="B19" t="s">
+        <v>66</v>
+      </c>
+      <c r="C19" t="s">
+        <v>120</v>
+      </c>
+      <c r="D19" t="s">
+        <v>49</v>
+      </c>
+      <c r="E19" t="s">
+        <v>121</v>
+      </c>
+      <c r="F19" t="s">
+        <v>99</v>
+      </c>
+      <c r="G19" t="s">
+        <v>69</v>
+      </c>
+      <c r="H19" s="3">
+        <v>82.64</v>
+      </c>
+      <c r="I19">
+        <v>99.99</v>
+      </c>
+      <c r="J19" t="s" s="4">
+        <v>122</v>
+      </c>
+      <c r="K19"/>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>10827</v>
+      </c>
+      <c r="B20" t="s">
+        <v>66</v>
+      </c>
+      <c r="C20" t="s">
+        <v>120</v>
+      </c>
+      <c r="D20" t="s">
+        <v>49</v>
+      </c>
+      <c r="E20" t="s">
+        <v>123</v>
+      </c>
+      <c r="F20" t="s">
+        <v>99</v>
+      </c>
+      <c r="G20" t="s">
+        <v>52</v>
+      </c>
+      <c r="H20" s="3">
+        <v>139.67</v>
+      </c>
+      <c r="I20">
+        <v>169</v>
+      </c>
+      <c r="J20" t="s" s="4">
+        <v>124</v>
+      </c>
+      <c r="K20"/>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>11034</v>
+      </c>
+      <c r="B21" t="s">
+        <v>66</v>
+      </c>
+      <c r="C21" t="s">
+        <v>125</v>
+      </c>
+      <c r="D21" t="s">
+        <v>49</v>
+      </c>
+      <c r="E21" t="s">
+        <v>126</v>
+      </c>
+      <c r="F21" t="s">
+        <v>99</v>
+      </c>
+      <c r="G21" t="s">
+        <v>52</v>
+      </c>
+      <c r="H21" s="3">
+        <v>90.91</v>
+      </c>
+      <c r="I21">
+        <v>110</v>
+      </c>
+      <c r="J21" t="s" s="4">
+        <v>127</v>
+      </c>
+      <c r="K21"/>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>11186</v>
+      </c>
+      <c r="B22" t="s">
+        <v>66</v>
+      </c>
+      <c r="C22" t="s">
+        <v>128</v>
+      </c>
+      <c r="D22" t="s">
+        <v>129</v>
+      </c>
+      <c r="E22" t="s">
+        <v>130</v>
+      </c>
+      <c r="F22" t="s">
+        <v>57</v>
+      </c>
+      <c r="G22" t="s">
+        <v>52</v>
+      </c>
+      <c r="H22" s="3">
+        <v>95.04</v>
+      </c>
+      <c r="I22">
+        <v>115</v>
+      </c>
+      <c r="J22" t="s" s="4">
+        <v>131</v>
+      </c>
+      <c r="K22"/>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>11190</v>
+      </c>
+      <c r="B23" t="s">
+        <v>66</v>
+      </c>
+      <c r="C23" t="s">
+        <v>125</v>
+      </c>
+      <c r="D23" t="s">
+        <v>49</v>
+      </c>
+      <c r="E23" t="s">
+        <v>126</v>
+      </c>
+      <c r="F23" t="s">
+        <v>99</v>
+      </c>
+      <c r="G23" t="s">
+        <v>52</v>
+      </c>
+      <c r="H23" s="3">
+        <v>82.64</v>
+      </c>
+      <c r="I23">
+        <v>99.99</v>
+      </c>
+      <c r="J23" t="s" s="4">
+        <v>132</v>
+      </c>
+      <c r="K23"/>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>11197</v>
+      </c>
+      <c r="B24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C24" t="s">
+        <v>133</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24" t="s">
+        <v>134</v>
+      </c>
+      <c r="F24" t="s">
+        <v>99</v>
+      </c>
+      <c r="G24" t="s">
+        <v>69</v>
+      </c>
+      <c r="H24" s="3">
+        <v>70.25</v>
+      </c>
+      <c r="I24">
+        <v>85</v>
+      </c>
+      <c r="J24" t="s" s="4">
+        <v>135</v>
+      </c>
+      <c r="K24"/>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>11563</v>
+      </c>
+      <c r="B25" t="s">
+        <v>66</v>
+      </c>
+      <c r="C25" t="s">
+        <v>136</v>
+      </c>
+      <c r="D25" t="s">
+        <v>137</v>
+      </c>
+      <c r="E25" t="s">
+        <v>138</v>
+      </c>
+      <c r="F25" t="s">
+        <v>99</v>
+      </c>
+      <c r="G25" t="s">
+        <v>52</v>
+      </c>
+      <c r="H25" s="3">
+        <v>139.67</v>
+      </c>
+      <c r="I25">
+        <v>169</v>
+      </c>
+      <c r="J25" t="s" s="4">
+        <v>139</v>
+      </c>
+      <c r="K25"/>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>11704</v>
+      </c>
+      <c r="B26" t="s">
+        <v>54</v>
+      </c>
+      <c r="C26" t="s">
+        <v>140</v>
+      </c>
+      <c r="D26" t="s">
+        <v>49</v>
+      </c>
+      <c r="E26" t="s">
+        <v>141</v>
+      </c>
+      <c r="F26" t="s">
+        <v>99</v>
+      </c>
+      <c r="G26" t="s">
+        <v>52</v>
+      </c>
+      <c r="H26" s="3">
+        <v>82.64</v>
+      </c>
+      <c r="I26">
+        <v>99.99</v>
+      </c>
+      <c r="J26" t="s" s="4">
+        <v>142</v>
+      </c>
+      <c r="K26"/>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>11709</v>
+      </c>
+      <c r="B27" t="s">
+        <v>54</v>
+      </c>
+      <c r="C27" t="s">
+        <v>97</v>
+      </c>
+      <c r="D27" t="s">
+        <v>49</v>
+      </c>
+      <c r="E27" t="s">
+        <v>102</v>
+      </c>
+      <c r="F27" t="s">
+        <v>99</v>
+      </c>
+      <c r="G27" t="s">
+        <v>52</v>
+      </c>
+      <c r="H27" s="3">
+        <v>148.76</v>
+      </c>
+      <c r="I27">
+        <v>180</v>
+      </c>
+      <c r="J27" t="s" s="4">
+        <v>143</v>
+      </c>
+      <c r="K27"/>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>11821</v>
+      </c>
+      <c r="B28" t="s">
+        <v>54</v>
+      </c>
+      <c r="C28" t="s">
+        <v>144</v>
+      </c>
+      <c r="D28" t="s">
+        <v>137</v>
+      </c>
+      <c r="E28" t="s">
+        <v>145</v>
+      </c>
+      <c r="F28" t="s">
+        <v>99</v>
+      </c>
+      <c r="G28" t="s">
+        <v>52</v>
+      </c>
+      <c r="H28" s="3">
+        <v>123.97</v>
+      </c>
+      <c r="I28">
+        <v>150</v>
+      </c>
+      <c r="J28" t="s" s="4">
+        <v>146</v>
+      </c>
+      <c r="K28"/>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>11833</v>
+      </c>
+      <c r="B29" t="s">
+        <v>66</v>
+      </c>
+      <c r="C29" t="s">
+        <v>147</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29" t="s">
+        <v>148</v>
+      </c>
+      <c r="F29" t="s">
+        <v>99</v>
+      </c>
+      <c r="G29" t="s">
+        <v>52</v>
+      </c>
+      <c r="H29" s="3">
+        <v>61.98</v>
+      </c>
+      <c r="I29">
+        <v>75</v>
+      </c>
+      <c r="J29" t="s" s="4">
+        <v>149</v>
+      </c>
+      <c r="K29"/>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>11838</v>
+      </c>
+      <c r="B30" t="s">
+        <v>66</v>
+      </c>
+      <c r="C30" t="s">
+        <v>150</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30" t="s">
+        <v>151</v>
+      </c>
+      <c r="F30" t="s">
+        <v>152</v>
+      </c>
+      <c r="G30" t="s">
+        <v>153</v>
+      </c>
+      <c r="H30" s="3">
+        <v>37.19</v>
+      </c>
+      <c r="I30">
+        <v>45</v>
+      </c>
+      <c r="J30" t="s" s="4">
+        <v>154</v>
+      </c>
+      <c r="K30"/>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>11842</v>
+      </c>
+      <c r="B31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" t="s">
+        <v>150</v>
+      </c>
+      <c r="D31"/>
+      <c r="E31" t="s">
+        <v>151</v>
+      </c>
+      <c r="F31" t="s">
+        <v>152</v>
+      </c>
+      <c r="G31" t="s">
+        <v>153</v>
+      </c>
+      <c r="H31" s="3">
+        <v>37.19</v>
+      </c>
+      <c r="I31">
+        <v>45</v>
+      </c>
+      <c r="J31" t="s" s="4">
+        <v>155</v>
+      </c>
+      <c r="K31"/>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>11856</v>
+      </c>
+      <c r="B32" t="s">
+        <v>66</v>
+      </c>
+      <c r="C32" t="s">
+        <v>156</v>
+      </c>
+      <c r="D32" t="s">
+        <v>137</v>
+      </c>
+      <c r="E32" t="s">
+        <v>157</v>
+      </c>
+      <c r="F32" t="s">
+        <v>99</v>
+      </c>
+      <c r="G32" t="s">
+        <v>69</v>
+      </c>
+      <c r="H32" s="3">
+        <v>66.11</v>
+      </c>
+      <c r="I32">
+        <v>79.99</v>
+      </c>
+      <c r="J32" t="s" s="4">
+        <v>158</v>
+      </c>
+      <c r="K32"/>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>11861</v>
+      </c>
+      <c r="B33" t="s">
+        <v>66</v>
+      </c>
+      <c r="C33" t="s">
+        <v>159</v>
+      </c>
+      <c r="D33" t="s">
+        <v>137</v>
+      </c>
+      <c r="E33" t="s">
+        <v>157</v>
+      </c>
+      <c r="F33" t="s">
+        <v>99</v>
+      </c>
+      <c r="G33" t="s">
+        <v>52</v>
+      </c>
+      <c r="H33" s="3">
+        <v>73.55</v>
+      </c>
+      <c r="I33">
+        <v>89</v>
+      </c>
+      <c r="J33" t="s" s="4">
+        <v>160</v>
+      </c>
+      <c r="K33"/>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>11870</v>
+      </c>
+      <c r="B34" t="s">
+        <v>54</v>
+      </c>
+      <c r="C34" t="s">
+        <v>144</v>
+      </c>
+      <c r="D34" t="s">
+        <v>137</v>
+      </c>
+      <c r="E34" t="s">
+        <v>145</v>
+      </c>
+      <c r="F34" t="s">
+        <v>99</v>
+      </c>
+      <c r="G34" t="s">
+        <v>52</v>
+      </c>
+      <c r="H34" s="3">
+        <v>119.83</v>
+      </c>
+      <c r="I34">
+        <v>144.99</v>
+      </c>
+      <c r="J34" t="s" s="4">
+        <v>161</v>
+      </c>
+      <c r="K34"/>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>11882</v>
+      </c>
+      <c r="B35" t="s">
+        <v>66</v>
+      </c>
+      <c r="C35" t="s">
+        <v>162</v>
+      </c>
+      <c r="D35"/>
+      <c r="E35" t="s">
+        <v>163</v>
+      </c>
+      <c r="F35" t="s">
+        <v>51</v>
+      </c>
+      <c r="G35" t="s">
+        <v>52</v>
+      </c>
+      <c r="H35" s="3">
+        <v>132.23</v>
+      </c>
+      <c r="I35">
+        <v>160</v>
+      </c>
+      <c r="J35" t="s" s="4">
+        <v>164</v>
+      </c>
+      <c r="K35"/>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>11888</v>
+      </c>
+      <c r="B36" t="s">
+        <v>112</v>
+      </c>
+      <c r="C36" t="s">
+        <v>165</v>
+      </c>
+      <c r="D36"/>
+      <c r="E36" t="s">
+        <v>166</v>
+      </c>
+      <c r="F36" t="s">
+        <v>81</v>
+      </c>
+      <c r="G36" t="s">
+        <v>167</v>
+      </c>
+      <c r="H36" s="3">
+        <v>297.52</v>
+      </c>
+      <c r="I36">
+        <v>360</v>
+      </c>
+      <c r="J36" t="s" s="4">
+        <v>168</v>
+      </c>
+      <c r="K36"/>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>11893</v>
+      </c>
+      <c r="B37" t="s">
+        <v>112</v>
+      </c>
+      <c r="C37" t="s">
+        <v>169</v>
+      </c>
+      <c r="D37"/>
+      <c r="E37" t="s">
+        <v>170</v>
+      </c>
+      <c r="F37" t="s">
+        <v>81</v>
+      </c>
+      <c r="G37" t="s">
+        <v>52</v>
+      </c>
+      <c r="H37" s="3">
+        <v>99.17</v>
+      </c>
+      <c r="I37">
+        <v>120</v>
+      </c>
+      <c r="J37" t="s" s="4">
+        <v>171</v>
+      </c>
+      <c r="K37"/>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>11901</v>
+      </c>
+      <c r="B38" t="s">
+        <v>54</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38" t="s">
+        <v>121</v>
+      </c>
+      <c r="F38" t="s">
+        <v>99</v>
+      </c>
+      <c r="G38" t="s">
+        <v>52</v>
+      </c>
+      <c r="H38" s="3">
+        <v>90.91</v>
+      </c>
+      <c r="I38">
+        <v>110</v>
+      </c>
+      <c r="J38" t="s" s="4">
+        <v>172</v>
+      </c>
+      <c r="K38"/>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>11904</v>
+      </c>
+      <c r="B39" t="s">
+        <v>47</v>
+      </c>
+      <c r="C39" t="s">
+        <v>173</v>
+      </c>
+      <c r="D39" t="s">
+        <v>174</v>
+      </c>
+      <c r="E39" t="s">
+        <v>175</v>
+      </c>
+      <c r="F39" t="s">
+        <v>99</v>
+      </c>
+      <c r="G39" t="s">
+        <v>52</v>
+      </c>
+      <c r="H39" s="3">
+        <v>73.55</v>
+      </c>
+      <c r="I39">
+        <v>89</v>
+      </c>
+      <c r="J39" t="s" s="4">
+        <v>176</v>
+      </c>
+      <c r="K39"/>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>11909</v>
+      </c>
+      <c r="B40" t="s">
+        <v>112</v>
+      </c>
+      <c r="C40" t="s">
+        <v>177</v>
+      </c>
+      <c r="D40" t="s">
+        <v>49</v>
+      </c>
+      <c r="E40" t="s">
+        <v>175</v>
+      </c>
+      <c r="F40" t="s">
+        <v>178</v>
+      </c>
+      <c r="G40" t="s">
+        <v>52</v>
+      </c>
+      <c r="H40" s="3">
+        <v>73.55</v>
+      </c>
+      <c r="I40">
+        <v>89</v>
+      </c>
+      <c r="J40" t="s" s="4">
+        <v>179</v>
+      </c>
+      <c r="K40"/>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>11932</v>
+      </c>
+      <c r="B41" t="s">
+        <v>66</v>
+      </c>
+      <c r="C41" t="s">
+        <v>180</v>
+      </c>
+      <c r="D41" t="s">
+        <v>75</v>
+      </c>
+      <c r="E41" t="s">
+        <v>126</v>
+      </c>
+      <c r="F41" t="s">
+        <v>51</v>
+      </c>
+      <c r="G41" t="s">
+        <v>52</v>
+      </c>
+      <c r="H41" s="3">
+        <v>148.76</v>
+      </c>
+      <c r="I41">
+        <v>180</v>
+      </c>
+      <c r="J41" t="s" s="4">
+        <v>181</v>
+      </c>
+      <c r="K41"/>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>11937</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
+      <c r="H42">
+        <v>150</v>
+      </c>
+      <c r="I42">
+        <v>181.5</v>
+      </c>
+      <c r="J42" t="s" s="4">
+        <v>182</v>
+      </c>
+      <c r="K42"/>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>11945</v>
+      </c>
+      <c r="B43" t="s">
+        <v>66</v>
+      </c>
+      <c r="C43" t="s">
+        <v>162</v>
+      </c>
+      <c r="D43"/>
+      <c r="E43" t="s">
+        <v>183</v>
+      </c>
+      <c r="F43" t="s">
+        <v>184</v>
+      </c>
+      <c r="G43" t="s">
+        <v>185</v>
+      </c>
+      <c r="H43" s="3">
+        <v>495.87</v>
+      </c>
+      <c r="I43">
+        <v>600</v>
+      </c>
+      <c r="J43" t="s" s="4">
+        <v>186</v>
+      </c>
+      <c r="K43"/>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>11950</v>
+      </c>
+      <c r="B44" t="s">
+        <v>66</v>
+      </c>
+      <c r="C44" t="s">
+        <v>162</v>
+      </c>
+      <c r="D44"/>
+      <c r="E44" t="s">
+        <v>183</v>
+      </c>
+      <c r="F44" t="s">
+        <v>184</v>
+      </c>
+      <c r="G44" t="s">
+        <v>52</v>
+      </c>
+      <c r="H44" s="3">
+        <v>454.54</v>
+      </c>
+      <c r="I44">
+        <v>549.99</v>
+      </c>
+      <c r="J44" t="s" s="4">
+        <v>187</v>
+      </c>
+      <c r="K44"/>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>11953</v>
+      </c>
+      <c r="B45" t="s">
+        <v>47</v>
+      </c>
+      <c r="C45" t="s">
+        <v>188</v>
+      </c>
+      <c r="D45" t="s">
+        <v>137</v>
+      </c>
+      <c r="E45" t="s">
+        <v>189</v>
+      </c>
+      <c r="F45" t="s">
+        <v>99</v>
+      </c>
+      <c r="G45" t="s">
+        <v>52</v>
+      </c>
+      <c r="H45" s="3">
+        <v>90.91</v>
+      </c>
+      <c r="I45">
+        <v>110</v>
+      </c>
+      <c r="J45" t="s" s="4">
+        <v>190</v>
+      </c>
+      <c r="K45"/>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>11968</v>
+      </c>
+      <c r="B46" t="s">
+        <v>66</v>
+      </c>
+      <c r="C46" t="s">
+        <v>191</v>
+      </c>
+      <c r="D46"/>
+      <c r="E46" t="s">
+        <v>134</v>
+      </c>
+      <c r="F46" t="s">
+        <v>99</v>
+      </c>
+      <c r="G46" t="s">
+        <v>52</v>
+      </c>
+      <c r="H46" s="3">
+        <v>74.38</v>
+      </c>
+      <c r="I46">
+        <v>90</v>
+      </c>
+      <c r="J46" t="s" s="4">
+        <v>192</v>
+      </c>
+      <c r="K46"/>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>11977</v>
+      </c>
+      <c r="B47" t="s">
+        <v>66</v>
+      </c>
+      <c r="C47" t="s">
+        <v>193</v>
+      </c>
+      <c r="D47"/>
+      <c r="E47" t="s">
+        <v>134</v>
+      </c>
+      <c r="F47" t="s">
+        <v>99</v>
+      </c>
+      <c r="G47" t="s">
+        <v>69</v>
+      </c>
+      <c r="H47" s="3">
+        <v>70.25</v>
+      </c>
+      <c r="I47">
+        <v>85</v>
+      </c>
+      <c r="J47" t="s" s="4">
+        <v>194</v>
+      </c>
+      <c r="K47"/>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>12101</v>
+      </c>
+      <c r="B48" t="s">
+        <v>66</v>
+      </c>
+      <c r="C48" t="s">
+        <v>159</v>
+      </c>
+      <c r="D48" t="s">
+        <v>137</v>
+      </c>
+      <c r="E48" t="s">
+        <v>195</v>
+      </c>
+      <c r="F48" t="s">
+        <v>99</v>
+      </c>
+      <c r="G48" t="s">
+        <v>69</v>
+      </c>
+      <c r="H48" s="3">
+        <v>74.38</v>
+      </c>
+      <c r="I48">
+        <v>90</v>
+      </c>
+      <c r="J48" t="s" s="4">
+        <v>196</v>
+      </c>
+      <c r="K48"/>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>12186</v>
+      </c>
+      <c r="B49" t="s">
+        <v>54</v>
+      </c>
+      <c r="C49" t="s">
+        <v>197</v>
+      </c>
+      <c r="D49" t="s">
+        <v>137</v>
+      </c>
+      <c r="E49" t="s">
+        <v>198</v>
+      </c>
+      <c r="F49" t="s">
+        <v>99</v>
+      </c>
+      <c r="G49" t="s">
+        <v>52</v>
+      </c>
+      <c r="H49" s="3">
+        <v>247.93</v>
+      </c>
+      <c r="I49">
+        <v>300</v>
+      </c>
+      <c r="J49" t="s" s="4">
+        <v>199</v>
+      </c>
+      <c r="K49"/>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>12216</v>
+      </c>
+      <c r="B50" t="s">
+        <v>112</v>
+      </c>
+      <c r="C50" t="s">
+        <v>200</v>
+      </c>
+      <c r="D50" t="s">
+        <v>137</v>
+      </c>
+      <c r="E50" t="s">
+        <v>201</v>
+      </c>
+      <c r="F50" t="s">
+        <v>99</v>
+      </c>
+      <c r="G50" t="s">
+        <v>69</v>
+      </c>
+      <c r="H50" s="3">
+        <v>61.16</v>
+      </c>
+      <c r="I50">
+        <v>74</v>
+      </c>
+      <c r="J50" t="s" s="4">
+        <v>202</v>
+      </c>
+      <c r="K50"/>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>12228</v>
+      </c>
+      <c r="B51" t="s">
+        <v>112</v>
+      </c>
+      <c r="C51" t="s">
+        <v>165</v>
+      </c>
+      <c r="D51"/>
+      <c r="E51" t="s">
+        <v>203</v>
+      </c>
+      <c r="F51" t="s">
+        <v>81</v>
+      </c>
+      <c r="G51" t="s">
+        <v>52</v>
+      </c>
+      <c r="H51" s="3">
+        <v>272.73</v>
+      </c>
+      <c r="I51">
+        <v>330</v>
+      </c>
+      <c r="J51" t="s" s="4">
+        <v>204</v>
+      </c>
+      <c r="K51"/>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>12236</v>
+      </c>
+      <c r="B52" t="s">
+        <v>54</v>
+      </c>
+      <c r="C52" t="s">
+        <v>205</v>
+      </c>
+      <c r="D52" t="s">
+        <v>49</v>
+      </c>
+      <c r="E52" t="s">
+        <v>206</v>
+      </c>
+      <c r="F52" t="s">
+        <v>51</v>
+      </c>
+      <c r="G52" t="s">
+        <v>52</v>
+      </c>
+      <c r="H52" s="3">
+        <v>173.55</v>
+      </c>
+      <c r="I52">
+        <v>210</v>
+      </c>
+      <c r="J52" t="s" s="4">
+        <v>207</v>
+      </c>
+      <c r="K52"/>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>12237</v>
+      </c>
+      <c r="B53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C53" t="s">
+        <v>208</v>
+      </c>
+      <c r="D53" t="s">
+        <v>49</v>
+      </c>
+      <c r="E53" t="s">
+        <v>209</v>
+      </c>
+      <c r="F53" t="s">
+        <v>51</v>
+      </c>
+      <c r="G53" t="s">
+        <v>52</v>
+      </c>
+      <c r="H53" s="3">
+        <v>157.02</v>
+      </c>
+      <c r="I53">
+        <v>189.99</v>
+      </c>
+      <c r="J53" t="s" s="4">
+        <v>210</v>
+      </c>
+      <c r="K53"/>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>12305</v>
+      </c>
+      <c r="B54" t="s">
+        <v>66</v>
+      </c>
+      <c r="C54" t="s">
+        <v>211</v>
+      </c>
+      <c r="D54"/>
+      <c r="E54" t="s">
+        <v>212</v>
+      </c>
+      <c r="F54" t="s">
+        <v>51</v>
+      </c>
+      <c r="G54" t="s">
+        <v>167</v>
+      </c>
+      <c r="H54" s="3">
+        <v>181.82</v>
+      </c>
+      <c r="I54">
+        <v>220</v>
+      </c>
+      <c r="J54" t="s" s="4">
+        <v>213</v>
+      </c>
+      <c r="K54"/>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>12322</v>
+      </c>
+      <c r="B55" t="s">
+        <v>214</v>
+      </c>
+      <c r="C55" t="s">
+        <v>215</v>
+      </c>
+      <c r="D55" t="s">
+        <v>216</v>
+      </c>
+      <c r="E55" t="s">
+        <v>217</v>
+      </c>
+      <c r="F55" t="s">
+        <v>99</v>
+      </c>
+      <c r="G55" t="s">
+        <v>218</v>
+      </c>
+      <c r="H55" s="3">
+        <v>66.11</v>
+      </c>
+      <c r="I55">
+        <v>79.99</v>
+      </c>
+      <c r="J55" t="s" s="4">
+        <v>219</v>
+      </c>
+      <c r="K55"/>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>12339</v>
+      </c>
+      <c r="B56" t="s">
+        <v>66</v>
+      </c>
+      <c r="C56" t="s">
+        <v>211</v>
+      </c>
+      <c r="D56"/>
+      <c r="E56" t="s">
+        <v>121</v>
+      </c>
+      <c r="F56" t="s">
+        <v>99</v>
+      </c>
+      <c r="G56" t="s">
+        <v>52</v>
+      </c>
+      <c r="H56" s="3">
+        <v>99.17</v>
+      </c>
+      <c r="I56">
+        <v>120</v>
+      </c>
+      <c r="J56" t="s" s="4">
+        <v>220</v>
+      </c>
+      <c r="K56"/>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>12347</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57"/>
+      <c r="D57"/>
+      <c r="E57" t="s">
+        <v>221</v>
+      </c>
+      <c r="F57" t="s">
+        <v>51</v>
+      </c>
+      <c r="G57" t="s">
+        <v>90</v>
+      </c>
+      <c r="H57" s="3">
+        <v>190.08</v>
+      </c>
+      <c r="I57">
+        <v>230</v>
+      </c>
+      <c r="J57" t="s" s="4">
+        <v>222</v>
+      </c>
+      <c r="K57"/>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>12352</v>
+      </c>
+      <c r="B58" t="s">
+        <v>112</v>
+      </c>
+      <c r="C58" t="s">
+        <v>223</v>
+      </c>
+      <c r="D58"/>
+      <c r="E58" t="s">
+        <v>224</v>
+      </c>
+      <c r="F58" t="s">
+        <v>51</v>
+      </c>
+      <c r="G58" t="s">
+        <v>82</v>
+      </c>
+      <c r="H58" s="3">
+        <v>123.97</v>
+      </c>
+      <c r="I58">
+        <v>150</v>
+      </c>
+      <c r="J58" t="s" s="4">
+        <v>225</v>
+      </c>
+      <c r="K58"/>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>12373</v>
+      </c>
+      <c r="B59" t="s">
+        <v>54</v>
+      </c>
+      <c r="C59" t="s">
+        <v>226</v>
+      </c>
+      <c r="D59"/>
+      <c r="E59" t="s">
+        <v>227</v>
+      </c>
+      <c r="F59" t="s">
+        <v>51</v>
+      </c>
+      <c r="G59" t="s">
+        <v>153</v>
+      </c>
+      <c r="H59" s="3">
+        <v>28.92</v>
+      </c>
+      <c r="I59">
+        <v>34.99</v>
+      </c>
+      <c r="J59" t="s" s="4">
+        <v>228</v>
+      </c>
+      <c r="K59"/>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>12420</v>
+      </c>
+      <c r="B60" t="s">
+        <v>112</v>
+      </c>
+      <c r="C60" t="s">
+        <v>229</v>
+      </c>
+      <c r="D60" t="s">
+        <v>49</v>
+      </c>
+      <c r="E60" t="s">
+        <v>126</v>
+      </c>
+      <c r="F60" t="s">
+        <v>51</v>
+      </c>
+      <c r="G60" t="s">
+        <v>52</v>
+      </c>
+      <c r="H60" s="3">
+        <v>140.49</v>
+      </c>
+      <c r="I60">
+        <v>169.99</v>
+      </c>
+      <c r="J60" t="s" s="4">
+        <v>230</v>
+      </c>
+      <c r="K60"/>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>12423</v>
+      </c>
+      <c r="B61" t="s">
+        <v>112</v>
+      </c>
+      <c r="C61" t="s">
+        <v>231</v>
+      </c>
+      <c r="D61" t="s">
+        <v>49</v>
+      </c>
+      <c r="E61" t="s">
+        <v>175</v>
+      </c>
+      <c r="F61" t="s">
+        <v>51</v>
+      </c>
+      <c r="G61" t="s">
+        <v>52</v>
+      </c>
+      <c r="H61" s="3">
+        <v>107.44</v>
+      </c>
+      <c r="I61">
+        <v>130</v>
+      </c>
+      <c r="J61" t="s" s="4">
+        <v>232</v>
+      </c>
+      <c r="K61"/>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>12436</v>
+      </c>
+      <c r="B62" t="s">
+        <v>112</v>
+      </c>
+      <c r="C62" t="s">
+        <v>233</v>
+      </c>
+      <c r="D62" t="s">
+        <v>137</v>
+      </c>
+      <c r="E62" t="s">
+        <v>234</v>
+      </c>
+      <c r="F62" t="s">
+        <v>235</v>
+      </c>
+      <c r="G62" t="s">
+        <v>52</v>
+      </c>
+      <c r="H62" s="3">
+        <v>429.75</v>
+      </c>
+      <c r="I62">
+        <v>520</v>
+      </c>
+      <c r="J62" t="s" s="4">
+        <v>236</v>
+      </c>
+      <c r="K62"/>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>12494</v>
+      </c>
+      <c r="B63" t="s">
+        <v>66</v>
+      </c>
+      <c r="C63" t="s">
+        <v>237</v>
+      </c>
+      <c r="D63" t="s">
+        <v>137</v>
+      </c>
+      <c r="E63" t="s">
+        <v>138</v>
+      </c>
+      <c r="F63" t="s">
+        <v>99</v>
+      </c>
+      <c r="G63" t="s">
+        <v>69</v>
+      </c>
+      <c r="H63" s="3">
+        <v>140.49</v>
+      </c>
+      <c r="I63">
+        <v>169.99</v>
+      </c>
+      <c r="J63" t="s" s="4">
+        <v>238</v>
+      </c>
+      <c r="K63"/>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>12519</v>
+      </c>
+      <c r="B64"/>
+      <c r="C64"/>
+      <c r="D64"/>
+      <c r="E64" t="s">
+        <v>121</v>
+      </c>
+      <c r="F64" t="s">
+        <v>99</v>
+      </c>
+      <c r="G64" t="s">
+        <v>52</v>
+      </c>
+      <c r="H64" s="3">
+        <v>99.17</v>
+      </c>
+      <c r="I64">
+        <v>120</v>
+      </c>
+      <c r="J64" t="s" s="4">
+        <v>239</v>
+      </c>
+      <c r="K64"/>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>12526</v>
+      </c>
+      <c r="B65" t="s">
+        <v>66</v>
+      </c>
+      <c r="C65" t="s">
+        <v>240</v>
+      </c>
+      <c r="D65"/>
+      <c r="E65" t="s">
+        <v>241</v>
+      </c>
+      <c r="F65" t="s">
+        <v>99</v>
+      </c>
+      <c r="G65" t="s">
+        <v>242</v>
+      </c>
+      <c r="H65" s="3">
+        <v>57.02</v>
+      </c>
+      <c r="I65">
+        <v>68.99</v>
+      </c>
+      <c r="J65" t="s" s="4">
+        <v>243</v>
+      </c>
+      <c r="K65"/>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>12546</v>
+      </c>
+      <c r="B66" t="s">
+        <v>66</v>
+      </c>
+      <c r="C66" t="s">
+        <v>244</v>
+      </c>
+      <c r="D66"/>
+      <c r="E66" t="s">
+        <v>241</v>
+      </c>
+      <c r="F66" t="s">
+        <v>51</v>
+      </c>
+      <c r="G66" t="s">
+        <v>69</v>
+      </c>
+      <c r="H66" s="3">
+        <v>82.64</v>
+      </c>
+      <c r="I66">
+        <v>99.99</v>
+      </c>
+      <c r="J66" t="s" s="4">
+        <v>245</v>
+      </c>
+      <c r="K66"/>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>12613</v>
+      </c>
+      <c r="B67" t="s">
+        <v>54</v>
+      </c>
+      <c r="C67" t="s">
+        <v>246</v>
+      </c>
+      <c r="D67" t="s">
+        <v>137</v>
+      </c>
+      <c r="E67" t="s">
+        <v>157</v>
+      </c>
+      <c r="F67" t="s">
+        <v>99</v>
+      </c>
+      <c r="G67" t="s">
+        <v>69</v>
+      </c>
+      <c r="H67" s="3">
+        <v>74.38</v>
+      </c>
+      <c r="I67">
+        <v>90</v>
+      </c>
+      <c r="J67" t="s" s="4">
+        <v>247</v>
+      </c>
+      <c r="K67"/>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>12761</v>
+      </c>
+      <c r="B68" t="s">
+        <v>47</v>
+      </c>
+      <c r="C68" t="s">
+        <v>248</v>
+      </c>
+      <c r="D68" t="s">
+        <v>49</v>
+      </c>
+      <c r="E68" t="s">
+        <v>175</v>
+      </c>
+      <c r="F68" t="s">
+        <v>99</v>
+      </c>
+      <c r="G68" t="s">
+        <v>52</v>
+      </c>
+      <c r="H68" s="3">
+        <v>66.11</v>
+      </c>
+      <c r="I68">
+        <v>79.99</v>
+      </c>
+      <c r="J68" t="s" s="4">
+        <v>249</v>
+      </c>
+      <c r="K68"/>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>12790</v>
+      </c>
+      <c r="B69" t="s">
+        <v>54</v>
+      </c>
+      <c r="C69" t="s">
+        <v>250</v>
+      </c>
+      <c r="D69" t="s">
+        <v>137</v>
+      </c>
+      <c r="E69" t="s">
+        <v>189</v>
+      </c>
+      <c r="F69" t="s">
+        <v>99</v>
+      </c>
+      <c r="G69" t="s">
+        <v>251</v>
+      </c>
+      <c r="H69" s="3">
+        <v>82.64</v>
+      </c>
+      <c r="I69">
+        <v>99.99</v>
+      </c>
+      <c r="J69" t="s" s="4">
+        <v>252</v>
+      </c>
+      <c r="K69"/>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>12962</v>
+      </c>
+      <c r="B70" t="s">
+        <v>54</v>
+      </c>
+      <c r="C70" t="s">
+        <v>253</v>
+      </c>
+      <c r="D70"/>
+      <c r="E70" t="s">
+        <v>221</v>
+      </c>
+      <c r="F70" t="s">
+        <v>51</v>
+      </c>
+      <c r="G70" t="s">
+        <v>153</v>
+      </c>
+      <c r="H70" s="3">
+        <v>57.02</v>
+      </c>
+      <c r="I70">
+        <v>68.99</v>
+      </c>
+      <c r="J70" t="s" s="4">
+        <v>254</v>
+      </c>
+      <c r="K70"/>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>12965</v>
+      </c>
+      <c r="B71" t="s">
+        <v>54</v>
+      </c>
+      <c r="C71" t="s">
+        <v>255</v>
+      </c>
+      <c r="D71"/>
+      <c r="E71" t="s">
+        <v>118</v>
+      </c>
+      <c r="F71" t="s">
+        <v>99</v>
+      </c>
+      <c r="G71" t="s">
+        <v>52</v>
+      </c>
+      <c r="H71" s="3">
+        <v>66.11</v>
+      </c>
+      <c r="I71">
+        <v>79.99</v>
+      </c>
+      <c r="J71" t="s" s="4">
+        <v>256</v>
+      </c>
+      <c r="K71"/>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>12988</v>
+      </c>
+      <c r="B72" t="s">
+        <v>54</v>
+      </c>
+      <c r="C72" t="s">
+        <v>253</v>
+      </c>
+      <c r="D72"/>
+      <c r="E72" t="s">
+        <v>221</v>
+      </c>
+      <c r="F72" t="s">
+        <v>99</v>
+      </c>
+      <c r="G72" t="s">
+        <v>153</v>
+      </c>
+      <c r="H72" s="3">
+        <v>47.93</v>
+      </c>
+      <c r="I72">
+        <v>58</v>
+      </c>
+      <c r="J72" t="s" s="4">
+        <v>257</v>
+      </c>
+      <c r="K72"/>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>13317</v>
+      </c>
+      <c r="B73" t="s">
+        <v>54</v>
+      </c>
+      <c r="C73" t="s">
+        <v>258</v>
+      </c>
+      <c r="D73" t="s">
+        <v>49</v>
+      </c>
+      <c r="E73" t="s">
+        <v>206</v>
+      </c>
+      <c r="F73" t="s">
+        <v>99</v>
+      </c>
+      <c r="G73" t="s">
+        <v>52</v>
+      </c>
+      <c r="H73" s="3">
+        <v>111.57</v>
+      </c>
+      <c r="I73">
+        <v>135</v>
+      </c>
+      <c r="J73" t="s" s="4">
+        <v>259</v>
+      </c>
+      <c r="K73"/>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>13341</v>
+      </c>
+      <c r="B74" t="s">
+        <v>66</v>
+      </c>
+      <c r="C74" t="s">
+        <v>260</v>
+      </c>
+      <c r="D74" t="s">
+        <v>49</v>
+      </c>
+      <c r="E74" t="s">
+        <v>126</v>
+      </c>
+      <c r="F74" t="s">
+        <v>99</v>
+      </c>
+      <c r="G74" t="s">
+        <v>69</v>
+      </c>
+      <c r="H74" s="3">
+        <v>81.82</v>
+      </c>
+      <c r="I74">
+        <v>99</v>
+      </c>
+      <c r="J74" t="s" s="4">
+        <v>261</v>
+      </c>
+      <c r="K74"/>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>13717</v>
+      </c>
+      <c r="B75" t="s">
+        <v>66</v>
+      </c>
+      <c r="C75" t="s">
+        <v>262</v>
+      </c>
+      <c r="D75" t="s">
+        <v>49</v>
+      </c>
+      <c r="E75" t="s">
+        <v>126</v>
+      </c>
+      <c r="F75" t="s">
+        <v>153</v>
+      </c>
+      <c r="G75" t="s">
+        <v>153</v>
+      </c>
+      <c r="H75" s="3">
+        <v>40.49</v>
+      </c>
+      <c r="I75">
+        <v>48.99</v>
+      </c>
+      <c r="J75" t="s" s="4">
+        <v>263</v>
+      </c>
+      <c r="K75"/>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>13721</v>
+      </c>
+      <c r="B76" t="s">
+        <v>66</v>
+      </c>
+      <c r="C76" t="s">
+        <v>262</v>
+      </c>
+      <c r="D76" t="s">
+        <v>49</v>
+      </c>
+      <c r="E76" t="s">
+        <v>264</v>
+      </c>
+      <c r="F76" t="s">
+        <v>153</v>
+      </c>
+      <c r="G76" t="s">
+        <v>153</v>
+      </c>
+      <c r="H76" s="3">
+        <v>9.92</v>
+      </c>
+      <c r="I76">
+        <v>12</v>
+      </c>
+      <c r="J76" t="s" s="4">
+        <v>265</v>
+      </c>
+      <c r="K76"/>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>13749</v>
+      </c>
+      <c r="B77" t="s">
+        <v>66</v>
+      </c>
+      <c r="C77" t="s">
+        <v>262</v>
+      </c>
+      <c r="D77" t="s">
+        <v>49</v>
+      </c>
+      <c r="E77" t="s">
+        <v>126</v>
+      </c>
+      <c r="F77" t="s">
+        <v>153</v>
+      </c>
+      <c r="G77" t="s">
+        <v>153</v>
+      </c>
+      <c r="H77" s="3">
+        <v>45.45</v>
+      </c>
+      <c r="I77">
+        <v>54.99</v>
+      </c>
+      <c r="J77" t="s" s="4">
+        <v>266</v>
+      </c>
+      <c r="K77"/>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>13872</v>
+      </c>
+      <c r="B78" t="s">
+        <v>112</v>
+      </c>
+      <c r="C78" t="s">
+        <v>165</v>
+      </c>
+      <c r="D78"/>
+      <c r="E78" t="s">
+        <v>267</v>
+      </c>
+      <c r="F78" t="s">
+        <v>81</v>
+      </c>
+      <c r="G78" t="s">
+        <v>268</v>
+      </c>
+      <c r="H78" s="3">
+        <v>181.82</v>
+      </c>
+      <c r="I78">
+        <v>220</v>
+      </c>
+      <c r="J78" t="s" s="4">
+        <v>269</v>
+      </c>
+      <c r="K78"/>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>13879</v>
+      </c>
+      <c r="B79" t="s">
+        <v>112</v>
+      </c>
+      <c r="C79" t="s">
+        <v>165</v>
+      </c>
+      <c r="D79"/>
+      <c r="E79" t="s">
+        <v>270</v>
+      </c>
+      <c r="F79" t="s">
+        <v>51</v>
+      </c>
+      <c r="G79" t="s">
+        <v>167</v>
+      </c>
+      <c r="H79" s="3">
+        <v>157.02</v>
+      </c>
+      <c r="I79">
+        <v>189.99</v>
+      </c>
+      <c r="J79" t="s" s="4">
+        <v>271</v>
+      </c>
+      <c r="K79"/>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>13890</v>
+      </c>
+      <c r="B80" t="s">
+        <v>66</v>
+      </c>
+      <c r="C80" t="s">
+        <v>79</v>
+      </c>
+      <c r="D80" t="s">
+        <v>75</v>
+      </c>
+      <c r="E80" t="s">
+        <v>126</v>
+      </c>
+      <c r="F80" t="s">
+        <v>81</v>
+      </c>
+      <c r="G80" t="s">
+        <v>82</v>
+      </c>
+      <c r="H80" s="3">
+        <v>206.61</v>
+      </c>
+      <c r="I80">
+        <v>250</v>
+      </c>
+      <c r="J80" t="s" s="4">
+        <v>272</v>
+      </c>
+      <c r="K80"/>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>13896</v>
+      </c>
+      <c r="B81" t="s">
+        <v>112</v>
+      </c>
+      <c r="C81" t="s">
+        <v>165</v>
+      </c>
+      <c r="D81"/>
+      <c r="E81" t="s">
+        <v>203</v>
+      </c>
+      <c r="F81" t="s">
+        <v>81</v>
+      </c>
+      <c r="G81" t="s">
+        <v>52</v>
+      </c>
+      <c r="H81" s="3">
+        <v>272.73</v>
+      </c>
+      <c r="I81">
+        <v>330</v>
+      </c>
+      <c r="J81" t="s" s="4">
+        <v>273</v>
+      </c>
+      <c r="K81"/>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>13900</v>
+      </c>
+      <c r="B82" t="s">
+        <v>112</v>
+      </c>
+      <c r="C82" t="s">
+        <v>274</v>
+      </c>
+      <c r="D82"/>
+      <c r="E82" t="s">
+        <v>275</v>
+      </c>
+      <c r="F82" t="s">
+        <v>81</v>
+      </c>
+      <c r="G82" t="s">
+        <v>153</v>
+      </c>
+      <c r="H82" s="3">
+        <v>82.64</v>
+      </c>
+      <c r="I82">
+        <v>99.99</v>
+      </c>
+      <c r="J82" t="s" s="4">
+        <v>276</v>
+      </c>
+      <c r="K82"/>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>13908</v>
+      </c>
+      <c r="B83" t="s">
+        <v>54</v>
+      </c>
+      <c r="C83" t="s">
+        <v>277</v>
+      </c>
+      <c r="D83"/>
+      <c r="E83" t="s">
+        <v>267</v>
+      </c>
+      <c r="F83" t="s">
+        <v>278</v>
+      </c>
+      <c r="G83" t="s">
+        <v>153</v>
+      </c>
+      <c r="H83" s="3">
+        <v>123.97</v>
+      </c>
+      <c r="I83">
+        <v>150</v>
+      </c>
+      <c r="J83" t="s" s="4">
+        <v>279</v>
+      </c>
+      <c r="K83"/>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>13936</v>
+      </c>
+      <c r="B84" t="s">
+        <v>54</v>
+      </c>
+      <c r="C84" t="s">
+        <v>280</v>
+      </c>
+      <c r="D84" t="s">
+        <v>137</v>
+      </c>
+      <c r="E84" t="s">
+        <v>281</v>
+      </c>
+      <c r="F84" t="s">
+        <v>99</v>
+      </c>
+      <c r="G84" t="s">
+        <v>52</v>
+      </c>
+      <c r="H84" s="3">
+        <v>123.97</v>
+      </c>
+      <c r="I84">
+        <v>150</v>
+      </c>
+      <c r="J84" t="s" s="4">
+        <v>282</v>
+      </c>
+      <c r="K84"/>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>13941</v>
+      </c>
+      <c r="B85" t="s">
+        <v>54</v>
+      </c>
+      <c r="C85" t="s">
+        <v>283</v>
+      </c>
+      <c r="D85" t="s">
+        <v>137</v>
+      </c>
+      <c r="E85" t="s">
+        <v>284</v>
+      </c>
+      <c r="F85" t="s">
+        <v>99</v>
+      </c>
+      <c r="G85" t="s">
+        <v>52</v>
+      </c>
+      <c r="H85" s="3">
+        <v>115.70</v>
+      </c>
+      <c r="I85">
+        <v>140</v>
+      </c>
+      <c r="J85" t="s" s="4">
+        <v>285</v>
+      </c>
+      <c r="K85"/>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>13945</v>
+      </c>
+      <c r="B86" t="s">
+        <v>54</v>
+      </c>
+      <c r="C86" t="s">
+        <v>283</v>
+      </c>
+      <c r="D86" t="s">
+        <v>137</v>
+      </c>
+      <c r="E86" t="s">
+        <v>284</v>
+      </c>
+      <c r="F86" t="s">
+        <v>99</v>
+      </c>
+      <c r="G86" t="s">
+        <v>69</v>
+      </c>
+      <c r="H86" s="3">
+        <v>107.44</v>
+      </c>
+      <c r="I86">
+        <v>130</v>
+      </c>
+      <c r="J86" t="s" s="4">
+        <v>286</v>
+      </c>
+      <c r="K86"/>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>13946</v>
+      </c>
+      <c r="B87" t="s">
+        <v>54</v>
+      </c>
+      <c r="C87" t="s">
+        <v>283</v>
+      </c>
+      <c r="D87" t="s">
+        <v>137</v>
+      </c>
+      <c r="E87" t="s">
+        <v>284</v>
+      </c>
+      <c r="F87" t="s">
+        <v>99</v>
+      </c>
+      <c r="G87" t="s">
+        <v>287</v>
+      </c>
+      <c r="H87" s="3">
+        <v>111.57</v>
+      </c>
+      <c r="I87">
+        <v>135</v>
+      </c>
+      <c r="J87" t="s" s="4">
+        <v>288</v>
+      </c>
+      <c r="K87"/>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>14172</v>
+      </c>
+      <c r="B88"/>
+      <c r="C88"/>
+      <c r="D88"/>
+      <c r="E88" t="s">
+        <v>121</v>
+      </c>
+      <c r="F88" t="s">
+        <v>99</v>
+      </c>
+      <c r="G88" t="s">
+        <v>52</v>
+      </c>
+      <c r="H88" s="3">
+        <v>99.17</v>
+      </c>
+      <c r="I88">
+        <v>120</v>
+      </c>
+      <c r="J88" t="s" s="4">
+        <v>289</v>
+      </c>
+      <c r="K88"/>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>14450</v>
+      </c>
+      <c r="B89" t="s">
+        <v>66</v>
+      </c>
+      <c r="C89" t="s">
+        <v>191</v>
+      </c>
+      <c r="D89"/>
+      <c r="E89" t="s">
+        <v>134</v>
+      </c>
+      <c r="F89" t="s">
+        <v>99</v>
+      </c>
+      <c r="G89" t="s">
+        <v>52</v>
+      </c>
+      <c r="H89" s="3">
+        <v>70.25</v>
+      </c>
+      <c r="I89">
+        <v>85</v>
+      </c>
+      <c r="J89" t="s" s="4">
+        <v>290</v>
+      </c>
+      <c r="K89"/>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>14456</v>
+      </c>
+      <c r="B90" t="s">
+        <v>66</v>
+      </c>
+      <c r="C90" t="s">
+        <v>136</v>
+      </c>
+      <c r="D90" t="s">
+        <v>137</v>
+      </c>
+      <c r="E90" t="s">
+        <v>138</v>
+      </c>
+      <c r="F90" t="s">
+        <v>99</v>
+      </c>
+      <c r="G90" t="s">
+        <v>52</v>
+      </c>
+      <c r="H90" s="3">
+        <v>148.76</v>
+      </c>
+      <c r="I90">
+        <v>180</v>
+      </c>
+      <c r="J90" t="s" s="4">
+        <v>291</v>
+      </c>
+      <c r="K90"/>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>14460</v>
+      </c>
+      <c r="B91" t="s">
+        <v>66</v>
+      </c>
+      <c r="C91" t="s">
+        <v>136</v>
+      </c>
+      <c r="D91" t="s">
+        <v>137</v>
+      </c>
+      <c r="E91" t="s">
+        <v>292</v>
+      </c>
+      <c r="F91" t="s">
+        <v>99</v>
+      </c>
+      <c r="G91" t="s">
+        <v>52</v>
+      </c>
+      <c r="H91" s="3">
+        <v>99.17</v>
+      </c>
+      <c r="I91">
+        <v>120</v>
+      </c>
+      <c r="J91" t="s" s="4">
+        <v>293</v>
+      </c>
+      <c r="K91"/>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>14490</v>
+      </c>
+      <c r="B92" t="s">
+        <v>112</v>
+      </c>
+      <c r="C92" t="s">
+        <v>294</v>
+      </c>
+      <c r="D92" t="s">
+        <v>137</v>
+      </c>
+      <c r="E92" t="s">
+        <v>295</v>
+      </c>
+      <c r="F92" t="s">
+        <v>296</v>
+      </c>
+      <c r="G92" t="s">
+        <v>52</v>
+      </c>
+      <c r="H92" s="3">
+        <v>454.54</v>
+      </c>
+      <c r="I92">
+        <v>549.99</v>
+      </c>
+      <c r="J92" t="s" s="4">
+        <v>297</v>
+      </c>
+      <c r="K92"/>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>14510</v>
+      </c>
+      <c r="B93" t="s">
+        <v>54</v>
+      </c>
+      <c r="C93" t="s">
+        <v>298</v>
+      </c>
+      <c r="D93" t="s">
+        <v>299</v>
+      </c>
+      <c r="E93" t="s">
+        <v>300</v>
+      </c>
+      <c r="F93" t="s">
+        <v>51</v>
+      </c>
+      <c r="G93" t="s">
+        <v>52</v>
+      </c>
+      <c r="H93" s="3">
+        <v>404.96</v>
+      </c>
+      <c r="I93">
+        <v>490</v>
+      </c>
+      <c r="J93" t="s" s="4">
+        <v>301</v>
+      </c>
+      <c r="K93"/>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>14518</v>
+      </c>
+      <c r="B94" t="s">
+        <v>66</v>
+      </c>
+      <c r="C94" t="s">
+        <v>302</v>
+      </c>
+      <c r="D94" t="s">
+        <v>137</v>
+      </c>
+      <c r="E94" t="s">
+        <v>303</v>
+      </c>
+      <c r="F94" t="s">
+        <v>51</v>
+      </c>
+      <c r="G94" t="s">
+        <v>52</v>
+      </c>
+      <c r="H94" s="3">
+        <v>314.05</v>
+      </c>
+      <c r="I94">
+        <v>380</v>
+      </c>
+      <c r="J94" t="s" s="4">
+        <v>304</v>
+      </c>
+      <c r="K94"/>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>14524</v>
+      </c>
+      <c r="B95" t="s">
+        <v>66</v>
+      </c>
+      <c r="C95" t="s">
+        <v>305</v>
+      </c>
+      <c r="D95" t="s">
+        <v>137</v>
+      </c>
+      <c r="E95" t="s">
+        <v>306</v>
+      </c>
+      <c r="F95" t="s">
+        <v>99</v>
+      </c>
+      <c r="G95" t="s">
+        <v>52</v>
+      </c>
+      <c r="H95" s="3">
+        <v>231.40</v>
+      </c>
+      <c r="I95">
+        <v>279.99</v>
+      </c>
+      <c r="J95" t="s" s="4">
+        <v>307</v>
+      </c>
+      <c r="K95"/>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>14572</v>
+      </c>
+      <c r="B96" t="s">
+        <v>47</v>
+      </c>
+      <c r="C96" t="s">
+        <v>308</v>
+      </c>
+      <c r="D96"/>
+      <c r="E96" t="s">
+        <v>114</v>
+      </c>
+      <c r="F96" t="s">
+        <v>51</v>
+      </c>
+      <c r="G96" t="s">
+        <v>309</v>
+      </c>
+      <c r="H96" s="3">
+        <v>289.26</v>
+      </c>
+      <c r="I96">
+        <v>350</v>
+      </c>
+      <c r="J96" t="s" s="4">
+        <v>310</v>
+      </c>
+      <c r="K96"/>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>14584</v>
+      </c>
+      <c r="B97" t="s">
+        <v>66</v>
+      </c>
+      <c r="C97" t="s">
+        <v>136</v>
+      </c>
+      <c r="D97" t="s">
+        <v>137</v>
+      </c>
+      <c r="E97" t="s">
+        <v>292</v>
+      </c>
+      <c r="F97" t="s">
+        <v>99</v>
+      </c>
+      <c r="G97" t="s">
+        <v>52</v>
+      </c>
+      <c r="H97" s="3">
+        <v>90.91</v>
+      </c>
+      <c r="I97">
+        <v>110</v>
+      </c>
+      <c r="J97" t="s" s="4">
+        <v>311</v>
+      </c>
+      <c r="K97"/>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>14713</v>
+      </c>
+      <c r="B98" t="s">
+        <v>66</v>
+      </c>
+      <c r="C98" t="s">
+        <v>312</v>
+      </c>
+      <c r="D98"/>
+      <c r="E98" t="s">
+        <v>138</v>
+      </c>
+      <c r="F98" t="s">
+        <v>313</v>
+      </c>
+      <c r="G98" t="s">
+        <v>314</v>
+      </c>
+      <c r="H98" s="3">
+        <v>173.55</v>
+      </c>
+      <c r="I98">
+        <v>210</v>
+      </c>
+      <c r="J98" t="s" s="4">
+        <v>315</v>
+      </c>
+      <c r="K98"/>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>14726</v>
+      </c>
+      <c r="B99" t="s">
+        <v>66</v>
+      </c>
+      <c r="C99" t="s">
+        <v>316</v>
+      </c>
+      <c r="D99"/>
+      <c r="E99" t="s">
+        <v>317</v>
+      </c>
+      <c r="F99" t="s">
+        <v>99</v>
+      </c>
+      <c r="G99" t="s">
+        <v>153</v>
+      </c>
+      <c r="H99" s="3">
+        <v>148.76</v>
+      </c>
+      <c r="I99">
+        <v>180</v>
+      </c>
+      <c r="J99" t="s" s="4">
+        <v>318</v>
+      </c>
+      <c r="K99"/>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>14775</v>
+      </c>
+      <c r="B100" t="s">
+        <v>66</v>
+      </c>
+      <c r="C100" t="s">
+        <v>237</v>
+      </c>
+      <c r="D100" t="s">
+        <v>137</v>
+      </c>
+      <c r="E100" t="s">
+        <v>292</v>
+      </c>
+      <c r="F100" t="s">
+        <v>99</v>
+      </c>
+      <c r="G100" t="s">
+        <v>69</v>
+      </c>
+      <c r="H100" s="3">
+        <v>86.78</v>
+      </c>
+      <c r="I100">
+        <v>105</v>
+      </c>
+      <c r="J100" t="s" s="4">
+        <v>319</v>
+      </c>
+      <c r="K100"/>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>14837</v>
+      </c>
+      <c r="B101" t="s">
+        <v>66</v>
+      </c>
+      <c r="C101" t="s">
+        <v>312</v>
+      </c>
+      <c r="D101"/>
+      <c r="E101" t="s">
+        <v>123</v>
+      </c>
+      <c r="F101" t="s">
+        <v>313</v>
+      </c>
+      <c r="G101" t="s">
+        <v>314</v>
+      </c>
+      <c r="H101" s="3">
+        <v>173.55</v>
+      </c>
+      <c r="I101">
+        <v>210</v>
+      </c>
+      <c r="J101" t="s" s="4">
+        <v>320</v>
+      </c>
+      <c r="K101"/>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>14842</v>
+      </c>
+      <c r="B102" t="s">
+        <v>66</v>
+      </c>
+      <c r="C102" t="s">
+        <v>312</v>
+      </c>
+      <c r="D102"/>
+      <c r="E102" t="s">
+        <v>138</v>
+      </c>
+      <c r="F102" t="s">
+        <v>313</v>
+      </c>
+      <c r="G102" t="s">
+        <v>314</v>
+      </c>
+      <c r="H102" s="3">
+        <v>165.29</v>
+      </c>
+      <c r="I102">
+        <v>200</v>
+      </c>
+      <c r="J102" t="s" s="4">
+        <v>321</v>
+      </c>
+      <c r="K102"/>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>15013</v>
+      </c>
+      <c r="B103" t="s">
+        <v>54</v>
+      </c>
+      <c r="C103" t="s">
+        <v>250</v>
+      </c>
+      <c r="D103" t="s">
+        <v>137</v>
+      </c>
+      <c r="E103" t="s">
+        <v>189</v>
+      </c>
+      <c r="F103" t="s">
+        <v>99</v>
+      </c>
+      <c r="G103" t="s">
+        <v>251</v>
+      </c>
+      <c r="H103" s="3">
+        <v>82.64</v>
+      </c>
+      <c r="I103">
+        <v>99.99</v>
+      </c>
+      <c r="J103" t="s" s="4">
+        <v>322</v>
+      </c>
+      <c r="K103"/>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>15017</v>
+      </c>
+      <c r="B104" t="s">
+        <v>54</v>
+      </c>
+      <c r="C104" t="s">
+        <v>250</v>
+      </c>
+      <c r="D104" t="s">
+        <v>137</v>
+      </c>
+      <c r="E104" t="s">
+        <v>189</v>
+      </c>
+      <c r="F104" t="s">
+        <v>99</v>
+      </c>
+      <c r="G104" t="s">
+        <v>52</v>
+      </c>
+      <c r="H104" s="3">
+        <v>99.17</v>
+      </c>
+      <c r="I104">
+        <v>120</v>
+      </c>
+      <c r="J104" t="s" s="4">
+        <v>323</v>
+      </c>
+      <c r="K104"/>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>15021</v>
+      </c>
+      <c r="B105" t="s">
+        <v>66</v>
+      </c>
+      <c r="C105" t="s">
+        <v>136</v>
+      </c>
+      <c r="D105" t="s">
+        <v>137</v>
+      </c>
+      <c r="E105" t="s">
+        <v>292</v>
+      </c>
+      <c r="F105" t="s">
+        <v>99</v>
+      </c>
+      <c r="G105" t="s">
+        <v>69</v>
+      </c>
+      <c r="H105" s="3">
+        <v>90.91</v>
+      </c>
+      <c r="I105">
+        <v>110</v>
+      </c>
+      <c r="J105" t="s" s="4">
+        <v>324</v>
+      </c>
+      <c r="K105"/>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>15336</v>
+      </c>
+      <c r="B106" t="s">
+        <v>66</v>
+      </c>
+      <c r="C106" t="s">
+        <v>325</v>
+      </c>
+      <c r="D106"/>
+      <c r="E106" t="s">
+        <v>326</v>
+      </c>
+      <c r="F106" t="s">
+        <v>81</v>
+      </c>
+      <c r="G106" t="s">
+        <v>185</v>
+      </c>
+      <c r="H106" s="3">
+        <v>330.58</v>
+      </c>
+      <c r="I106">
+        <v>400</v>
+      </c>
+      <c r="J106" t="s" s="4">
+        <v>327</v>
+      </c>
+      <c r="K106"/>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>15570</v>
+      </c>
+      <c r="B107"/>
+      <c r="C107" t="s">
+        <v>328</v>
+      </c>
+      <c r="D107" t="s">
+        <v>129</v>
+      </c>
+      <c r="E107" t="s">
+        <v>329</v>
+      </c>
+      <c r="F107" t="s">
+        <v>51</v>
+      </c>
+      <c r="G107" t="s">
+        <v>52</v>
+      </c>
+      <c r="H107" s="3">
+        <v>289.26</v>
+      </c>
+      <c r="I107">
+        <v>350</v>
+      </c>
+      <c r="J107" t="s" s="4">
+        <v>330</v>
+      </c>
+      <c r="K107"/>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>15578</v>
+      </c>
+      <c r="B108"/>
+      <c r="C108" t="s">
+        <v>328</v>
+      </c>
+      <c r="D108" t="s">
+        <v>129</v>
+      </c>
+      <c r="E108" t="s">
+        <v>329</v>
+      </c>
+      <c r="F108" t="s">
+        <v>51</v>
+      </c>
+      <c r="G108" t="s">
+        <v>52</v>
+      </c>
+      <c r="H108" s="3">
+        <v>355.37</v>
+      </c>
+      <c r="I108">
+        <v>430</v>
+      </c>
+      <c r="J108" t="s" s="4">
+        <v>331</v>
+      </c>
+      <c r="K108"/>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>15585</v>
+      </c>
+      <c r="B109" t="s">
+        <v>54</v>
+      </c>
+      <c r="C109" t="s">
+        <v>332</v>
+      </c>
+      <c r="D109"/>
+      <c r="E109" t="s">
+        <v>333</v>
+      </c>
+      <c r="F109" t="s">
+        <v>334</v>
+      </c>
+      <c r="G109" t="s">
+        <v>82</v>
+      </c>
+      <c r="H109" s="3">
+        <v>380.16</v>
+      </c>
+      <c r="I109">
+        <v>459.99</v>
+      </c>
+      <c r="J109" t="s" s="4">
+        <v>335</v>
+      </c>
+      <c r="K109"/>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>15628</v>
+      </c>
+      <c r="B110"/>
+      <c r="C110" t="s">
+        <v>328</v>
+      </c>
+      <c r="D110" t="s">
+        <v>129</v>
+      </c>
+      <c r="E110" t="s">
+        <v>336</v>
+      </c>
+      <c r="F110" t="s">
+        <v>51</v>
+      </c>
+      <c r="G110" t="s">
+        <v>82</v>
+      </c>
+      <c r="H110" s="3">
+        <v>355.37</v>
+      </c>
+      <c r="I110">
+        <v>430</v>
+      </c>
+      <c r="J110" t="s" s="4">
+        <v>337</v>
+      </c>
+      <c r="K110"/>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>15668</v>
+      </c>
+      <c r="B111"/>
+      <c r="C111" t="s">
+        <v>328</v>
+      </c>
+      <c r="D111" t="s">
+        <v>129</v>
+      </c>
+      <c r="E111" t="s">
+        <v>329</v>
+      </c>
+      <c r="F111" t="s">
+        <v>51</v>
+      </c>
+      <c r="G111" t="s">
+        <v>52</v>
+      </c>
+      <c r="H111" s="3">
+        <v>314.05</v>
+      </c>
+      <c r="I111">
+        <v>380</v>
+      </c>
+      <c r="J111" t="s" s="4">
+        <v>338</v>
+      </c>
+      <c r="K111"/>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>15675</v>
+      </c>
+      <c r="B112" t="s">
+        <v>54</v>
+      </c>
+      <c r="C112" t="s">
+        <v>339</v>
+      </c>
+      <c r="D112" t="s">
+        <v>137</v>
+      </c>
+      <c r="E112" t="s">
+        <v>340</v>
+      </c>
+      <c r="F112" t="s">
+        <v>51</v>
+      </c>
+      <c r="G112" t="s">
+        <v>82</v>
+      </c>
+      <c r="H112" s="3">
+        <v>371.90</v>
+      </c>
+      <c r="I112">
+        <v>450</v>
+      </c>
+      <c r="J112" t="s" s="4">
+        <v>341</v>
+      </c>
+      <c r="K112"/>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>15686</v>
+      </c>
+      <c r="B113" t="s">
+        <v>112</v>
+      </c>
+      <c r="C113" t="s">
+        <v>342</v>
+      </c>
+      <c r="D113" t="s">
+        <v>49</v>
+      </c>
+      <c r="E113" t="s">
+        <v>102</v>
+      </c>
+      <c r="F113" t="s">
+        <v>99</v>
+      </c>
+      <c r="G113" t="s">
+        <v>52</v>
+      </c>
+      <c r="H113" s="3">
+        <v>139.67</v>
+      </c>
+      <c r="I113">
+        <v>169</v>
+      </c>
+      <c r="J113" t="s" s="4">
+        <v>343</v>
+      </c>
+      <c r="K113"/>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>15690</v>
+      </c>
+      <c r="B114" t="s">
+        <v>66</v>
+      </c>
+      <c r="C114" t="s">
+        <v>344</v>
+      </c>
+      <c r="D114" t="s">
+        <v>49</v>
+      </c>
+      <c r="E114" t="s">
+        <v>102</v>
+      </c>
+      <c r="F114" t="s">
+        <v>99</v>
+      </c>
+      <c r="G114" t="s">
+        <v>52</v>
+      </c>
+      <c r="H114" s="3">
+        <v>148.76</v>
+      </c>
+      <c r="I114">
+        <v>180</v>
+      </c>
+      <c r="J114" t="s" s="4">
+        <v>345</v>
+      </c>
+      <c r="K114"/>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>15694</v>
+      </c>
+      <c r="B115" t="s">
+        <v>66</v>
+      </c>
+      <c r="C115" t="s">
+        <v>344</v>
+      </c>
+      <c r="D115" t="s">
+        <v>49</v>
+      </c>
+      <c r="E115" t="s">
+        <v>102</v>
+      </c>
+      <c r="F115" t="s">
+        <v>99</v>
+      </c>
+      <c r="G115" t="s">
+        <v>52</v>
+      </c>
+      <c r="H115" s="3">
+        <v>148.76</v>
+      </c>
+      <c r="I115">
+        <v>180</v>
+      </c>
+      <c r="J115" t="s" s="4">
+        <v>346</v>
+      </c>
+      <c r="K115"/>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>15697</v>
+      </c>
+      <c r="B116" t="s">
+        <v>66</v>
+      </c>
+      <c r="C116" t="s">
+        <v>344</v>
+      </c>
+      <c r="D116" t="s">
+        <v>49</v>
+      </c>
+      <c r="E116" t="s">
+        <v>102</v>
+      </c>
+      <c r="F116" t="s">
+        <v>99</v>
+      </c>
+      <c r="G116" t="s">
+        <v>52</v>
+      </c>
+      <c r="H116" s="3">
+        <v>148.76</v>
+      </c>
+      <c r="I116">
+        <v>180</v>
+      </c>
+      <c r="J116" t="s" s="4">
+        <v>347</v>
+      </c>
+      <c r="K116"/>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>15700</v>
+      </c>
+      <c r="B117" t="s">
+        <v>66</v>
+      </c>
+      <c r="C117" t="s">
+        <v>344</v>
+      </c>
+      <c r="D117" t="s">
+        <v>49</v>
+      </c>
+      <c r="E117" t="s">
+        <v>102</v>
+      </c>
+      <c r="F117" t="s">
+        <v>51</v>
+      </c>
+      <c r="G117" t="s">
+        <v>52</v>
+      </c>
+      <c r="H117" s="3">
+        <v>177.68</v>
+      </c>
+      <c r="I117">
+        <v>214.99</v>
+      </c>
+      <c r="J117" t="s" s="4">
+        <v>348</v>
+      </c>
+      <c r="K117"/>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>15703</v>
+      </c>
+      <c r="B118" t="s">
+        <v>66</v>
+      </c>
+      <c r="C118" t="s">
+        <v>349</v>
+      </c>
+      <c r="D118"/>
+      <c r="E118" t="s">
+        <v>241</v>
+      </c>
+      <c r="F118" t="s">
+        <v>153</v>
+      </c>
+      <c r="G118" t="s">
+        <v>153</v>
+      </c>
+      <c r="H118" s="3">
+        <v>20.66</v>
+      </c>
+      <c r="I118">
+        <v>25</v>
+      </c>
+      <c r="J118" t="s" s="4">
+        <v>350</v>
+      </c>
+      <c r="K118"/>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>15706</v>
+      </c>
+      <c r="B119" t="s">
+        <v>66</v>
+      </c>
+      <c r="C119" t="s">
+        <v>262</v>
+      </c>
+      <c r="D119" t="s">
+        <v>49</v>
+      </c>
+      <c r="E119" t="s">
+        <v>241</v>
+      </c>
+      <c r="F119" t="s">
+        <v>153</v>
+      </c>
+      <c r="G119" t="s">
+        <v>153</v>
+      </c>
+      <c r="H119" s="3">
+        <v>20.66</v>
+      </c>
+      <c r="I119">
+        <v>25</v>
+      </c>
+      <c r="J119" t="s" s="4">
+        <v>351</v>
+      </c>
+      <c r="K119"/>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>15710</v>
+      </c>
+      <c r="B120" t="s">
+        <v>66</v>
+      </c>
+      <c r="C120" t="s">
+        <v>352</v>
+      </c>
+      <c r="D120" t="s">
+        <v>174</v>
+      </c>
+      <c r="E120" t="s">
+        <v>126</v>
+      </c>
+      <c r="F120" t="s">
+        <v>99</v>
+      </c>
+      <c r="G120" t="s">
+        <v>69</v>
+      </c>
+      <c r="H120" s="3">
+        <v>74.38</v>
+      </c>
+      <c r="I120">
+        <v>90</v>
+      </c>
+      <c r="J120" t="s" s="4">
+        <v>353</v>
+      </c>
+      <c r="K120"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="J2" r:id="rId19" location="" display="https://eridas.lt/preke/fujitsu-esprimo-e720-i7-4790-8gb-ram-240gb-ssd/"/>
+    <hyperlink ref="J3" r:id="rId20" location="" display="https://eridas.lt/preke/m710e-sff-pentium-gold-g4560-8gb/"/>
+    <hyperlink ref="J4" r:id="rId21" location="" display="https://eridas.lt/preke/imac-core-i7-3-1-21-5-late-2013-16gb-i7-4770s/"/>
+    <hyperlink ref="J5" r:id="rId22" location="" display="https://eridas.lt/preke/hp-z210-i5-2400-16gb-128gb-ssd/"/>
+    <hyperlink ref="J6" r:id="rId23" location="" display="https://eridas.lt/preke/m700-desktop-tower-sff-i7-6700-16gb-256gb-ssd/"/>
+    <hyperlink ref="J7" r:id="rId24" location="" display="https://eridas.lt/preke/hp-prodesk-600-g1-i7-4790-16gb-128gb-ssd-500gb-hdd-320w-psu-windows-suinstaliuoti/"/>
+    <hyperlink ref="J8" r:id="rId25" location="" display="https://eridas.lt/preke/hp-z240-tower-e3-1270-v6-32gb-512gb-p4000-8gb/"/>
+    <hyperlink ref="J9" r:id="rId26" location="" display="https://eridas.lt/preke/hp-z420-tower-e5-1650-v2-32gb-ram-240gb-ssd-quadro-k2000/"/>
+    <hyperlink ref="J10" r:id="rId27" location="" display="https://eridas.lt/preke/lenovo-thinkstation-p310-intel-xeon-e3-1220-v5-m4000-8gb-gddr5-16gb-480gb-ssd-400w-platinium/"/>
+    <hyperlink ref="J11" r:id="rId28" location="" display="https://eridas.lt/preke/hp-z240-tower-e3-1270-v6-32gb-512gb/"/>
+    <hyperlink ref="J12" r:id="rId29" location="" display="https://eridas.lt/preke/hp-z230-workstations-mt-xeon-e3-1280-v3-16gb-500gb-hdd-2vnt-viso-1tb-ssd-nera/"/>
+    <hyperlink ref="J13" r:id="rId30" location="" display="https://eridas.lt/preke/lenovo-m720s-sff-i5-8500-8gb-256gb-ssd/"/>
+    <hyperlink ref="J14" r:id="rId31" location="" display="https://eridas.lt/preke/hp-prodesk-600-g4-sff-i5-8500-16gb-ddr4-512gb-ssd-nmve/"/>
+    <hyperlink ref="J15" r:id="rId32" location="" display="https://eridas.lt/preke/huawei-1288h-v5-serveris-x2-intel-xeon-gold-6134-2vnt-ddr4-2666mhz-ram-32gb-2tb/"/>
+    <hyperlink ref="J16" r:id="rId33" location="" display="https://eridas.lt/preke/thinkstation-p520c-intel-xeon-w-2123-16gb-ddr4-server-ram-256gb-ssd-nvidia-quadro-k620-500w-platinum-psu/"/>
+    <hyperlink ref="J17" r:id="rId34" location="" display="https://eridas.lt/preke/dell-precision-3430-sff-i7-8700-8-32gb-256gb-amd-radeon-pro-wx-2100-2gb/"/>
+    <hyperlink ref="J18" r:id="rId35" location="" display="https://eridas.lt/preke/asus-m32cd4-k-intel-i5-7400-8gb-256gb-ssd-gtx-1050-2gb-wifi-300w-psu/"/>
+    <hyperlink ref="J19" r:id="rId36" location="" display="https://eridas.lt/preke/hp-prodesk-600-g4-i3-8100-8gb-128gb-ssd-2vnt-display-port-jungtys-1vnt-vga/"/>
+    <hyperlink ref="J20" r:id="rId37" location="" display="https://eridas.lt/preke/hp-prodesk-600-g4-i5-8400-8gb-256gb-ssd-2vnt-display-port-jungtys-1vnt-vga/"/>
+    <hyperlink ref="J21" r:id="rId38" location="" display="https://eridas.lt/preke/hp-prodesk-400-g3-sff-i7-6700-8gb-256gb-ssd-windows-nesuinstaliuota-vga-display-port-com-port-jungtys/"/>
+    <hyperlink ref="J22" r:id="rId39" location="" display="https://eridas.lt/preke/hp-prodesk-400-g4-mt-i7-7700-8gb-256gb-ssd/"/>
+    <hyperlink ref="J23" r:id="rId40" location="" display="https://eridas.lt/preke/hp-prodesk-400-g3-sff-i7-6700-8gb-256gb-ssd-windows-nesuinstaliuota-vga-display-port-com-port-jungtys-2/"/>
+    <hyperlink ref="J24" r:id="rId41" location="" display="https://eridas.lt/preke/dell-optiplex-7040m-mini-pc-i5-6500t-8gb-128gb-ssd-windows-nesurasyta-wifi-yra-2/"/>
+    <hyperlink ref="J25" r:id="rId42" location="" display="https://eridas.lt/preke/hp-prodesk-400-g4-i5-8500t-8gb-256gb-mini-pc-2vnt-display-port-jungtys-su-nedideliu-kosmetiniu-defektu-ziureti-foto/"/>
+    <hyperlink ref="J26" r:id="rId43" location="" display="https://eridas.lt/preke/lenovo-thinkcentre-m910s-i5-7500-8gb-256gb-ssd-wifi-idetas/"/>
+    <hyperlink ref="J27" r:id="rId44" location="" display="https://eridas.lt/preke/lenovo-thinkcentre-m720s-i5-8500-8gb-256gb-ssd-windows-nesuinstaliuota-licenzijos-raktas-yra/"/>
+    <hyperlink ref="J28" r:id="rId45" location="" display="https://eridas.lt/preke/mini-pc-lenovo-m715q-ryen-5-2400g-8gb-256gb-ssd-wifi/"/>
+    <hyperlink ref="J29" r:id="rId46" location="" display="https://eridas.lt/preke/hp-probook-400-g1-mini-pc-i5-4590t-8gb-256gb-ssd/"/>
+    <hyperlink ref="J30" r:id="rId47" location="" display="https://eridas.lt/preke/hp-probook-600-g1-mini-pc-i3-4160t-4gb-be-ssd-disko-wifi-yra/"/>
+    <hyperlink ref="J31" r:id="rId48" location="" display="https://eridas.lt/preke/hp-probook-600-g1-mini-pc-i3-4160t-4gb-be-ssd-disko/"/>
+    <hyperlink ref="J32" r:id="rId49" location="" display="https://eridas.lt/preke/hp-prodesk-600-g3-mini-i5-6500t-8gb-128gb-ssd-3vnt-display-port-jungtys/"/>
+    <hyperlink ref="J33" r:id="rId50" location="" display="https://eridas.lt/preke/hp-prodesk-400-g3-mini-i5-6500t-8gb-256gb-ssd-display-port-hdmi-com-port-jungtis/"/>
+    <hyperlink ref="J34" r:id="rId51" location="" display="https://eridas.lt/preke/mini-pc-lenovo-m715q-ryen-5-2400g-8gb-256gb-ssd/"/>
+    <hyperlink ref="J35" r:id="rId52" location="" display="https://eridas.lt/preke/hp-z440-workstation-e5-1630-v3-16gb-256gb-ssd-quadro-k4200-4gb/"/>
+    <hyperlink ref="J36" r:id="rId53" location="" display="https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1650-v3-32gb-256gb-ssd-1tb-hdd-nvidia-quadro-m5000-8gb/"/>
+    <hyperlink ref="J37" r:id="rId54" location="" display="https://eridas.lt/preke/dell-precision-t3610-intel-xeon-e5-1607-v2-4-core-3-0ghz-32gb-ram-256gb-ssd-nvidia-quadro-k4000-3gb-gddr5/"/>
+    <hyperlink ref="J38" r:id="rId55" location="" display="https://eridas.lt/preke/lenovo-ideacentre-i3-8100-8gb-256ssd-wifi-hdmi-vga-jungtys/"/>
+    <hyperlink ref="J39" r:id="rId56" location="" display="https://eridas.lt/preke/fujitsu-esprimo-p556-e85-micro-tower-i5-6400-8gb-256gb-ssd-windows-pro-licenzija-windows-surasyta/"/>
+    <hyperlink ref="J40" r:id="rId57" location="" display="https://eridas.lt/preke/inspiron-3250-sff-i5-6400-12gb-256gb-ssd-wifi-yra/"/>
+    <hyperlink ref="J41" r:id="rId58" location="" display="https://eridas.lt/preke/hp-z420-workstation-i7-6700-16gb-256gb-ssd-windows-nesuinstaliuota-display-port-dvi-jungtys/"/>
+    <hyperlink ref="J42" r:id="rId59" location="" display="https://eridas.lt/preke/didmena-11vnt-chromebox-ar5b22-celeron-2955u-8gb-16gb-ssd-be-maitinimo-bloku-laptopinis-kroviklis-65w-hp-plonu-melynu-galu/"/>
+    <hyperlink ref="J43" r:id="rId60" location="" display="https://eridas.lt/preke/hp-z440-workstation-intel-xeon-e5-2690-v4-14-branduoliu-32gb-ddr4-server-ram-1tb-nmve-radeon-pro-wx-9100-16gb-gddr5/"/>
+    <hyperlink ref="J44" r:id="rId61" location="" display="https://eridas.lt/preke/hp-z440-workstation-intel-xeon-e5-2690-v4-14-branduoliu-32gb-ddr4-server-ram-256gb-nmve-radeon-pro-wx-9100-16gb-gddr5/"/>
+    <hyperlink ref="J45" r:id="rId62" location="" display="https://eridas.lt/preke/fujitsu-esprimo-q566-2-mini-pc-i5-7400t-8gb-256gb-ssd-wifi-display-port-dvi-com-port-dvd-rw-irenginys/"/>
+    <hyperlink ref="J46" r:id="rId63" location="" display="https://eridas.lt/preke/hp-prodesk-400-g2-mini-pc-i5-6500t-8gb-256gb-ssd-display-port-1vnt-ir-vga-1vnt-com-port-1vnt/"/>
+    <hyperlink ref="J47" r:id="rId64" location="" display="https://eridas.lt/preke/hp-prodesk-600-g2-mini-pc-i5-6500t-8gb-128gb-ssd-display-port-2vnt-ir-vga-1vnt-wifi/"/>
+    <hyperlink ref="J48" r:id="rId65" location="" display="https://eridas.lt/preke/hp-prodesk-400-g3-mini-pc-i5-7500t-8gb-128gb-display-port-2vnt-com-port-jungtis/"/>
+    <hyperlink ref="J49" r:id="rId66" location="" display="https://eridas.lt/preke/mini-pc-lenovo-thinkcentre-m70q-i5-10400t-8gb-256gb-ssd-hdmi-display-port-2vnt-com-port-wifi/"/>
+    <hyperlink ref="J50" r:id="rId67" location="" display="https://eridas.lt/preke/su-pasyviu-ausinimu-wyse-5070-thin-client-pentium-silver-j5005-ddr4-28gb-3200mhz-be-ssd-disko-dedasi-nmve-su-smart-card-readeriu/"/>
+    <hyperlink ref="J51" r:id="rId68" location="" display="https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1630-v4-32gb-256gb-ssd-nvidia-quadro-m5000-8gb/"/>
+    <hyperlink ref="J52" r:id="rId69" location="" display="https://eridas.lt/preke/lenovo-m75s-amd-ryzen-5-3400g-16gb-256gb-ssd-vga-com-port-2vnt-display-port/"/>
+    <hyperlink ref="J53" r:id="rId70" location="" display="https://eridas.lt/preke/lenovo-m725s-amd-ryzen-5-3400g-16gb-256gb-ssd-vga-com-port-2vnt-display-port/"/>
+    <hyperlink ref="J54" r:id="rId71" location="" display="https://eridas.lt/preke/hp-engage-flex-pro-c-i5-9400f-16gb-ram-256gb-ssd-1tb-hdd-nvidia-gt-720-2gb-14vnt-usb-jungciu-2vnt-com-port/"/>
+    <hyperlink ref="J55" r:id="rId72" location="" display="https://eridas.lt/preke/gigabyte-gb-bxi7-4770r-barebone-mini-pc-i7-4770r-18gb-60gb-ssd-sata-msata-dar-laisva-jungtis-wifi-mini-dp-jungtis-hdmi-neveikia/"/>
+    <hyperlink ref="J56" r:id="rId73" location="" display="https://eridas.lt/preke/hp-engage-flex-pro-c-i3-8100-8gb-ram-256gb-ssd-14vnt-usb-jungciu-2vnt-com-port-jungtys/"/>
+    <hyperlink ref="J57" r:id="rId74" location="" display="https://eridas.lt/preke/i7-4790k-16gb-480gb-ssd-quadro-m4000-8gb-corsair-mx750x-psu/"/>
+    <hyperlink ref="J58" r:id="rId75" location="" display="https://eridas.lt/preke/dell-precision-3620-micro-tower-xeon-e3-1250-v5-16gb-ddr4-ram-512gb-ssd-quadro-k620/"/>
+    <hyperlink ref="J59" r:id="rId76" location="" display="https://eridas.lt/preke/lenovo-thinkstation-e32-xeon-e3-1225-v3-16gb-ram-be-ssd-disko/"/>
+    <hyperlink ref="J60" r:id="rId77" location="" display="https://eridas.lt/preke/dell-optiplex-5040-sff-i7-6700-16gb-256gb-ssd-windows-suinstaliuota/"/>
+    <hyperlink ref="J61" r:id="rId78" location="" display="https://eridas.lt/preke/dell-optiplex-3040-sff-i5-6400-16gb-256gb-ssd-windows-10-pro-suinstaliuota/"/>
+    <hyperlink ref="J62" r:id="rId79" location="" display="https://eridas.lt/preke/dell-optiplex-3000-i5-12600t-16gb-116gb-256gb-ssd-wifi-hdmi-dp-jungtys/"/>
+    <hyperlink ref="J63" r:id="rId80" location="" display="https://eridas.lt/preke/hp-prodesk-600-g4-i3-8100t-8gb-128gb-ssd-2vnt-display-port-jungtys-1vnt-vga-2/"/>
+    <hyperlink ref="J64" r:id="rId81" location="" display="https://eridas.lt/preke/standartines-jungtys-psu-mb-i3-8100-8gb-ram-256gb-ssd-2/"/>
+    <hyperlink ref="J65" r:id="rId82" location="" display="https://eridas.lt/preke/hp-prodesk-600-g2-micro-tower-i5-6500-8gb-256gb-ssd-display-port-2vnt-ir-vga-1vnt-com-port-1vnt/"/>
+    <hyperlink ref="J66" r:id="rId83" location="" display="https://eridas.lt/preke/hp-prodesk-400-g3-sff-i5-6500-16gb-128gb-ssd-1vnt-display-port-1vnt-vga-1vnt-com-port/"/>
+    <hyperlink ref="J67" r:id="rId84" location="" display="https://eridas.lt/preke/lenovo-m910q-usff-mini-pc-i5-6500t-8gb-128gb-ssd-wifi-yra-2vnt-display-port-jungtys/"/>
+    <hyperlink ref="J68" r:id="rId85" location="" display="https://eridas.lt/preke/fujitsu-esprimo-d556-sff-i5-6400-8gb-256gb-ssd-windows-nesuinstaliuoti/"/>
+    <hyperlink ref="J69" r:id="rId86" location="" display="https://eridas.lt/preke/lenovo-m710q-usff-mini-pc-i5-7400t-8gb-120gb-ssd-2vnt-display-port-jungtys-1-vga-1-com-port-wifi-yra/"/>
+    <hyperlink ref="J70" r:id="rId87" location="" display="https://eridas.lt/preke/lenovo-thinkcentre-m83-sff-i7-4790-16gb-ddr3-be-disko/"/>
+    <hyperlink ref="J71" r:id="rId88" location="" display="https://eridas.lt/preke/lenovo-v520-intel-i5-7400-8gb-256gb-ssd-windows-10-pro-surasyta-truksta-priekines-korpuso-dalies/"/>
+    <hyperlink ref="J72" r:id="rId89" location="" display="https://eridas.lt/preke/lenovo-thinkcentre-m83-sff-i7-4790-8gb-ddr3-be-disko/"/>
+    <hyperlink ref="J73" r:id="rId90" location="" display="https://eridas.lt/preke/lenovo-m75s-1-amd-ryzen-5-3400g-8gb-256gb-ssd-vga-com-port-2vnt-display-port/"/>
+    <hyperlink ref="J74" r:id="rId91" location="" display="https://eridas.lt/preke/hp-prodesk-600-g3-i7-7700-8gb-ram-128gb-ssd-nesuinstaliuota/"/>
+    <hyperlink ref="J75" r:id="rId92" location="" display="https://eridas.lt/preke/hp-prodesk-600-g2-sff-i7-6700-be-ram-be-ssd-disko-veikiantis-stacionaras/"/>
+    <hyperlink ref="J76" r:id="rId93" location="" display="https://eridas.lt/preke/hp-prodesk-600-g2-sff-i3-6100-be-ram-be-ssd-disko-veikiantis-stacionaras/"/>
+    <hyperlink ref="J77" r:id="rId94" location="" display="https://eridas.lt/preke/dell-optiplex-3050-sff-i7-6700-be-ram-be-ssd-disko-veikiantis-stacionaras/"/>
+    <hyperlink ref="J78" r:id="rId95" location="" display="https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1620-v3-32gb-256gb-ssd-nvidia-quadro-k2200-4gb/"/>
+    <hyperlink ref="J79" r:id="rId96" location="" display="https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1680-v3-16gb-256gb-ssd-1tb-hdd-radeon-r7-200-1gb-gpu/"/>
+    <hyperlink ref="J80" r:id="rId97" location="" display="https://eridas.lt/preke/hp-z240-tower-i7-6700-32gb-ram-ssd-512gb-quadro-m4000-8gb/"/>
+    <hyperlink ref="J81" r:id="rId98" location="" display="https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1630-v4-32gb-256gb-ssd-nvidia-quadro-m4000-8gb/"/>
+    <hyperlink ref="J82" r:id="rId99" location="" display="https://eridas.lt/preke/dell-precision-tower-t3600-xeon-e5-1620-32gb-0gb-ssd-nvidia-quadro-k2200-4gb/"/>
+    <hyperlink ref="J83" r:id="rId100" location="" display="https://eridas.lt/preke/dell-precision-tower-5810-xeon-e5-1620-v3-28gb-0gb-ssd-nvidia-quadro-k2000-2gb/"/>
+    <hyperlink ref="J84" r:id="rId101" location="" display="https://eridas.lt/preke/lenovo-m710q-mini-pc-i7-7700t-8gb-256gb-display-port-jungtys-2vnt-vga-1vnt-wifi-nera/"/>
+    <hyperlink ref="J85" r:id="rId102" location="" display="https://eridas.lt/preke/lenovo-m700-mini-pc-i7-6700t-8gb-256gb-display-port-jungtys-2vnt-vga-1vnt-wifi-nera/"/>
+    <hyperlink ref="J86" r:id="rId103" location="" display="https://eridas.lt/preke/lenovo-m700-mini-pc-i7-6700t-8gb-128gb-display-port-jungtys-2vnt-vga-1vnt-wifi-nera/"/>
+    <hyperlink ref="J87" r:id="rId104" location="" display="https://eridas.lt/preke/lenovo-m700-mini-pc-i7-6700t-8gb-192gb-display-port-jungtys-2vnt-vga-1vnt-wifi-nera/"/>
+    <hyperlink ref="J88" r:id="rId105" location="" display="https://eridas.lt/preke/standartines-jungtys-psu-mb-msi-h310m-pro-vdh-i3-8100-8gb-ram-256gb-ssd-420w-psu/"/>
+    <hyperlink ref="J89" r:id="rId106" location="" display="https://eridas.lt/preke/1vnt-hp-prodesk-400-g2-mini-pc-i5-6500t-8gb-256gb-ssd-display-port-1vnt-ir-vga-1vnt-com-port-1vnt/"/>
+    <hyperlink ref="J90" r:id="rId107" location="" display="https://eridas.lt/preke/hp-prodesk-400-g4-i5-8500t-8gb-256gb-mini-pc-2vnt-display-port-jungty-ir-1vnt-vga/"/>
+    <hyperlink ref="J91" r:id="rId108" location="" display="https://eridas.lt/preke/hp-prodesk-400-g4-i3-8100t-8gb-256gb-mini-pc-2vnt-display-port-jungty-ir-1vnt-vga/"/>
+    <hyperlink ref="J92" r:id="rId109" location="" display="https://eridas.lt/preke/mini-pc-optiplex-micro-plus-7010-i5-13500t-16gb-ddr5-256gb-ssd-12-men-garantija/"/>
+    <hyperlink ref="J93" r:id="rId110" location="" display="https://eridas.lt/preke/thinkcentre-neo-50t-gen-4-mini-tower-i5-13400-16gb-ddr4-256gb-310w-psu-8pin-wifi-windows-11-pro-licenzija/"/>
+    <hyperlink ref="J94" r:id="rId111" location="" display="https://eridas.lt/preke/hp-prodesk-405-g8-mini-pc-ryzen-5-5600ge-16gb-256gb-ssd-wifi-hdmi-display-port-jungtys/"/>
+    <hyperlink ref="J95" r:id="rId112" location="" display="https://eridas.lt/preke/hp-pro-mini-400-g9-gold-g7400t-galime-keisti-cpu-i-geresni-8gb-256gb-wifi/"/>
+    <hyperlink ref="J96" r:id="rId113" location="" display="https://eridas.lt/preke/fujitsu-esprimo-p958-micro-tower-i7-8700-16gb-512gb-nmve-2tb-hdd/"/>
+    <hyperlink ref="J97" r:id="rId114" location="" display="https://eridas.lt/preke/hp-prodesk-400-g4-i3-8100t-8gb-256gb-mini-pc-2vnt-display-port-jungtys-taciau-viena-is-ju-sulauzyta/"/>
+    <hyperlink ref="J98" r:id="rId115" location="" display="https://eridas.lt/preke/hp-elitedesk-800-g4-mini-pc-i5-8500t-116gb-2400mhz-1256gb-ssd-nmve-display-port-3vnt-wifi-yra/"/>
+    <hyperlink ref="J99" r:id="rId116" location="" display="https://eridas.lt/preke/hp-elitedesk-800-g5-mini-pc-i5-9500t-8gb-be-ssd-disko-2vnt-display-port-jungtys/"/>
+    <hyperlink ref="J100" r:id="rId117" location="" display="https://eridas.lt/preke/1vnt-hp-prodesk-600-g4-i3-8100t-8gb-128gb-ssd-2vnt-display-port-jungtys-1vnt-vga-kopija/"/>
+    <hyperlink ref="J101" r:id="rId118" location="" display="https://eridas.lt/preke/1vnt-hp-elitedesk-800-g4-mini-pc-i5-8400-116gb-2400mhz-1256gb-ssd-nmve-display-port-2vnt-vga-1vnt-wifi-yra/"/>
+    <hyperlink ref="J102" r:id="rId119" location="" display="https://eridas.lt/preke/1vnt-hp-elitedesk-800-g4-mini-pc-i5-8500t-116gb-2400mhz-1256gb-ssd-nmve-display-port-2vnt-1vnt-vga-wifi-nera/"/>
+    <hyperlink ref="J103" r:id="rId120" location="" display="https://eridas.lt/preke/lenovo-m710q-usff-mini-pc-i5-7400t-8gb-128gb-ssd-2vnt-display-port-jungtys-1-hdmi-wifi-yra/"/>
+    <hyperlink ref="J104" r:id="rId121" location="" display="https://eridas.lt/preke/lenovo-m710q-usff-mini-pc-i5-7400t-8gb-256gb-ssd-2vnt-display-port-jungtys-1-vga-1-com-port-wifi-yra/"/>
+    <hyperlink ref="J105" r:id="rId122" location="" display="https://eridas.lt/preke/hp-prodesk-400-g4-i3-8100t-8gb-128gb-mini-pc-2vnt-display-port-jungtys/"/>
+    <hyperlink ref="J106" r:id="rId123" location="" display="https://eridas.lt/preke/hp-z2-tower-g5-workstation-intel-i7-10700k-32gb-ddr4-1tb-ssd-uhd-630-kopija/"/>
+    <hyperlink ref="J107" r:id="rId124" location="" display="https://eridas.lt/preke/old-high-end-gamming-pc-i7-7800x-16gb-28gb-256gb-ssd-nmve-gtx-1070-ti-8gb-modulinis-rm750x-750w-ausinimas-skysciu-wifi-yra/"/>
+    <hyperlink ref="J108" r:id="rId125" location="" display="https://eridas.lt/preke/old-high-end-gamming-pc-i7-7800x-16gb-28gb-256gb-ssd-nmve-gtx-1070-ti8gb-sli-modulinis-750w-80-plus-gold-psu-ausinimas-skysciu-kopija/"/>
+    <hyperlink ref="J109" r:id="rId126" location="" display="https://eridas.lt/preke/lenovo-thinkstation-p350-i7-10700-64gb-ddr4-3200mhz-232gb-dar-du-lizdai-laisvi-512gb-nmve-ssd-700w-92-platinum-psu/"/>
+    <hyperlink ref="J110" r:id="rId127" location="" display="https://eridas.lt/preke/old-high-end-gamming-pc-i7-7740k-16gb-28gb-512gb-ssd-nmve-gtx-1070-ti8gb-sli-modulinis-1000w-psu-be-quiet-ausinimas-skysciu-kopija/"/>
+    <hyperlink ref="J111" r:id="rId128" location="" display="https://eridas.lt/preke/old-high-end-gamming-pc-i7-7800x-16gb-28gb-256gb-ssd-nmve-gtx-1080-ti-11gb-modulinis-1000w-80-plus-gold-psu-ausinimas-skysciu-wifi/"/>
+    <hyperlink ref="J112" r:id="rId129" location="" display="https://eridas.lt/preke/lenovo-thinkcentre-m90q-mini-pc-i9-10900-116gb-512gb-ssd-dp-hdmi-com-port-wifi-yra/"/>
+    <hyperlink ref="J113" r:id="rId130" location="" display="https://eridas.lt/preke/dell-optiplex-7060-i5-8500-8gb-256gb-ssd-windows-nesuinstaliuota/"/>
+    <hyperlink ref="J114" r:id="rId131" location="" display="https://eridas.lt/preke/hp-elitedesk-600-g4-sff-i5-8500-8gb-256gb-ssd-windows-suinstaliuota/"/>
+    <hyperlink ref="J115" r:id="rId132" location="" display="https://eridas.lt/preke/hp-elitedesk-600-g4-sff-i5-8500-8gb-256gb-ssd-windows-11-pro-suinstaliuota/"/>
+    <hyperlink ref="J116" r:id="rId133" location="" display="https://eridas.lt/preke/hp-elitedesk-600-g4-sff-i5-8500-8gb-256gb-ssd-windows-11-pro-suinstaliuota-2/"/>
+    <hyperlink ref="J117" r:id="rId134" location="" display="https://eridas.lt/preke/hp-elitedesk-600-g4-sff-i5-8500-16gb-256gb-ssd-windows-11-pro-suinstaliuota/"/>
+    <hyperlink ref="J118" r:id="rId135" location="" display="https://eridas.lt/preke/hp-prodesk-400-g4-sff-i5-6500-be-ram-ir-be-ssd-1vnt-display-port-1vnt-vga/"/>
+    <hyperlink ref="J119" r:id="rId136" location="" display="https://eridas.lt/preke/hp-prodesk-600-g2-sff-i5-6500-be-ram-be-ssd-disko-veikiantis-stacionaras/"/>
+    <hyperlink ref="J120" r:id="rId137" location="" display="https://eridas.lt/preke/dell-optiplex-7040-micro-tower-i7-6700-8gb-ram-128gb-ssd-disko-veikiantis-stacionaras/"/>
+  </hyperlinks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:L242"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="27" customWidth="1"/>
+    <col min="3" max="3" width="28" customWidth="1"/>
+    <col min="4" max="4" width="60" customWidth="1"/>
+    <col min="5" max="5" width="60" customWidth="1"/>
+    <col min="6" max="6" width="28" customWidth="1"/>
+    <col min="7" max="7" width="21" customWidth="1"/>
     <col min="8" max="8" width="22" customWidth="1"/>
     <col min="9" max="9" width="15" customWidth="1"/>
     <col min="10" max="10" width="16" customWidth="1"/>
     <col min="11" max="11" width="60" customWidth="1"/>
     <col min="12" max="12" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>36</v>
+        <v>354</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="G1" t="s" s="2">
-        <v>39</v>
+        <v>355</v>
       </c>
       <c r="H1" t="s" s="2">
-        <v>40</v>
+        <v>356</v>
       </c>
       <c r="I1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="J1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="K1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="L1" t="s" s="2">
-        <v>41</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
-        <v>2839</v>
+        <v>2808</v>
       </c>
       <c r="B2" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="C2" t="s">
-        <v>43</v>
+        <v>357</v>
       </c>
       <c r="D2" t="s">
-        <v>44</v>
+        <v>358</v>
       </c>
       <c r="E2" t="s">
-        <v>45</v>
+        <v>359</v>
       </c>
       <c r="F2" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="G2" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="H2"/>
       <c r="I2" s="3">
-        <v>165.29</v>
+        <v>90.91</v>
       </c>
       <c r="J2">
-        <v>200</v>
+        <v>110</v>
       </c>
       <c r="K2" t="s" s="4">
-        <v>48</v>
+        <v>360</v>
       </c>
       <c r="L2"/>
     </row>
     <row r="3">
       <c r="A3">
-        <v>3754</v>
+        <v>2821</v>
       </c>
       <c r="B3" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C3" t="s">
-        <v>50</v>
+        <v>361</v>
       </c>
       <c r="D3" t="s">
-        <v>51</v>
+        <v>362</v>
       </c>
       <c r="E3" t="s">
+        <v>359</v>
+      </c>
+      <c r="F3" t="s">
+        <v>99</v>
+      </c>
+      <c r="G3" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="H3"/>
       <c r="I3" s="3">
-        <v>376.86</v>
+        <v>140.49</v>
       </c>
       <c r="J3">
-        <v>456</v>
+        <v>169.99</v>
       </c>
       <c r="K3" t="s" s="4">
-        <v>55</v>
+        <v>363</v>
       </c>
       <c r="L3"/>
     </row>
     <row r="4">
       <c r="A4">
-        <v>3894</v>
+        <v>2829</v>
       </c>
       <c r="B4" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C4" t="s">
-        <v>56</v>
+        <v>364</v>
       </c>
       <c r="D4" t="s">
-        <v>57</v>
+        <v>362</v>
       </c>
       <c r="E4" t="s">
-        <v>58</v>
+        <v>359</v>
       </c>
       <c r="F4" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="G4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="H4"/>
       <c r="I4" s="3">
-        <v>107.44</v>
+        <v>140.49</v>
       </c>
       <c r="J4">
-        <v>130</v>
+        <v>169.99</v>
       </c>
       <c r="K4" t="s" s="4">
-        <v>59</v>
+        <v>365</v>
       </c>
       <c r="L4"/>
     </row>
     <row r="5">
       <c r="A5">
-        <v>4419</v>
+        <v>2834</v>
       </c>
       <c r="B5" t="s">
-        <v>49</v>
+        <v>112</v>
       </c>
       <c r="C5" t="s">
-        <v>60</v>
+        <v>366</v>
       </c>
       <c r="D5" t="s">
-        <v>61</v>
+        <v>362</v>
       </c>
       <c r="E5" t="s">
-        <v>62</v>
+        <v>367</v>
       </c>
       <c r="F5" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="G5" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="H5"/>
       <c r="I5" s="3">
-        <v>329.75</v>
+        <v>190.08</v>
       </c>
       <c r="J5">
-        <v>399</v>
+        <v>230</v>
       </c>
       <c r="K5" t="s" s="4">
-        <v>65</v>
+        <v>368</v>
       </c>
       <c r="L5"/>
     </row>
     <row r="6">
       <c r="A6">
-        <v>7731</v>
+        <v>2839</v>
       </c>
       <c r="B6" t="s">
-        <v>66</v>
+        <v>112</v>
       </c>
       <c r="C6" t="s">
-        <v>67</v>
+        <v>366</v>
       </c>
       <c r="D6" t="s">
-        <v>68</v>
+        <v>362</v>
       </c>
       <c r="E6" t="s">
-        <v>69</v>
+        <v>369</v>
       </c>
       <c r="F6" t="s">
-        <v>53</v>
+        <v>99</v>
       </c>
       <c r="G6" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="H6"/>
       <c r="I6" s="3">
-        <v>238.84</v>
+        <v>165.29</v>
       </c>
       <c r="J6">
-        <v>289</v>
+        <v>200</v>
       </c>
       <c r="K6" t="s" s="4">
-        <v>70</v>
+        <v>370</v>
       </c>
       <c r="L6"/>
     </row>
     <row r="7">
       <c r="A7">
-        <v>9207</v>
+        <v>2854</v>
       </c>
       <c r="B7" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="C7" t="s">
-        <v>71</v>
+        <v>371</v>
       </c>
       <c r="D7" t="s">
-        <v>72</v>
+        <v>362</v>
       </c>
       <c r="E7" t="s">
-        <v>73</v>
+        <v>372</v>
       </c>
       <c r="F7" t="s">
-        <v>63</v>
+        <v>99</v>
       </c>
       <c r="G7" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="H7"/>
       <c r="I7" s="3">
-        <v>454.54</v>
+        <v>181.82</v>
       </c>
       <c r="J7">
-        <v>549.99</v>
+        <v>220</v>
       </c>
       <c r="K7" t="s" s="4">
-        <v>74</v>
+        <v>373</v>
       </c>
       <c r="L7"/>
     </row>
     <row r="8">
       <c r="A8">
-        <v>9385</v>
+        <v>2859</v>
       </c>
       <c r="B8" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="C8" t="s">
-        <v>75</v>
+        <v>374</v>
       </c>
       <c r="D8" t="s">
-        <v>76</v>
+        <v>362</v>
       </c>
       <c r="E8" t="s">
-        <v>77</v>
+        <v>375</v>
       </c>
       <c r="F8" t="s">
-        <v>53</v>
+        <v>99</v>
       </c>
       <c r="G8" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="H8"/>
       <c r="I8" s="3">
-        <v>198.35</v>
+        <v>99.17</v>
       </c>
       <c r="J8">
-        <v>240</v>
+        <v>120</v>
       </c>
       <c r="K8" t="s" s="4">
-        <v>78</v>
+        <v>376</v>
       </c>
       <c r="L8"/>
     </row>
     <row r="9">
       <c r="A9">
+        <v>2882</v>
+      </c>
+      <c r="B9" t="s">
+        <v>54</v>
+      </c>
+      <c r="C9" t="s">
+        <v>377</v>
+      </c>
+      <c r="D9" t="s">
+        <v>362</v>
+      </c>
+      <c r="E9" t="s">
+        <v>378</v>
+      </c>
+      <c r="F9" t="s">
+        <v>99</v>
+      </c>
+      <c r="G9" t="s">
+        <v>52</v>
+      </c>
+      <c r="H9"/>
+      <c r="I9" s="3">
+        <v>131.40</v>
+      </c>
+      <c r="J9">
+        <v>158.99</v>
+      </c>
+      <c r="K9" t="s" s="4">
+        <v>379</v>
+      </c>
+      <c r="L9"/>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>2961</v>
+      </c>
+      <c r="B10" t="s">
+        <v>47</v>
+      </c>
+      <c r="C10" t="s">
+        <v>374</v>
+      </c>
+      <c r="D10" t="s">
+        <v>380</v>
+      </c>
+      <c r="E10" t="s">
+        <v>381</v>
+      </c>
+      <c r="F10" t="s">
+        <v>99</v>
+      </c>
+      <c r="G10" t="s">
+        <v>52</v>
+      </c>
+      <c r="H10"/>
+      <c r="I10" s="3">
+        <v>99.17</v>
+      </c>
+      <c r="J10">
+        <v>120</v>
+      </c>
+      <c r="K10" t="s" s="4">
+        <v>382</v>
+      </c>
+      <c r="L10"/>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>2963</v>
+      </c>
+      <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
+        <v>383</v>
+      </c>
+      <c r="D11" t="s">
+        <v>380</v>
+      </c>
+      <c r="E11" t="s">
+        <v>384</v>
+      </c>
+      <c r="F11" t="s">
+        <v>99</v>
+      </c>
+      <c r="G11" t="s">
+        <v>52</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11" s="3">
+        <v>90.91</v>
+      </c>
+      <c r="J11">
+        <v>110</v>
+      </c>
+      <c r="K11" t="s" s="4">
+        <v>385</v>
+      </c>
+      <c r="L11"/>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>2964</v>
+      </c>
+      <c r="B12" t="s">
+        <v>47</v>
+      </c>
+      <c r="C12" t="s">
+        <v>386</v>
+      </c>
+      <c r="D12" t="s">
+        <v>387</v>
+      </c>
+      <c r="E12" t="s">
+        <v>388</v>
+      </c>
+      <c r="F12" t="s">
+        <v>99</v>
+      </c>
+      <c r="G12" t="s">
+        <v>52</v>
+      </c>
+      <c r="H12"/>
+      <c r="I12" s="3">
+        <v>123.97</v>
+      </c>
+      <c r="J12">
+        <v>150</v>
+      </c>
+      <c r="K12" t="s" s="4">
+        <v>389</v>
+      </c>
+      <c r="L12"/>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2965</v>
+      </c>
+      <c r="B13" t="s">
+        <v>390</v>
+      </c>
+      <c r="C13" t="s">
+        <v>391</v>
+      </c>
+      <c r="D13" t="s">
+        <v>380</v>
+      </c>
+      <c r="E13" t="s">
+        <v>392</v>
+      </c>
+      <c r="F13" t="s">
+        <v>99</v>
+      </c>
+      <c r="G13" t="s">
+        <v>52</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13" s="3">
+        <v>115.70</v>
+      </c>
+      <c r="J13">
+        <v>140</v>
+      </c>
+      <c r="K13" t="s" s="4">
+        <v>393</v>
+      </c>
+      <c r="L13"/>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2966</v>
+      </c>
+      <c r="B14" t="s">
+        <v>390</v>
+      </c>
+      <c r="C14" t="s">
+        <v>394</v>
+      </c>
+      <c r="D14" t="s">
+        <v>380</v>
+      </c>
+      <c r="E14" t="s">
+        <v>381</v>
+      </c>
+      <c r="F14" t="s">
+        <v>99</v>
+      </c>
+      <c r="G14" t="s">
+        <v>52</v>
+      </c>
+      <c r="H14"/>
+      <c r="I14" s="3">
+        <v>99.17</v>
+      </c>
+      <c r="J14">
+        <v>120</v>
+      </c>
+      <c r="K14" t="s" s="4">
+        <v>395</v>
+      </c>
+      <c r="L14"/>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2968</v>
+      </c>
+      <c r="B15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" t="s">
+        <v>396</v>
+      </c>
+      <c r="D15" t="s">
+        <v>397</v>
+      </c>
+      <c r="E15" t="s">
+        <v>388</v>
+      </c>
+      <c r="F15" t="s">
+        <v>99</v>
+      </c>
+      <c r="G15" t="s">
+        <v>52</v>
+      </c>
+      <c r="H15"/>
+      <c r="I15" s="3">
+        <v>107.44</v>
+      </c>
+      <c r="J15">
+        <v>130</v>
+      </c>
+      <c r="K15" t="s" s="4">
+        <v>398</v>
+      </c>
+      <c r="L15"/>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3064</v>
+      </c>
+      <c r="B16" t="s">
+        <v>399</v>
+      </c>
+      <c r="C16" t="s">
+        <v>400</v>
+      </c>
+      <c r="D16" t="s">
+        <v>401</v>
+      </c>
+      <c r="E16" t="s">
+        <v>402</v>
+      </c>
+      <c r="F16" t="s">
+        <v>152</v>
+      </c>
+      <c r="G16" t="s">
+        <v>403</v>
+      </c>
+      <c r="H16"/>
+      <c r="I16" s="3">
+        <v>123.97</v>
+      </c>
+      <c r="J16">
+        <v>150</v>
+      </c>
+      <c r="K16" t="s" s="4">
+        <v>404</v>
+      </c>
+      <c r="L16"/>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3090</v>
+      </c>
+      <c r="B17" t="s">
+        <v>112</v>
+      </c>
+      <c r="C17" t="s">
+        <v>405</v>
+      </c>
+      <c r="D17" t="s">
+        <v>387</v>
+      </c>
+      <c r="E17" t="s">
+        <v>406</v>
+      </c>
+      <c r="F17" t="s">
+        <v>99</v>
+      </c>
+      <c r="G17" t="s">
+        <v>82</v>
+      </c>
+      <c r="H17"/>
+      <c r="I17" s="3">
+        <v>198.35</v>
+      </c>
+      <c r="J17">
+        <v>240</v>
+      </c>
+      <c r="K17" t="s" s="4">
+        <v>407</v>
+      </c>
+      <c r="L17"/>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3754</v>
+      </c>
+      <c r="B18" t="s">
+        <v>66</v>
+      </c>
+      <c r="C18" t="s">
+        <v>408</v>
+      </c>
+      <c r="D18" t="s">
+        <v>409</v>
+      </c>
+      <c r="E18" t="s">
+        <v>410</v>
+      </c>
+      <c r="F18" t="s">
+        <v>51</v>
+      </c>
+      <c r="G18" t="s">
+        <v>82</v>
+      </c>
+      <c r="H18"/>
+      <c r="I18" s="3">
+        <v>376.86</v>
+      </c>
+      <c r="J18">
+        <v>456</v>
+      </c>
+      <c r="K18" t="s" s="4">
+        <v>411</v>
+      </c>
+      <c r="L18"/>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>3767</v>
+      </c>
+      <c r="B19" t="s">
+        <v>66</v>
+      </c>
+      <c r="C19" t="s">
+        <v>412</v>
+      </c>
+      <c r="D19" t="s">
+        <v>413</v>
+      </c>
+      <c r="E19" t="s">
+        <v>414</v>
+      </c>
+      <c r="F19" t="s">
+        <v>51</v>
+      </c>
+      <c r="G19" t="s">
+        <v>52</v>
+      </c>
+      <c r="H19"/>
+      <c r="I19" s="3">
+        <v>347.11</v>
+      </c>
+      <c r="J19">
+        <v>420</v>
+      </c>
+      <c r="K19" t="s" s="4">
+        <v>415</v>
+      </c>
+      <c r="L19"/>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3894</v>
+      </c>
+      <c r="B20" t="s">
+        <v>66</v>
+      </c>
+      <c r="C20" t="s">
+        <v>416</v>
+      </c>
+      <c r="D20" t="s">
+        <v>417</v>
+      </c>
+      <c r="E20" t="s">
+        <v>418</v>
+      </c>
+      <c r="F20" t="s">
+        <v>99</v>
+      </c>
+      <c r="G20" t="s">
+        <v>52</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20" s="3">
+        <v>107.44</v>
+      </c>
+      <c r="J20">
+        <v>130</v>
+      </c>
+      <c r="K20" t="s" s="4">
+        <v>419</v>
+      </c>
+      <c r="L20"/>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4369</v>
+      </c>
+      <c r="B21" t="s">
+        <v>420</v>
+      </c>
+      <c r="C21" t="s">
+        <v>421</v>
+      </c>
+      <c r="D21" t="s">
+        <v>417</v>
+      </c>
+      <c r="E21" t="s">
+        <v>359</v>
+      </c>
+      <c r="F21" t="s">
+        <v>51</v>
+      </c>
+      <c r="G21" t="s">
+        <v>82</v>
+      </c>
+      <c r="H21"/>
+      <c r="I21" s="3">
+        <v>173.55</v>
+      </c>
+      <c r="J21">
+        <v>210</v>
+      </c>
+      <c r="K21" t="s" s="4">
+        <v>422</v>
+      </c>
+      <c r="L21"/>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>4419</v>
+      </c>
+      <c r="B22" t="s">
+        <v>66</v>
+      </c>
+      <c r="C22" t="s">
+        <v>423</v>
+      </c>
+      <c r="D22" t="s">
+        <v>387</v>
+      </c>
+      <c r="E22" t="s">
+        <v>406</v>
+      </c>
+      <c r="F22" t="s">
+        <v>81</v>
+      </c>
+      <c r="G22" t="s">
+        <v>185</v>
+      </c>
+      <c r="H22"/>
+      <c r="I22" s="3">
+        <v>329.75</v>
+      </c>
+      <c r="J22">
+        <v>399</v>
+      </c>
+      <c r="K22" t="s" s="4">
+        <v>424</v>
+      </c>
+      <c r="L22"/>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>4684</v>
+      </c>
+      <c r="B23" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" t="s">
+        <v>425</v>
+      </c>
+      <c r="D23" t="s">
+        <v>380</v>
+      </c>
+      <c r="E23" t="s">
+        <v>426</v>
+      </c>
+      <c r="F23" t="s">
+        <v>99</v>
+      </c>
+      <c r="G23" t="s">
+        <v>69</v>
+      </c>
+      <c r="H23"/>
+      <c r="I23" s="3">
+        <v>139.67</v>
+      </c>
+      <c r="J23">
+        <v>169</v>
+      </c>
+      <c r="K23" t="s" s="4">
+        <v>427</v>
+      </c>
+      <c r="L23"/>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>4767</v>
+      </c>
+      <c r="B24" t="s">
+        <v>399</v>
+      </c>
+      <c r="C24" t="s">
+        <v>428</v>
+      </c>
+      <c r="D24" t="s">
+        <v>429</v>
+      </c>
+      <c r="E24" t="s">
+        <v>430</v>
+      </c>
+      <c r="F24" t="s">
+        <v>51</v>
+      </c>
+      <c r="G24" t="s">
+        <v>52</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24">
+        <v>300</v>
+      </c>
+      <c r="J24">
+        <v>363</v>
+      </c>
+      <c r="K24" t="s" s="4">
+        <v>431</v>
+      </c>
+      <c r="L24"/>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>5676</v>
+      </c>
+      <c r="B25" t="s">
+        <v>66</v>
+      </c>
+      <c r="C25" t="s">
+        <v>432</v>
+      </c>
+      <c r="D25" t="s">
+        <v>387</v>
+      </c>
+      <c r="E25" t="s">
+        <v>433</v>
+      </c>
+      <c r="F25" t="s">
+        <v>51</v>
+      </c>
+      <c r="G25" t="s">
+        <v>52</v>
+      </c>
+      <c r="H25"/>
+      <c r="I25" s="3">
+        <v>280.99</v>
+      </c>
+      <c r="J25">
+        <v>340</v>
+      </c>
+      <c r="K25" t="s" s="4">
+        <v>434</v>
+      </c>
+      <c r="L25"/>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>6381</v>
+      </c>
+      <c r="B26" t="s">
+        <v>66</v>
+      </c>
+      <c r="C26" t="s">
+        <v>435</v>
+      </c>
+      <c r="D26" t="s">
+        <v>413</v>
+      </c>
+      <c r="E26" t="s">
+        <v>436</v>
+      </c>
+      <c r="F26" t="s">
+        <v>51</v>
+      </c>
+      <c r="G26" t="s">
+        <v>52</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26" s="3">
+        <v>404.13</v>
+      </c>
+      <c r="J26">
+        <v>489</v>
+      </c>
+      <c r="K26" t="s" s="4">
+        <v>437</v>
+      </c>
+      <c r="L26"/>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>7257</v>
+      </c>
+      <c r="B27" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" t="s">
+        <v>438</v>
+      </c>
+      <c r="D27" t="s">
+        <v>387</v>
+      </c>
+      <c r="E27" t="s">
+        <v>439</v>
+      </c>
+      <c r="F27" t="s">
+        <v>51</v>
+      </c>
+      <c r="G27" t="s">
+        <v>52</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27" s="3">
+        <v>223.14</v>
+      </c>
+      <c r="J27">
+        <v>270</v>
+      </c>
+      <c r="K27" t="s" s="4">
+        <v>440</v>
+      </c>
+      <c r="L27"/>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>7413</v>
+      </c>
+      <c r="B28" t="s">
+        <v>116</v>
+      </c>
+      <c r="C28" t="s">
+        <v>441</v>
+      </c>
+      <c r="D28" t="s">
+        <v>442</v>
+      </c>
+      <c r="E28" t="s">
+        <v>443</v>
+      </c>
+      <c r="F28" t="s">
+        <v>99</v>
+      </c>
+      <c r="G28" t="s">
+        <v>82</v>
+      </c>
+      <c r="H28" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="I28" s="3">
+        <v>206.61</v>
+      </c>
+      <c r="J28">
+        <v>250</v>
+      </c>
+      <c r="K28" t="s" s="4">
+        <v>444</v>
+      </c>
+      <c r="L28"/>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>7675</v>
+      </c>
+      <c r="B29" t="s">
+        <v>66</v>
+      </c>
+      <c r="C29" t="s">
+        <v>435</v>
+      </c>
+      <c r="D29" t="s">
+        <v>413</v>
+      </c>
+      <c r="E29" t="s">
+        <v>436</v>
+      </c>
+      <c r="F29" t="s">
+        <v>51</v>
+      </c>
+      <c r="G29" t="s">
+        <v>52</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29" s="3">
+        <v>371.90</v>
+      </c>
+      <c r="J29">
+        <v>450</v>
+      </c>
+      <c r="K29" t="s" s="4">
+        <v>445</v>
+      </c>
+      <c r="L29"/>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7731</v>
+      </c>
+      <c r="B30" t="s">
+        <v>54</v>
+      </c>
+      <c r="C30" t="s">
+        <v>446</v>
+      </c>
+      <c r="D30" t="s">
+        <v>447</v>
+      </c>
+      <c r="E30" t="s">
+        <v>448</v>
+      </c>
+      <c r="F30" t="s">
+        <v>51</v>
+      </c>
+      <c r="G30" t="s">
+        <v>52</v>
+      </c>
+      <c r="H30"/>
+      <c r="I30" s="3">
+        <v>238.84</v>
+      </c>
+      <c r="J30">
+        <v>289</v>
+      </c>
+      <c r="K30" t="s" s="4">
+        <v>449</v>
+      </c>
+      <c r="L30"/>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>8276</v>
+      </c>
+      <c r="B31" t="s">
+        <v>116</v>
+      </c>
+      <c r="C31" t="s">
+        <v>450</v>
+      </c>
+      <c r="D31" t="s">
+        <v>451</v>
+      </c>
+      <c r="E31" t="s">
+        <v>452</v>
+      </c>
+      <c r="F31" t="s">
+        <v>99</v>
+      </c>
+      <c r="G31" t="s">
+        <v>82</v>
+      </c>
+      <c r="H31"/>
+      <c r="I31" s="3">
+        <v>231.40</v>
+      </c>
+      <c r="J31">
+        <v>279.99</v>
+      </c>
+      <c r="K31" t="s" s="4">
+        <v>453</v>
+      </c>
+      <c r="L31"/>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>8484</v>
+      </c>
+      <c r="B32" t="s">
+        <v>66</v>
+      </c>
+      <c r="C32" t="s">
+        <v>454</v>
+      </c>
+      <c r="D32" t="s">
+        <v>387</v>
+      </c>
+      <c r="E32" t="s">
+        <v>455</v>
+      </c>
+      <c r="F32" t="s">
+        <v>99</v>
+      </c>
+      <c r="G32" t="s">
+        <v>52</v>
+      </c>
+      <c r="H32"/>
+      <c r="I32" s="3">
+        <v>214.87</v>
+      </c>
+      <c r="J32">
+        <v>259.99</v>
+      </c>
+      <c r="K32" t="s" s="4">
+        <v>456</v>
+      </c>
+      <c r="L32"/>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>8491</v>
+      </c>
+      <c r="B33" t="s">
+        <v>66</v>
+      </c>
+      <c r="C33" t="s">
+        <v>457</v>
+      </c>
+      <c r="D33" t="s">
+        <v>458</v>
+      </c>
+      <c r="E33" t="s">
+        <v>459</v>
+      </c>
+      <c r="F33" t="s">
+        <v>51</v>
+      </c>
+      <c r="G33" t="s">
+        <v>52</v>
+      </c>
+      <c r="H33"/>
+      <c r="I33" s="3">
+        <v>239.67</v>
+      </c>
+      <c r="J33">
+        <v>290</v>
+      </c>
+      <c r="K33" t="s" s="4">
+        <v>460</v>
+      </c>
+      <c r="L33"/>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>8602</v>
+      </c>
+      <c r="B34" t="s">
+        <v>461</v>
+      </c>
+      <c r="C34" t="s">
+        <v>462</v>
+      </c>
+      <c r="D34" t="s">
+        <v>463</v>
+      </c>
+      <c r="E34" t="s">
+        <v>464</v>
+      </c>
+      <c r="F34" t="s">
+        <v>99</v>
+      </c>
+      <c r="G34" t="s">
+        <v>52</v>
+      </c>
+      <c r="H34"/>
+      <c r="I34" s="3">
+        <v>132.23</v>
+      </c>
+      <c r="J34">
+        <v>160</v>
+      </c>
+      <c r="K34" t="s" s="4">
+        <v>465</v>
+      </c>
+      <c r="L34"/>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>8942</v>
+      </c>
+      <c r="B35" t="s">
+        <v>66</v>
+      </c>
+      <c r="C35" t="s">
+        <v>466</v>
+      </c>
+      <c r="D35" t="s">
+        <v>467</v>
+      </c>
+      <c r="E35" t="s">
+        <v>468</v>
+      </c>
+      <c r="F35" t="s">
+        <v>51</v>
+      </c>
+      <c r="G35" t="s">
+        <v>82</v>
+      </c>
+      <c r="H35"/>
+      <c r="I35" s="3">
+        <v>181.82</v>
+      </c>
+      <c r="J35">
+        <v>220</v>
+      </c>
+      <c r="K35" t="s" s="4">
+        <v>469</v>
+      </c>
+      <c r="L35"/>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>9272</v>
+      </c>
+      <c r="B36" t="s">
+        <v>470</v>
+      </c>
+      <c r="C36" t="s">
+        <v>471</v>
+      </c>
+      <c r="D36" t="s">
+        <v>472</v>
+      </c>
+      <c r="E36" t="s">
+        <v>473</v>
+      </c>
+      <c r="F36" t="s">
+        <v>474</v>
+      </c>
+      <c r="G36" t="s">
+        <v>185</v>
+      </c>
+      <c r="H36"/>
+      <c r="I36" s="3">
+        <v>577.68</v>
+      </c>
+      <c r="J36">
+        <v>698.99</v>
+      </c>
+      <c r="K36" t="s" s="4">
+        <v>475</v>
+      </c>
+      <c r="L36"/>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>9385</v>
+      </c>
+      <c r="B37" t="s">
+        <v>54</v>
+      </c>
+      <c r="C37" t="s">
+        <v>476</v>
+      </c>
+      <c r="D37" t="s">
+        <v>477</v>
+      </c>
+      <c r="E37" t="s">
+        <v>478</v>
+      </c>
+      <c r="F37" t="s">
+        <v>51</v>
+      </c>
+      <c r="G37" t="s">
+        <v>52</v>
+      </c>
+      <c r="H37"/>
+      <c r="I37" s="3">
+        <v>198.35</v>
+      </c>
+      <c r="J37">
+        <v>240</v>
+      </c>
+      <c r="K37" t="s" s="4">
+        <v>479</v>
+      </c>
+      <c r="L37"/>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>9407</v>
+      </c>
+      <c r="B38" t="s">
+        <v>112</v>
+      </c>
+      <c r="C38" t="s">
+        <v>480</v>
+      </c>
+      <c r="D38" t="s">
+        <v>481</v>
+      </c>
+      <c r="E38" t="s">
+        <v>482</v>
+      </c>
+      <c r="F38" t="s">
+        <v>51</v>
+      </c>
+      <c r="G38" t="s">
+        <v>52</v>
+      </c>
+      <c r="H38"/>
+      <c r="I38" s="3">
+        <v>413.22</v>
+      </c>
+      <c r="J38">
+        <v>500</v>
+      </c>
+      <c r="K38" t="s" s="4">
+        <v>483</v>
+      </c>
+      <c r="L38"/>
+    </row>
+    <row r="39">
+      <c r="A39">
         <v>9466</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39" s="3">
+        <v>404.96</v>
+      </c>
+      <c r="J39">
+        <v>490</v>
+      </c>
+      <c r="K39" t="s" s="4">
+        <v>484</v>
+      </c>
+      <c r="L39"/>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>9505</v>
+      </c>
+      <c r="B40" t="s">
+        <v>112</v>
+      </c>
+      <c r="C40" t="s">
+        <v>485</v>
+      </c>
+      <c r="D40" t="s">
+        <v>387</v>
+      </c>
+      <c r="E40" t="s">
+        <v>452</v>
+      </c>
+      <c r="F40" t="s">
+        <v>51</v>
+      </c>
+      <c r="G40" t="s">
+        <v>52</v>
+      </c>
+      <c r="H40"/>
+      <c r="I40" s="3">
+        <v>330.58</v>
+      </c>
+      <c r="J40">
+        <v>400</v>
+      </c>
+      <c r="K40" t="s" s="4">
+        <v>486</v>
+      </c>
+      <c r="L40"/>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>9641</v>
+      </c>
+      <c r="B41" t="s">
+        <v>54</v>
+      </c>
+      <c r="C41" t="s">
+        <v>487</v>
+      </c>
+      <c r="D41" t="s">
+        <v>397</v>
+      </c>
+      <c r="E41" t="s">
+        <v>488</v>
+      </c>
+      <c r="F41" t="s">
+        <v>99</v>
+      </c>
+      <c r="G41" t="s">
+        <v>52</v>
+      </c>
+      <c r="H41"/>
+      <c r="I41" s="3">
+        <v>115.70</v>
+      </c>
+      <c r="J41">
+        <v>140</v>
+      </c>
+      <c r="K41" t="s" s="4">
+        <v>489</v>
+      </c>
+      <c r="L41"/>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>9672</v>
+      </c>
+      <c r="B42" t="s">
+        <v>112</v>
+      </c>
+      <c r="C42" t="s">
+        <v>490</v>
+      </c>
+      <c r="D42" t="s">
+        <v>481</v>
+      </c>
+      <c r="E42" t="s">
+        <v>491</v>
+      </c>
+      <c r="F42" t="s">
+        <v>51</v>
+      </c>
+      <c r="G42" t="s">
+        <v>82</v>
+      </c>
+      <c r="H42"/>
+      <c r="I42" s="3">
+        <v>404.96</v>
+      </c>
+      <c r="J42">
+        <v>490</v>
+      </c>
+      <c r="K42" t="s" s="4">
+        <v>492</v>
+      </c>
+      <c r="L42"/>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>9714</v>
+      </c>
+      <c r="B43" t="s">
+        <v>66</v>
+      </c>
+      <c r="C43" t="s">
+        <v>438</v>
+      </c>
+      <c r="D43" t="s">
+        <v>493</v>
+      </c>
+      <c r="E43" t="s">
+        <v>494</v>
+      </c>
+      <c r="F43" t="s">
+        <v>99</v>
+      </c>
+      <c r="G43" t="s">
+        <v>52</v>
+      </c>
+      <c r="H43"/>
+      <c r="I43" s="3">
+        <v>181.82</v>
+      </c>
+      <c r="J43">
+        <v>220</v>
+      </c>
+      <c r="K43" t="s" s="4">
+        <v>495</v>
+      </c>
+      <c r="L43"/>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>9873</v>
+      </c>
+      <c r="B44" t="s">
+        <v>54</v>
+      </c>
+      <c r="C44" t="s">
+        <v>496</v>
+      </c>
+      <c r="D44" t="s">
+        <v>497</v>
+      </c>
+      <c r="E44" t="s">
+        <v>498</v>
+      </c>
+      <c r="F44" t="s">
+        <v>81</v>
+      </c>
+      <c r="G44" t="s">
+        <v>185</v>
+      </c>
+      <c r="H44"/>
+      <c r="I44" s="3">
+        <v>371.90</v>
+      </c>
+      <c r="J44">
+        <v>450</v>
+      </c>
+      <c r="K44" t="s" s="4">
+        <v>499</v>
+      </c>
+      <c r="L44"/>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>9902</v>
+      </c>
+      <c r="B45" t="s">
+        <v>54</v>
+      </c>
+      <c r="C45" t="s">
+        <v>500</v>
+      </c>
+      <c r="D45" t="s">
+        <v>501</v>
+      </c>
+      <c r="E45" t="s">
+        <v>502</v>
+      </c>
+      <c r="F45" t="s">
+        <v>99</v>
+      </c>
+      <c r="G45" t="s">
+        <v>52</v>
+      </c>
+      <c r="H45"/>
+      <c r="I45" s="3">
+        <v>206.61</v>
+      </c>
+      <c r="J45">
+        <v>250</v>
+      </c>
+      <c r="K45" t="s" s="4">
+        <v>503</v>
+      </c>
+      <c r="L45"/>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>9983</v>
+      </c>
+      <c r="B46" t="s">
+        <v>66</v>
+      </c>
+      <c r="C46" t="s">
+        <v>504</v>
+      </c>
+      <c r="D46" t="s">
+        <v>505</v>
+      </c>
+      <c r="E46" t="s">
+        <v>506</v>
+      </c>
+      <c r="F46" t="s">
+        <v>296</v>
+      </c>
+      <c r="G46" t="s">
+        <v>52</v>
+      </c>
+      <c r="H46"/>
+      <c r="I46" s="3">
+        <v>578.51</v>
+      </c>
+      <c r="J46">
+        <v>700</v>
+      </c>
+      <c r="K46" t="s" s="4">
+        <v>507</v>
+      </c>
+      <c r="L46"/>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>10043</v>
+      </c>
+      <c r="B47" t="s">
+        <v>66</v>
+      </c>
+      <c r="C47" t="s">
+        <v>508</v>
+      </c>
+      <c r="D47" t="s">
+        <v>509</v>
+      </c>
+      <c r="E47" t="s">
+        <v>510</v>
+      </c>
+      <c r="F47" t="s">
+        <v>51</v>
+      </c>
+      <c r="G47" t="s">
+        <v>82</v>
+      </c>
+      <c r="H47"/>
+      <c r="I47" s="3">
+        <v>528.92</v>
+      </c>
+      <c r="J47">
+        <v>639.99</v>
+      </c>
+      <c r="K47" t="s" s="4">
+        <v>511</v>
+      </c>
+      <c r="L47"/>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>10109</v>
+      </c>
+      <c r="B48" t="s">
+        <v>461</v>
+      </c>
+      <c r="C48" t="s">
+        <v>512</v>
+      </c>
+      <c r="D48" t="s">
+        <v>513</v>
+      </c>
+      <c r="E48" t="s">
+        <v>514</v>
+      </c>
+      <c r="F48" t="s">
+        <v>99</v>
+      </c>
+      <c r="G48" t="s">
+        <v>52</v>
+      </c>
+      <c r="H48"/>
+      <c r="I48" s="3">
+        <v>123.97</v>
+      </c>
+      <c r="J48">
+        <v>150</v>
+      </c>
+      <c r="K48" t="s" s="4">
+        <v>515</v>
+      </c>
+      <c r="L48"/>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>10132</v>
+      </c>
+      <c r="B49" t="s">
+        <v>66</v>
+      </c>
+      <c r="C49" t="s">
+        <v>516</v>
+      </c>
+      <c r="D49" t="s">
+        <v>517</v>
+      </c>
+      <c r="E49" t="s">
+        <v>518</v>
+      </c>
+      <c r="F49" t="s">
+        <v>81</v>
+      </c>
+      <c r="G49" t="s">
+        <v>82</v>
+      </c>
+      <c r="H49"/>
+      <c r="I49" s="3">
+        <v>396.69</v>
+      </c>
+      <c r="J49">
+        <v>479.99</v>
+      </c>
+      <c r="K49" t="s" s="4">
+        <v>519</v>
+      </c>
+      <c r="L49"/>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>10136</v>
+      </c>
+      <c r="B50" t="s">
+        <v>112</v>
+      </c>
+      <c r="C50" t="s">
+        <v>520</v>
+      </c>
+      <c r="D50" t="s">
+        <v>509</v>
+      </c>
+      <c r="E50" t="s">
+        <v>521</v>
+      </c>
+      <c r="F50" t="s">
+        <v>81</v>
+      </c>
+      <c r="G50" t="s">
+        <v>82</v>
+      </c>
+      <c r="H50"/>
+      <c r="I50" s="3">
+        <v>619.83</v>
+      </c>
+      <c r="J50">
+        <v>749.99</v>
+      </c>
+      <c r="K50" t="s" s="4">
+        <v>522</v>
+      </c>
+      <c r="L50"/>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>10143</v>
+      </c>
+      <c r="B51" t="s">
+        <v>112</v>
+      </c>
+      <c r="C51" t="s">
+        <v>523</v>
+      </c>
+      <c r="D51" t="s">
+        <v>524</v>
+      </c>
+      <c r="E51" t="s">
+        <v>525</v>
+      </c>
+      <c r="F51" t="s">
+        <v>81</v>
+      </c>
+      <c r="G51" t="s">
+        <v>185</v>
+      </c>
+      <c r="H51"/>
+      <c r="I51" s="3">
+        <v>404.96</v>
+      </c>
+      <c r="J51">
+        <v>490</v>
+      </c>
+      <c r="K51" t="s" s="4">
+        <v>526</v>
+      </c>
+      <c r="L51"/>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>10151</v>
+      </c>
+      <c r="B52" t="s">
+        <v>112</v>
+      </c>
+      <c r="C52" t="s">
+        <v>527</v>
+      </c>
+      <c r="D52" t="s">
+        <v>528</v>
+      </c>
+      <c r="E52" t="s">
+        <v>478</v>
+      </c>
+      <c r="F52" t="s">
+        <v>334</v>
+      </c>
+      <c r="G52" t="s">
+        <v>82</v>
+      </c>
+      <c r="H52"/>
+      <c r="I52" s="3">
+        <v>412.40</v>
+      </c>
+      <c r="J52">
+        <v>499</v>
+      </c>
+      <c r="K52" t="s" s="4">
+        <v>529</v>
+      </c>
+      <c r="L52"/>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>10164</v>
+      </c>
+      <c r="B53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C53" t="s">
+        <v>530</v>
+      </c>
+      <c r="D53" t="s">
+        <v>531</v>
+      </c>
+      <c r="E53" t="s">
+        <v>532</v>
+      </c>
+      <c r="F53" t="s">
+        <v>99</v>
+      </c>
+      <c r="G53" t="s">
+        <v>52</v>
+      </c>
+      <c r="H53"/>
+      <c r="I53" s="3">
+        <v>99.17</v>
+      </c>
+      <c r="J53">
+        <v>120</v>
+      </c>
+      <c r="K53" t="s" s="4">
+        <v>533</v>
+      </c>
+      <c r="L53"/>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>10176</v>
+      </c>
+      <c r="B54" t="s">
+        <v>112</v>
+      </c>
+      <c r="C54" t="s">
+        <v>527</v>
+      </c>
+      <c r="D54" t="s">
+        <v>528</v>
+      </c>
+      <c r="E54" t="s">
+        <v>478</v>
+      </c>
+      <c r="F54" t="s">
+        <v>81</v>
+      </c>
+      <c r="G54" t="s">
+        <v>153</v>
+      </c>
+      <c r="H54"/>
+      <c r="I54" s="3">
+        <v>280.16</v>
+      </c>
+      <c r="J54">
+        <v>338.99</v>
+      </c>
+      <c r="K54" t="s" s="4">
+        <v>534</v>
+      </c>
+      <c r="L54"/>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>10184</v>
+      </c>
+      <c r="B55" t="s">
+        <v>112</v>
+      </c>
+      <c r="C55" t="s">
+        <v>527</v>
+      </c>
+      <c r="D55" t="s">
+        <v>528</v>
+      </c>
+      <c r="E55" t="s">
+        <v>478</v>
+      </c>
+      <c r="F55" t="s">
+        <v>334</v>
+      </c>
+      <c r="G55" t="s">
+        <v>82</v>
+      </c>
+      <c r="H55"/>
+      <c r="I55" s="3">
+        <v>412.40</v>
+      </c>
+      <c r="J55">
+        <v>499</v>
+      </c>
+      <c r="K55" t="s" s="4">
+        <v>535</v>
+      </c>
+      <c r="L55"/>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>10191</v>
+      </c>
+      <c r="B56" t="s">
+        <v>112</v>
+      </c>
+      <c r="C56" t="s">
+        <v>536</v>
+      </c>
+      <c r="D56" t="s">
+        <v>537</v>
+      </c>
+      <c r="E56" t="s">
+        <v>538</v>
+      </c>
+      <c r="F56" t="s">
+        <v>51</v>
+      </c>
+      <c r="G56" t="s">
+        <v>52</v>
+      </c>
+      <c r="H56"/>
+      <c r="I56" s="3">
+        <v>362.81</v>
+      </c>
+      <c r="J56">
+        <v>439</v>
+      </c>
+      <c r="K56" t="s" s="4">
+        <v>539</v>
+      </c>
+      <c r="L56"/>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>10251</v>
+      </c>
+      <c r="B57" t="s">
+        <v>66</v>
+      </c>
+      <c r="C57" t="s">
+        <v>540</v>
+      </c>
+      <c r="D57" t="s">
+        <v>541</v>
+      </c>
+      <c r="E57" t="s">
+        <v>542</v>
+      </c>
+      <c r="F57" t="s">
+        <v>99</v>
+      </c>
+      <c r="G57" t="s">
+        <v>52</v>
+      </c>
+      <c r="H57"/>
+      <c r="I57" s="3">
+        <v>115.70</v>
+      </c>
+      <c r="J57">
+        <v>140</v>
+      </c>
+      <c r="K57" t="s" s="4">
+        <v>543</v>
+      </c>
+      <c r="L57"/>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>10647</v>
+      </c>
+      <c r="B58" t="s">
+        <v>54</v>
+      </c>
+      <c r="C58" t="s">
+        <v>425</v>
+      </c>
+      <c r="D58" t="s">
+        <v>544</v>
+      </c>
+      <c r="E58" t="s">
+        <v>545</v>
+      </c>
+      <c r="F58" t="s">
+        <v>51</v>
+      </c>
+      <c r="G58" t="s">
+        <v>82</v>
+      </c>
+      <c r="H58"/>
+      <c r="I58" s="3">
+        <v>206.61</v>
+      </c>
+      <c r="J58">
+        <v>250</v>
+      </c>
+      <c r="K58" t="s" s="4">
+        <v>546</v>
+      </c>
+      <c r="L58"/>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>10648</v>
+      </c>
+      <c r="B59" t="s">
+        <v>66</v>
+      </c>
+      <c r="C59" t="s">
+        <v>547</v>
+      </c>
+      <c r="D59" t="s">
+        <v>528</v>
+      </c>
+      <c r="E59" t="s">
+        <v>548</v>
+      </c>
+      <c r="F59" t="s">
+        <v>81</v>
+      </c>
+      <c r="G59" t="s">
+        <v>82</v>
+      </c>
+      <c r="H59"/>
+      <c r="I59" s="3">
+        <v>644.63</v>
+      </c>
+      <c r="J59">
+        <v>780</v>
+      </c>
+      <c r="K59" t="inlineStr" s="4">
+        <is>
+          <t>https://eridas.lt/preke/hp-zbook-17-g6-17-3-fhd-ips-i9-9880h-32gb-512gb-rtx-5000-16gb-keli-trukumai-neveikia-lan-ir-siektiek-ekrane-matosi-nuospaudos-nuo-klaviaturos-centre/</t>
+        </is>
+      </c>
+      <c r="L59"/>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>10665</v>
+      </c>
+      <c r="B60" t="s">
+        <v>54</v>
+      </c>
+      <c r="C60" t="s">
+        <v>549</v>
+      </c>
+      <c r="D60" t="s">
+        <v>481</v>
+      </c>
+      <c r="E60" t="s">
+        <v>550</v>
+      </c>
+      <c r="F60" t="s">
+        <v>81</v>
+      </c>
+      <c r="G60" t="s">
+        <v>82</v>
+      </c>
+      <c r="H60"/>
+      <c r="I60" s="3">
+        <v>206.61</v>
+      </c>
+      <c r="J60">
+        <v>250</v>
+      </c>
+      <c r="K60" t="s" s="4">
+        <v>551</v>
+      </c>
+      <c r="L60"/>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>10749</v>
+      </c>
+      <c r="B61" t="s">
+        <v>54</v>
+      </c>
+      <c r="C61" t="s">
+        <v>552</v>
+      </c>
+      <c r="D61" t="s">
+        <v>553</v>
+      </c>
+      <c r="E61" t="s">
+        <v>554</v>
+      </c>
+      <c r="F61" t="s">
+        <v>99</v>
+      </c>
+      <c r="G61" t="s">
+        <v>52</v>
+      </c>
+      <c r="H61"/>
+      <c r="I61" s="3">
+        <v>223.14</v>
+      </c>
+      <c r="J61">
+        <v>270</v>
+      </c>
+      <c r="K61" t="s" s="4">
+        <v>555</v>
+      </c>
+      <c r="L61"/>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>10763</v>
+      </c>
+      <c r="B62" t="s">
+        <v>66</v>
+      </c>
+      <c r="C62" t="s">
+        <v>556</v>
+      </c>
+      <c r="D62" t="s">
+        <v>557</v>
+      </c>
+      <c r="E62" t="s">
+        <v>468</v>
+      </c>
+      <c r="F62" t="s">
+        <v>51</v>
+      </c>
+      <c r="G62" t="s">
+        <v>82</v>
+      </c>
+      <c r="H62"/>
+      <c r="I62" s="3">
+        <v>140.49</v>
+      </c>
+      <c r="J62">
+        <v>169.99</v>
+      </c>
+      <c r="K62" t="s" s="4">
+        <v>558</v>
+      </c>
+      <c r="L62"/>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>10779</v>
+      </c>
+      <c r="B63" t="s">
+        <v>559</v>
+      </c>
+      <c r="C63" t="s">
+        <v>560</v>
+      </c>
+      <c r="D63" t="s">
+        <v>561</v>
+      </c>
+      <c r="E63" t="s">
+        <v>562</v>
+      </c>
+      <c r="F63" t="s">
+        <v>99</v>
+      </c>
+      <c r="G63" t="s">
+        <v>52</v>
+      </c>
+      <c r="H63"/>
+      <c r="I63" s="3">
+        <v>140.49</v>
+      </c>
+      <c r="J63">
+        <v>169.99</v>
+      </c>
+      <c r="K63" t="s" s="4">
+        <v>563</v>
+      </c>
+      <c r="L63"/>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>10796</v>
+      </c>
+      <c r="B64"/>
+      <c r="C64"/>
+      <c r="D64"/>
+      <c r="E64"/>
+      <c r="F64"/>
+      <c r="G64"/>
+      <c r="H64"/>
+      <c r="I64" s="3">
+        <v>66.11</v>
+      </c>
+      <c r="J64">
+        <v>79.99</v>
+      </c>
+      <c r="K64" t="s" s="4">
+        <v>564</v>
+      </c>
+      <c r="L64"/>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>10806</v>
+      </c>
+      <c r="B65" t="s">
+        <v>112</v>
+      </c>
+      <c r="C65" t="s">
+        <v>565</v>
+      </c>
+      <c r="D65" t="s">
+        <v>566</v>
+      </c>
+      <c r="E65" t="s">
+        <v>525</v>
+      </c>
+      <c r="F65" t="s">
+        <v>81</v>
+      </c>
+      <c r="G65" t="s">
+        <v>185</v>
+      </c>
+      <c r="H65"/>
+      <c r="I65" s="3">
+        <v>404.96</v>
+      </c>
+      <c r="J65">
+        <v>490</v>
+      </c>
+      <c r="K65" t="s" s="4">
+        <v>567</v>
+      </c>
+      <c r="L65"/>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>10857</v>
+      </c>
+      <c r="B66" t="s">
+        <v>390</v>
+      </c>
+      <c r="C66" t="s">
+        <v>391</v>
+      </c>
+      <c r="D66" t="s">
+        <v>380</v>
+      </c>
+      <c r="E66" t="s">
+        <v>568</v>
+      </c>
+      <c r="F66" t="s">
+        <v>99</v>
+      </c>
+      <c r="G66" t="s">
+        <v>52</v>
+      </c>
+      <c r="H66"/>
+      <c r="I66" s="3">
+        <v>61.98</v>
+      </c>
+      <c r="J66">
+        <v>75</v>
+      </c>
+      <c r="K66" t="s" s="4">
+        <v>569</v>
+      </c>
+      <c r="L66"/>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>10923</v>
+      </c>
+      <c r="B67" t="s">
+        <v>54</v>
+      </c>
+      <c r="C67" t="s">
+        <v>570</v>
+      </c>
+      <c r="D67" t="s">
+        <v>387</v>
+      </c>
+      <c r="E67" t="s">
+        <v>571</v>
+      </c>
+      <c r="F67" t="s">
+        <v>99</v>
+      </c>
+      <c r="G67" t="s">
+        <v>52</v>
+      </c>
+      <c r="H67"/>
+      <c r="I67" s="3">
+        <v>148.76</v>
+      </c>
+      <c r="J67">
+        <v>180</v>
+      </c>
+      <c r="K67" t="s" s="4">
+        <v>572</v>
+      </c>
+      <c r="L67"/>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>10974</v>
+      </c>
+      <c r="B68" t="s">
+        <v>112</v>
+      </c>
+      <c r="C68" t="s">
+        <v>573</v>
+      </c>
+      <c r="D68" t="s">
+        <v>509</v>
+      </c>
+      <c r="E68" t="s">
+        <v>574</v>
+      </c>
+      <c r="F68" t="s">
+        <v>334</v>
+      </c>
+      <c r="G68" t="s">
+        <v>185</v>
+      </c>
+      <c r="H68"/>
+      <c r="I68" s="3">
+        <v>577.68</v>
+      </c>
+      <c r="J68">
+        <v>698.99</v>
+      </c>
+      <c r="K68" t="s" s="4">
+        <v>575</v>
+      </c>
+      <c r="L68"/>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>11015</v>
+      </c>
+      <c r="B69"/>
+      <c r="C69"/>
+      <c r="D69"/>
+      <c r="E69"/>
+      <c r="F69"/>
+      <c r="G69"/>
+      <c r="H69"/>
+      <c r="I69" s="3">
+        <v>123.97</v>
+      </c>
+      <c r="J69">
+        <v>150</v>
+      </c>
+      <c r="K69" t="s" s="4">
+        <v>576</v>
+      </c>
+      <c r="L69"/>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>11025</v>
+      </c>
+      <c r="B70"/>
+      <c r="C70"/>
+      <c r="D70"/>
+      <c r="E70"/>
+      <c r="F70"/>
+      <c r="G70"/>
+      <c r="H70"/>
+      <c r="I70" s="3">
+        <v>49.59</v>
+      </c>
+      <c r="J70">
+        <v>60</v>
+      </c>
+      <c r="K70" t="s" s="4">
+        <v>577</v>
+      </c>
+      <c r="L70"/>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>11095</v>
+      </c>
+      <c r="B71" t="s">
+        <v>66</v>
+      </c>
+      <c r="C71" t="s">
+        <v>578</v>
+      </c>
+      <c r="D71" t="s">
+        <v>579</v>
+      </c>
+      <c r="E71" t="s">
+        <v>464</v>
+      </c>
+      <c r="F71" t="s">
+        <v>99</v>
+      </c>
+      <c r="G71" t="s">
+        <v>77</v>
+      </c>
+      <c r="H71"/>
+      <c r="I71" s="3">
+        <v>107.44</v>
+      </c>
+      <c r="J71">
+        <v>130</v>
+      </c>
+      <c r="K71" t="s" s="4">
+        <v>580</v>
+      </c>
+      <c r="L71"/>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>11147</v>
+      </c>
+      <c r="B72" t="s">
+        <v>66</v>
+      </c>
+      <c r="C72" t="s">
+        <v>581</v>
+      </c>
+      <c r="D72" t="s">
+        <v>582</v>
+      </c>
+      <c r="E72" t="s">
+        <v>468</v>
+      </c>
+      <c r="F72" t="s">
+        <v>51</v>
+      </c>
+      <c r="G72" t="s">
+        <v>82</v>
+      </c>
+      <c r="H72"/>
+      <c r="I72" s="3">
+        <v>198.35</v>
+      </c>
+      <c r="J72">
+        <v>240</v>
+      </c>
+      <c r="K72" t="s" s="4">
+        <v>583</v>
+      </c>
+      <c r="L72"/>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>11162</v>
+      </c>
+      <c r="B73" t="s">
+        <v>112</v>
+      </c>
+      <c r="C73" t="s">
+        <v>536</v>
+      </c>
+      <c r="D73" t="s">
+        <v>537</v>
+      </c>
+      <c r="E73" t="s">
+        <v>538</v>
+      </c>
+      <c r="F73" t="s">
+        <v>51</v>
+      </c>
+      <c r="G73" t="s">
+        <v>52</v>
+      </c>
+      <c r="H73"/>
+      <c r="I73" s="3">
+        <v>346.28</v>
+      </c>
+      <c r="J73">
+        <v>419</v>
+      </c>
+      <c r="K73" t="s" s="4">
+        <v>584</v>
+      </c>
+      <c r="L73"/>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>11245</v>
+      </c>
+      <c r="B74" t="s">
+        <v>66</v>
+      </c>
+      <c r="C74" t="s">
+        <v>578</v>
+      </c>
+      <c r="D74" t="s">
+        <v>579</v>
+      </c>
+      <c r="E74" t="s">
+        <v>464</v>
+      </c>
+      <c r="F74" t="s">
+        <v>99</v>
+      </c>
+      <c r="G74" t="s">
+        <v>77</v>
+      </c>
+      <c r="H74"/>
+      <c r="I74" s="3">
+        <v>95.04</v>
+      </c>
+      <c r="J74">
+        <v>115</v>
+      </c>
+      <c r="K74" t="s" s="4">
+        <v>585</v>
+      </c>
+      <c r="L74"/>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>11259</v>
+      </c>
+      <c r="B75" t="s">
+        <v>54</v>
+      </c>
+      <c r="C75" t="s">
+        <v>586</v>
+      </c>
+      <c r="D75" t="s">
+        <v>587</v>
+      </c>
+      <c r="E75" t="s">
+        <v>588</v>
+      </c>
+      <c r="F75" t="s">
+        <v>99</v>
+      </c>
+      <c r="G75" t="s">
+        <v>82</v>
+      </c>
+      <c r="H75"/>
+      <c r="I75" s="3">
+        <v>198.35</v>
+      </c>
+      <c r="J75">
+        <v>240</v>
+      </c>
+      <c r="K75" t="s" s="4">
+        <v>589</v>
+      </c>
+      <c r="L75"/>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>11346</v>
+      </c>
+      <c r="B76" t="s">
+        <v>54</v>
+      </c>
+      <c r="C76" t="s">
+        <v>590</v>
+      </c>
+      <c r="D76" t="s">
+        <v>409</v>
+      </c>
+      <c r="E76" t="s">
+        <v>591</v>
+      </c>
+      <c r="F76" t="s">
+        <v>81</v>
+      </c>
+      <c r="G76" t="s">
+        <v>82</v>
+      </c>
+      <c r="H76"/>
+      <c r="I76" s="3">
+        <v>561.98</v>
+      </c>
+      <c r="J76">
+        <v>680</v>
+      </c>
+      <c r="K76" t="s" s="4">
+        <v>592</v>
+      </c>
+      <c r="L76"/>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>11364</v>
+      </c>
+      <c r="B77" t="s">
+        <v>66</v>
+      </c>
+      <c r="C77" t="s">
+        <v>593</v>
+      </c>
+      <c r="D77" t="s">
+        <v>594</v>
+      </c>
+      <c r="E77" t="s">
+        <v>595</v>
+      </c>
+      <c r="F77" t="s">
+        <v>51</v>
+      </c>
+      <c r="G77" t="s">
+        <v>82</v>
+      </c>
+      <c r="H77"/>
+      <c r="I77" s="3">
+        <v>760.33</v>
+      </c>
+      <c r="J77">
+        <v>920</v>
+      </c>
+      <c r="K77" t="s" s="4">
+        <v>596</v>
+      </c>
+      <c r="L77"/>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>11422</v>
+      </c>
+      <c r="B78" t="s">
+        <v>66</v>
+      </c>
+      <c r="C78" t="s">
+        <v>597</v>
+      </c>
+      <c r="D78" t="s">
+        <v>598</v>
+      </c>
+      <c r="E78" t="s">
+        <v>599</v>
+      </c>
+      <c r="F78" t="s">
+        <v>81</v>
+      </c>
+      <c r="G78" t="s">
+        <v>185</v>
+      </c>
+      <c r="H78"/>
+      <c r="I78" s="3">
+        <v>628.10</v>
+      </c>
+      <c r="J78">
+        <v>760</v>
+      </c>
+      <c r="K78" t="s" s="4">
+        <v>600</v>
+      </c>
+      <c r="L78"/>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>11488</v>
+      </c>
+      <c r="B79" t="s">
+        <v>66</v>
+      </c>
+      <c r="C79" t="s">
+        <v>601</v>
+      </c>
+      <c r="D79" t="s">
+        <v>602</v>
+      </c>
+      <c r="E79" t="s">
+        <v>521</v>
+      </c>
+      <c r="F79" t="s">
+        <v>334</v>
+      </c>
+      <c r="G79" t="s">
+        <v>82</v>
+      </c>
+      <c r="H79"/>
+      <c r="I79" s="3">
+        <v>661.16</v>
+      </c>
+      <c r="J79">
+        <v>800</v>
+      </c>
+      <c r="K79" t="s" s="4">
+        <v>603</v>
+      </c>
+      <c r="L79"/>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>11541</v>
+      </c>
+      <c r="B80" t="s">
+        <v>54</v>
+      </c>
+      <c r="C80" t="s">
+        <v>371</v>
+      </c>
+      <c r="D80" t="s">
+        <v>604</v>
+      </c>
+      <c r="E80" t="s">
+        <v>605</v>
+      </c>
+      <c r="F80" t="s">
+        <v>99</v>
+      </c>
+      <c r="G80" t="s">
+        <v>52</v>
+      </c>
+      <c r="H80"/>
+      <c r="I80" s="3">
+        <v>115.70</v>
+      </c>
+      <c r="J80">
+        <v>140</v>
+      </c>
+      <c r="K80" t="s" s="4">
+        <v>606</v>
+      </c>
+      <c r="L80"/>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>11664</v>
+      </c>
+      <c r="B81" t="s">
+        <v>54</v>
+      </c>
+      <c r="C81" t="s">
+        <v>607</v>
+      </c>
+      <c r="D81" t="s">
+        <v>608</v>
+      </c>
+      <c r="E81" t="s">
+        <v>609</v>
+      </c>
+      <c r="F81" t="s">
+        <v>81</v>
+      </c>
+      <c r="G81" t="s">
+        <v>82</v>
+      </c>
+      <c r="H81"/>
+      <c r="I81" s="3">
+        <v>371.90</v>
+      </c>
+      <c r="J81">
+        <v>450</v>
+      </c>
+      <c r="K81" t="s" s="4">
+        <v>610</v>
+      </c>
+      <c r="L81"/>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>11800</v>
+      </c>
+      <c r="B82" t="s">
+        <v>112</v>
+      </c>
+      <c r="C82" t="s">
+        <v>611</v>
+      </c>
+      <c r="D82" t="s">
+        <v>409</v>
+      </c>
+      <c r="E82" t="s">
+        <v>612</v>
+      </c>
+      <c r="F82" t="s">
+        <v>51</v>
+      </c>
+      <c r="G82" t="s">
+        <v>82</v>
+      </c>
+      <c r="H82"/>
+      <c r="I82" s="3">
+        <v>768.59</v>
+      </c>
+      <c r="J82">
+        <v>929.99</v>
+      </c>
+      <c r="K82" t="s" s="4">
+        <v>613</v>
+      </c>
+      <c r="L82"/>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>11989</v>
+      </c>
+      <c r="B83" t="s">
+        <v>54</v>
+      </c>
+      <c r="C83" t="s">
+        <v>614</v>
+      </c>
+      <c r="D83" t="s">
+        <v>387</v>
+      </c>
+      <c r="E83" t="s">
+        <v>542</v>
+      </c>
+      <c r="F83" t="s">
+        <v>99</v>
+      </c>
+      <c r="G83" t="s">
+        <v>52</v>
+      </c>
+      <c r="H83"/>
+      <c r="I83" s="3">
+        <v>123.97</v>
+      </c>
+      <c r="J83">
+        <v>150</v>
+      </c>
+      <c r="K83" t="s" s="4">
+        <v>615</v>
+      </c>
+      <c r="L83"/>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>12009</v>
+      </c>
+      <c r="B84" t="s">
+        <v>54</v>
+      </c>
+      <c r="C84" t="s">
+        <v>614</v>
+      </c>
+      <c r="D84" t="s">
+        <v>387</v>
+      </c>
+      <c r="E84" t="s">
+        <v>542</v>
+      </c>
+      <c r="F84" t="s">
+        <v>99</v>
+      </c>
+      <c r="G84" t="s">
+        <v>52</v>
+      </c>
+      <c r="H84"/>
+      <c r="I84" s="3">
+        <v>123.97</v>
+      </c>
+      <c r="J84">
+        <v>150</v>
+      </c>
+      <c r="K84" t="s" s="4">
+        <v>616</v>
+      </c>
+      <c r="L84"/>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>12027</v>
+      </c>
+      <c r="B85" t="s">
+        <v>461</v>
+      </c>
+      <c r="C85" t="s">
+        <v>617</v>
+      </c>
+      <c r="D85" t="s">
+        <v>618</v>
+      </c>
+      <c r="E85" t="s">
+        <v>554</v>
+      </c>
+      <c r="F85" t="s">
+        <v>99</v>
+      </c>
+      <c r="G85" t="s">
+        <v>52</v>
+      </c>
+      <c r="H85"/>
+      <c r="I85" s="3">
+        <v>140.49</v>
+      </c>
+      <c r="J85">
+        <v>169.99</v>
+      </c>
+      <c r="K85" t="s" s="4">
+        <v>619</v>
+      </c>
+      <c r="L85"/>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>12043</v>
+      </c>
+      <c r="B86" t="s">
+        <v>461</v>
+      </c>
+      <c r="C86" t="s">
+        <v>617</v>
+      </c>
+      <c r="D86" t="s">
+        <v>618</v>
+      </c>
+      <c r="E86" t="s">
+        <v>620</v>
+      </c>
+      <c r="F86" t="s">
+        <v>99</v>
+      </c>
+      <c r="G86" t="s">
+        <v>52</v>
+      </c>
+      <c r="H86"/>
+      <c r="I86" s="3">
+        <v>140.49</v>
+      </c>
+      <c r="J86">
+        <v>169.99</v>
+      </c>
+      <c r="K86" t="s" s="4">
+        <v>621</v>
+      </c>
+      <c r="L86"/>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>12059</v>
+      </c>
+      <c r="B87" t="s">
+        <v>47</v>
+      </c>
+      <c r="C87" t="s">
+        <v>622</v>
+      </c>
+      <c r="D87" t="s">
+        <v>497</v>
+      </c>
+      <c r="E87" t="s">
+        <v>623</v>
+      </c>
+      <c r="F87" t="s">
+        <v>99</v>
+      </c>
+      <c r="G87" t="s">
+        <v>52</v>
+      </c>
+      <c r="H87"/>
+      <c r="I87" s="3">
+        <v>132.23</v>
+      </c>
+      <c r="J87">
+        <v>160</v>
+      </c>
+      <c r="K87" t="s" s="4">
+        <v>624</v>
+      </c>
+      <c r="L87"/>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>12082</v>
+      </c>
+      <c r="B88" t="s">
+        <v>54</v>
+      </c>
+      <c r="C88" t="s">
+        <v>371</v>
+      </c>
+      <c r="D88" t="s">
+        <v>537</v>
+      </c>
+      <c r="E88" t="s">
+        <v>554</v>
+      </c>
+      <c r="F88" t="s">
+        <v>99</v>
+      </c>
+      <c r="G88" t="s">
+        <v>52</v>
+      </c>
+      <c r="H88"/>
+      <c r="I88" s="3">
+        <v>148.76</v>
+      </c>
+      <c r="J88">
+        <v>180</v>
+      </c>
+      <c r="K88" t="s" s="4">
+        <v>625</v>
+      </c>
+      <c r="L88"/>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>12089</v>
+      </c>
+      <c r="B89" t="s">
+        <v>54</v>
+      </c>
+      <c r="C89" t="s">
+        <v>614</v>
+      </c>
+      <c r="D89" t="s">
+        <v>387</v>
+      </c>
+      <c r="E89" t="s">
+        <v>542</v>
+      </c>
+      <c r="F89" t="s">
+        <v>99</v>
+      </c>
+      <c r="G89" t="s">
+        <v>52</v>
+      </c>
+      <c r="H89"/>
+      <c r="I89" s="3">
+        <v>123.97</v>
+      </c>
+      <c r="J89">
+        <v>150</v>
+      </c>
+      <c r="K89" t="s" s="4">
+        <v>626</v>
+      </c>
+      <c r="L89"/>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>12141</v>
+      </c>
+      <c r="B90" t="s">
+        <v>627</v>
+      </c>
+      <c r="C90" t="s">
+        <v>628</v>
+      </c>
+      <c r="D90" t="s">
+        <v>629</v>
+      </c>
+      <c r="E90" t="s">
+        <v>609</v>
+      </c>
+      <c r="F90" t="s">
+        <v>51</v>
+      </c>
+      <c r="G90" t="s">
+        <v>82</v>
+      </c>
+      <c r="H90"/>
+      <c r="I90" s="3">
+        <v>305.78</v>
+      </c>
+      <c r="J90">
+        <v>369.99</v>
+      </c>
+      <c r="K90" t="s" s="4">
+        <v>630</v>
+      </c>
+      <c r="L90"/>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>12170</v>
+      </c>
+      <c r="B91" t="s">
+        <v>54</v>
+      </c>
+      <c r="C91" t="s">
+        <v>614</v>
+      </c>
+      <c r="D91" t="s">
+        <v>387</v>
+      </c>
+      <c r="E91" t="s">
+        <v>631</v>
+      </c>
+      <c r="F91" t="s">
+        <v>99</v>
+      </c>
+      <c r="G91" t="s">
+        <v>52</v>
+      </c>
+      <c r="H91"/>
+      <c r="I91" s="3">
+        <v>99.17</v>
+      </c>
+      <c r="J91">
+        <v>120</v>
+      </c>
+      <c r="K91" t="s" s="4">
+        <v>632</v>
+      </c>
+      <c r="L91"/>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>12252</v>
+      </c>
+      <c r="B92" t="s">
+        <v>112</v>
+      </c>
+      <c r="C92" t="s">
+        <v>633</v>
+      </c>
+      <c r="D92" t="s">
+        <v>380</v>
+      </c>
+      <c r="E92" t="s">
+        <v>634</v>
+      </c>
+      <c r="F92" t="s">
+        <v>81</v>
+      </c>
+      <c r="G92" t="s">
+        <v>185</v>
+      </c>
+      <c r="H92"/>
+      <c r="I92" s="3">
+        <v>256.20</v>
+      </c>
+      <c r="J92">
+        <v>310</v>
+      </c>
+      <c r="K92" t="s" s="4">
+        <v>635</v>
+      </c>
+      <c r="L92"/>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>12260</v>
+      </c>
+      <c r="B93" t="s">
+        <v>54</v>
+      </c>
+      <c r="C93" t="s">
+        <v>607</v>
+      </c>
+      <c r="D93" t="s">
+        <v>608</v>
+      </c>
+      <c r="E93" t="s">
+        <v>609</v>
+      </c>
+      <c r="F93" t="s">
+        <v>81</v>
+      </c>
+      <c r="G93" t="s">
+        <v>82</v>
+      </c>
+      <c r="H93"/>
+      <c r="I93" s="3">
+        <v>371.90</v>
+      </c>
+      <c r="J93">
+        <v>450</v>
+      </c>
+      <c r="K93" t="s" s="4">
+        <v>636</v>
+      </c>
+      <c r="L93"/>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>12274</v>
+      </c>
+      <c r="B94" t="s">
+        <v>54</v>
+      </c>
+      <c r="C94" t="s">
+        <v>425</v>
+      </c>
+      <c r="D94" t="s">
+        <v>637</v>
+      </c>
+      <c r="E94" t="s">
+        <v>623</v>
+      </c>
+      <c r="F94" t="s">
+        <v>51</v>
+      </c>
+      <c r="G94" t="s">
+        <v>52</v>
+      </c>
+      <c r="H94"/>
+      <c r="I94" s="3">
+        <v>148.76</v>
+      </c>
+      <c r="J94">
+        <v>180</v>
+      </c>
+      <c r="K94" t="s" s="4">
+        <v>638</v>
+      </c>
+      <c r="L94"/>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>12289</v>
+      </c>
+      <c r="B95" t="s">
+        <v>54</v>
+      </c>
+      <c r="C95" t="s">
+        <v>639</v>
+      </c>
+      <c r="D95" t="s">
+        <v>509</v>
+      </c>
+      <c r="E95" t="s">
+        <v>521</v>
+      </c>
+      <c r="F95" t="s">
+        <v>334</v>
+      </c>
+      <c r="G95" t="s">
+        <v>82</v>
+      </c>
+      <c r="H95"/>
+      <c r="I95" s="3">
+        <v>495.87</v>
+      </c>
+      <c r="J95">
+        <v>600</v>
+      </c>
+      <c r="K95" t="s" s="4">
+        <v>640</v>
+      </c>
+      <c r="L95"/>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>12392</v>
+      </c>
+      <c r="B96" t="s">
+        <v>66</v>
+      </c>
+      <c r="C96" t="s">
+        <v>641</v>
+      </c>
+      <c r="D96" t="s">
+        <v>380</v>
+      </c>
+      <c r="E96" t="s">
+        <v>498</v>
+      </c>
+      <c r="F96" t="s">
+        <v>81</v>
+      </c>
+      <c r="G96" t="s">
+        <v>185</v>
+      </c>
+      <c r="H96"/>
+      <c r="I96" s="3">
+        <v>347.11</v>
+      </c>
+      <c r="J96">
+        <v>420</v>
+      </c>
+      <c r="K96" t="s" s="4">
+        <v>642</v>
+      </c>
+      <c r="L96"/>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>12400</v>
+      </c>
+      <c r="B97" t="s">
+        <v>66</v>
+      </c>
+      <c r="C97" t="s">
+        <v>641</v>
+      </c>
+      <c r="D97" t="s">
+        <v>643</v>
+      </c>
+      <c r="E97" t="s">
+        <v>498</v>
+      </c>
+      <c r="F97" t="s">
+        <v>51</v>
+      </c>
+      <c r="G97" t="s">
+        <v>52</v>
+      </c>
+      <c r="H97"/>
+      <c r="I97" s="3">
+        <v>247.93</v>
+      </c>
+      <c r="J97">
+        <v>300</v>
+      </c>
+      <c r="K97" t="s" s="4">
+        <v>644</v>
+      </c>
+      <c r="L97"/>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>12461</v>
+      </c>
+      <c r="B98" t="s">
+        <v>66</v>
+      </c>
+      <c r="C98" t="s">
+        <v>645</v>
+      </c>
+      <c r="D98" t="s">
+        <v>646</v>
+      </c>
+      <c r="E98" t="s">
+        <v>647</v>
+      </c>
+      <c r="F98" t="s">
+        <v>51</v>
+      </c>
+      <c r="G98" t="s">
+        <v>82</v>
+      </c>
+      <c r="H98"/>
+      <c r="I98" s="3">
+        <v>412.40</v>
+      </c>
+      <c r="J98">
+        <v>499</v>
+      </c>
+      <c r="K98" t="s" s="4">
+        <v>648</v>
+      </c>
+      <c r="L98"/>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>12530</v>
+      </c>
+      <c r="B99" t="s">
+        <v>66</v>
+      </c>
+      <c r="C99" t="s">
+        <v>649</v>
+      </c>
+      <c r="D99" t="s">
+        <v>650</v>
+      </c>
+      <c r="E99" t="s">
+        <v>612</v>
+      </c>
+      <c r="F99" t="s">
+        <v>81</v>
+      </c>
+      <c r="G99" t="s">
+        <v>82</v>
+      </c>
+      <c r="H99"/>
+      <c r="I99" s="3">
+        <v>280.99</v>
+      </c>
+      <c r="J99">
+        <v>340</v>
+      </c>
+      <c r="K99" t="s" s="4">
+        <v>651</v>
+      </c>
+      <c r="L99"/>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>12541</v>
+      </c>
+      <c r="B100" t="s">
+        <v>54</v>
+      </c>
+      <c r="C100" t="s">
+        <v>652</v>
+      </c>
+      <c r="D100" t="s">
+        <v>653</v>
+      </c>
+      <c r="E100" t="s">
+        <v>654</v>
+      </c>
+      <c r="F100" t="s">
+        <v>152</v>
+      </c>
+      <c r="G100" t="s">
+        <v>69</v>
+      </c>
+      <c r="H100"/>
+      <c r="I100" s="3">
+        <v>90.91</v>
+      </c>
+      <c r="J100">
+        <v>110</v>
+      </c>
+      <c r="K100" t="s" s="4">
+        <v>655</v>
+      </c>
+      <c r="L100"/>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>12550</v>
+      </c>
+      <c r="B101" t="s">
+        <v>66</v>
+      </c>
+      <c r="C101" t="s">
+        <v>649</v>
+      </c>
+      <c r="D101" t="s">
+        <v>650</v>
+      </c>
+      <c r="E101" t="s">
+        <v>612</v>
+      </c>
+      <c r="F101" t="s">
+        <v>81</v>
+      </c>
+      <c r="G101" t="s">
+        <v>82</v>
+      </c>
+      <c r="H101"/>
+      <c r="I101" s="3">
+        <v>280.99</v>
+      </c>
+      <c r="J101">
+        <v>340</v>
+      </c>
+      <c r="K101" t="inlineStr" s="4">
+        <is>
+          <t>https://eridas.lt/preke/hp-zbook-power-15-6-g8-15-6-fhd-ips-i7-11850h-32gb-512gb-rtx-a2000-4gb-33-c-grade-be-ikroviklio-galima-ir-su-ausiniu-lizdas-neveikia-ir-2vnt-usb-blogi/</t>
+        </is>
+      </c>
+      <c r="L101"/>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>12558</v>
+      </c>
+      <c r="B102" t="s">
+        <v>112</v>
+      </c>
+      <c r="C102" t="s">
+        <v>656</v>
+      </c>
+      <c r="D102" t="s">
+        <v>657</v>
+      </c>
+      <c r="E102" t="s">
+        <v>658</v>
+      </c>
+      <c r="F102" t="s">
+        <v>81</v>
+      </c>
+      <c r="G102" t="s">
+        <v>185</v>
+      </c>
+      <c r="H102"/>
+      <c r="I102" s="3">
+        <v>297.52</v>
+      </c>
+      <c r="J102">
+        <v>360</v>
+      </c>
+      <c r="K102" t="s" s="4">
+        <v>659</v>
+      </c>
+      <c r="L102"/>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>12565</v>
+      </c>
+      <c r="B103" t="s">
+        <v>66</v>
+      </c>
+      <c r="C103" t="s">
+        <v>660</v>
+      </c>
+      <c r="D103" t="s">
+        <v>509</v>
+      </c>
+      <c r="E103" t="s">
+        <v>574</v>
+      </c>
+      <c r="F103" t="s">
+        <v>81</v>
+      </c>
+      <c r="G103" t="s">
+        <v>185</v>
+      </c>
+      <c r="H103"/>
+      <c r="I103" s="3">
+        <v>702.48</v>
+      </c>
+      <c r="J103">
+        <v>850</v>
+      </c>
+      <c r="K103" t="s" s="4">
+        <v>661</v>
+      </c>
+      <c r="L103"/>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>12599</v>
+      </c>
+      <c r="B104" t="s">
+        <v>54</v>
+      </c>
+      <c r="C104" t="s">
+        <v>662</v>
+      </c>
+      <c r="D104" t="s">
+        <v>663</v>
+      </c>
+      <c r="E104" t="s">
+        <v>545</v>
+      </c>
+      <c r="F104" t="s">
+        <v>51</v>
+      </c>
+      <c r="G104" t="s">
+        <v>52</v>
+      </c>
+      <c r="H104"/>
+      <c r="I104" s="3">
+        <v>181.82</v>
+      </c>
+      <c r="J104">
+        <v>220</v>
+      </c>
+      <c r="K104" t="s" s="4">
+        <v>664</v>
+      </c>
+      <c r="L104"/>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>12631</v>
+      </c>
+      <c r="B105" t="s">
+        <v>54</v>
+      </c>
+      <c r="C105" t="s">
+        <v>665</v>
+      </c>
+      <c r="D105" t="s">
+        <v>666</v>
+      </c>
+      <c r="E105" t="s">
+        <v>542</v>
+      </c>
+      <c r="F105" t="s">
+        <v>51</v>
+      </c>
+      <c r="G105" t="s">
+        <v>52</v>
+      </c>
+      <c r="H105"/>
+      <c r="I105" s="3">
+        <v>132.23</v>
+      </c>
+      <c r="J105">
+        <v>160</v>
+      </c>
+      <c r="K105" t="s" s="4">
+        <v>667</v>
+      </c>
+      <c r="L105"/>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>12718</v>
+      </c>
+      <c r="B106" t="s">
+        <v>66</v>
+      </c>
+      <c r="C106" t="s">
+        <v>668</v>
+      </c>
+      <c r="D106" t="s">
+        <v>669</v>
+      </c>
+      <c r="E106" t="s">
+        <v>670</v>
+      </c>
+      <c r="F106" t="s">
+        <v>99</v>
+      </c>
+      <c r="G106" t="s">
+        <v>52</v>
+      </c>
+      <c r="H106"/>
+      <c r="I106" s="3">
+        <v>132.23</v>
+      </c>
+      <c r="J106">
+        <v>160</v>
+      </c>
+      <c r="K106" t="s" s="4">
+        <v>671</v>
+      </c>
+      <c r="L106"/>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>12798</v>
+      </c>
+      <c r="B107" t="s">
+        <v>66</v>
+      </c>
+      <c r="C107" t="s">
+        <v>672</v>
+      </c>
+      <c r="D107" t="s">
+        <v>673</v>
+      </c>
+      <c r="E107" t="s">
+        <v>482</v>
+      </c>
+      <c r="F107" t="s">
+        <v>51</v>
+      </c>
+      <c r="G107" t="s">
+        <v>52</v>
+      </c>
+      <c r="H107"/>
+      <c r="I107" s="3">
+        <v>413.22</v>
+      </c>
+      <c r="J107">
+        <v>500</v>
+      </c>
+      <c r="K107" t="s" s="4">
+        <v>674</v>
+      </c>
+      <c r="L107"/>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>12877</v>
+      </c>
+      <c r="B108" t="s">
+        <v>66</v>
+      </c>
+      <c r="C108" t="s">
+        <v>675</v>
+      </c>
+      <c r="D108" t="s">
+        <v>387</v>
+      </c>
+      <c r="E108" t="s">
+        <v>676</v>
+      </c>
+      <c r="F108" t="s">
+        <v>51</v>
+      </c>
+      <c r="G108" t="s">
+        <v>52</v>
+      </c>
+      <c r="H108"/>
+      <c r="I108" s="3">
+        <v>223.14</v>
+      </c>
+      <c r="J108">
+        <v>270</v>
+      </c>
+      <c r="K108" t="s" s="4">
+        <v>677</v>
+      </c>
+      <c r="L108"/>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>12933</v>
+      </c>
+      <c r="B109" t="s">
+        <v>54</v>
+      </c>
+      <c r="C109" t="s">
+        <v>425</v>
+      </c>
+      <c r="D109" t="s">
+        <v>678</v>
+      </c>
+      <c r="E109" t="s">
+        <v>554</v>
+      </c>
+      <c r="F109" t="s">
+        <v>99</v>
+      </c>
+      <c r="G109" t="s">
+        <v>52</v>
+      </c>
+      <c r="H109"/>
+      <c r="I109" s="3">
+        <v>190.08</v>
+      </c>
+      <c r="J109">
+        <v>230</v>
+      </c>
+      <c r="K109" t="s" s="4">
+        <v>679</v>
+      </c>
+      <c r="L109"/>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>13030</v>
+      </c>
+      <c r="B110" t="s">
+        <v>54</v>
+      </c>
+      <c r="C110" t="s">
+        <v>680</v>
+      </c>
+      <c r="D110" t="s">
+        <v>497</v>
+      </c>
+      <c r="E110" t="s">
+        <v>464</v>
+      </c>
+      <c r="F110" t="s">
+        <v>99</v>
+      </c>
+      <c r="G110" t="s">
+        <v>52</v>
+      </c>
+      <c r="H110"/>
+      <c r="I110" s="3">
+        <v>140.49</v>
+      </c>
+      <c r="J110">
+        <v>169.99</v>
+      </c>
+      <c r="K110" t="s" s="4">
+        <v>681</v>
+      </c>
+      <c r="L110"/>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>13042</v>
+      </c>
+      <c r="B111" t="s">
+        <v>112</v>
+      </c>
+      <c r="C111" t="s">
+        <v>520</v>
+      </c>
+      <c r="D111" t="s">
+        <v>509</v>
+      </c>
+      <c r="E111" t="s">
+        <v>521</v>
+      </c>
+      <c r="F111" t="s">
+        <v>81</v>
+      </c>
+      <c r="G111" t="s">
+        <v>82</v>
+      </c>
+      <c r="H111"/>
+      <c r="I111" s="3">
+        <v>661.16</v>
+      </c>
+      <c r="J111">
+        <v>800</v>
+      </c>
+      <c r="K111" t="s" s="4">
+        <v>682</v>
+      </c>
+      <c r="L111"/>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>13056</v>
+      </c>
+      <c r="B112" t="s">
+        <v>54</v>
+      </c>
+      <c r="C112" t="s">
+        <v>683</v>
+      </c>
+      <c r="D112" t="s">
+        <v>497</v>
+      </c>
+      <c r="E112" t="s">
+        <v>684</v>
+      </c>
+      <c r="F112" t="s">
+        <v>81</v>
+      </c>
+      <c r="G112" t="s">
+        <v>82</v>
+      </c>
+      <c r="H112"/>
+      <c r="I112" s="3">
+        <v>223.14</v>
+      </c>
+      <c r="J112">
+        <v>270</v>
+      </c>
+      <c r="K112" t="s" s="4">
+        <v>685</v>
+      </c>
+      <c r="L112"/>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>13078</v>
+      </c>
+      <c r="B113" t="s">
+        <v>54</v>
+      </c>
+      <c r="C113" t="s">
+        <v>549</v>
+      </c>
+      <c r="D113" t="s">
+        <v>481</v>
+      </c>
+      <c r="E113" t="s">
+        <v>550</v>
+      </c>
+      <c r="F113" t="s">
+        <v>81</v>
+      </c>
+      <c r="G113" t="s">
+        <v>153</v>
+      </c>
+      <c r="H113"/>
+      <c r="I113" s="3">
+        <v>148.76</v>
+      </c>
+      <c r="J113">
+        <v>180</v>
+      </c>
+      <c r="K113" t="s" s="4">
+        <v>686</v>
+      </c>
+      <c r="L113"/>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>13084</v>
+      </c>
+      <c r="B114"/>
+      <c r="C114"/>
+      <c r="D114"/>
+      <c r="E114"/>
+      <c r="F114"/>
+      <c r="G114"/>
+      <c r="H114"/>
+      <c r="I114" s="3">
+        <v>123.97</v>
+      </c>
+      <c r="J114">
+        <v>150</v>
+      </c>
+      <c r="K114" t="s" s="4">
+        <v>687</v>
+      </c>
+      <c r="L114"/>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>13128</v>
+      </c>
+      <c r="B115" t="s">
+        <v>66</v>
+      </c>
+      <c r="C115" t="s">
+        <v>688</v>
+      </c>
+      <c r="D115" t="s">
+        <v>689</v>
+      </c>
+      <c r="E115" t="s">
+        <v>690</v>
+      </c>
+      <c r="F115" t="s">
+        <v>51</v>
+      </c>
+      <c r="G115" t="s">
+        <v>52</v>
+      </c>
+      <c r="H115"/>
+      <c r="I115" s="3">
+        <v>297.52</v>
+      </c>
+      <c r="J115">
+        <v>360</v>
+      </c>
+      <c r="K115" t="s" s="4">
+        <v>691</v>
+      </c>
+      <c r="L115"/>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>13135</v>
+      </c>
+      <c r="B116" t="s">
+        <v>54</v>
+      </c>
+      <c r="C116" t="s">
+        <v>692</v>
+      </c>
+      <c r="D116" t="s">
+        <v>693</v>
+      </c>
+      <c r="E116" t="s">
+        <v>694</v>
+      </c>
+      <c r="F116" t="s">
+        <v>695</v>
+      </c>
+      <c r="G116" t="s">
+        <v>82</v>
+      </c>
+      <c r="H116"/>
+      <c r="I116" s="3">
+        <v>429.75</v>
+      </c>
+      <c r="J116">
+        <v>520</v>
+      </c>
+      <c r="K116" t="s" s="4">
+        <v>696</v>
+      </c>
+      <c r="L116"/>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>13171</v>
+      </c>
+      <c r="B117" t="s">
+        <v>54</v>
+      </c>
+      <c r="C117" t="s">
+        <v>697</v>
+      </c>
+      <c r="D117" t="s">
+        <v>698</v>
+      </c>
+      <c r="E117" t="s">
+        <v>699</v>
+      </c>
+      <c r="F117" t="s">
+        <v>51</v>
+      </c>
+      <c r="G117" t="s">
+        <v>69</v>
+      </c>
+      <c r="H117"/>
+      <c r="I117" s="3">
+        <v>322.31</v>
+      </c>
+      <c r="J117">
+        <v>390</v>
+      </c>
+      <c r="K117" t="s" s="4">
+        <v>700</v>
+      </c>
+      <c r="L117"/>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>13224</v>
+      </c>
+      <c r="B118" t="s">
+        <v>112</v>
+      </c>
+      <c r="C118" t="s">
+        <v>565</v>
+      </c>
+      <c r="D118" t="s">
+        <v>509</v>
+      </c>
+      <c r="E118" t="s">
+        <v>525</v>
+      </c>
+      <c r="F118" t="s">
+        <v>81</v>
+      </c>
+      <c r="G118" t="s">
+        <v>153</v>
+      </c>
+      <c r="H118"/>
+      <c r="I118" s="3">
+        <v>231.40</v>
+      </c>
+      <c r="J118">
+        <v>279.99</v>
+      </c>
+      <c r="K118" t="s" s="4">
+        <v>701</v>
+      </c>
+      <c r="L118"/>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>13239</v>
+      </c>
+      <c r="B119" t="s">
+        <v>54</v>
+      </c>
+      <c r="C119" t="s">
+        <v>702</v>
+      </c>
+      <c r="D119" t="s">
+        <v>497</v>
+      </c>
+      <c r="E119" t="s">
+        <v>452</v>
+      </c>
+      <c r="F119" t="s">
+        <v>51</v>
+      </c>
+      <c r="G119" t="s">
+        <v>82</v>
+      </c>
+      <c r="H119"/>
+      <c r="I119" s="3">
+        <v>223.14</v>
+      </c>
+      <c r="J119">
+        <v>270</v>
+      </c>
+      <c r="K119" t="inlineStr" s="4">
+        <is>
+          <t>https://eridas.lt/preke/lenovo-thinkpad-t14-2nd-gen-14-0-fhd-ips-i5-1135g7-16gb-ram-512-ssd-11-1vnt-usb-c-neveikiantis-antras-per-kuri-taipogi-krauna-veikia-gerai/</t>
+        </is>
+      </c>
+      <c r="L119"/>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>13298</v>
+      </c>
+      <c r="B120" t="s">
+        <v>112</v>
+      </c>
+      <c r="C120" t="s">
+        <v>703</v>
+      </c>
+      <c r="D120" t="s">
+        <v>704</v>
+      </c>
+      <c r="E120" t="s">
+        <v>538</v>
+      </c>
+      <c r="F120" t="s">
+        <v>51</v>
+      </c>
+      <c r="G120" t="s">
+        <v>52</v>
+      </c>
+      <c r="H120"/>
+      <c r="I120" s="3">
+        <v>396.69</v>
+      </c>
+      <c r="J120">
+        <v>479.99</v>
+      </c>
+      <c r="K120" t="s" s="4">
+        <v>705</v>
+      </c>
+      <c r="L120"/>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>13401</v>
+      </c>
+      <c r="B121" t="s">
+        <v>66</v>
+      </c>
+      <c r="C121" t="s">
+        <v>601</v>
+      </c>
+      <c r="D121" t="s">
+        <v>602</v>
+      </c>
+      <c r="E121" t="s">
+        <v>521</v>
+      </c>
+      <c r="F121" t="s">
+        <v>81</v>
+      </c>
+      <c r="G121" t="s">
+        <v>82</v>
+      </c>
+      <c r="H121"/>
+      <c r="I121" s="3">
+        <v>661.16</v>
+      </c>
+      <c r="J121">
+        <v>800</v>
+      </c>
+      <c r="K121" t="s" s="4">
+        <v>706</v>
+      </c>
+      <c r="L121"/>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>13525</v>
+      </c>
+      <c r="B122" t="s">
+        <v>66</v>
+      </c>
+      <c r="C122" t="s">
+        <v>688</v>
+      </c>
+      <c r="D122" t="s">
+        <v>689</v>
+      </c>
+      <c r="E122" t="s">
+        <v>690</v>
+      </c>
+      <c r="F122" t="s">
+        <v>51</v>
+      </c>
+      <c r="G122" t="s">
+        <v>82</v>
+      </c>
+      <c r="H122"/>
+      <c r="I122" s="3">
+        <v>330.58</v>
+      </c>
+      <c r="J122">
+        <v>400</v>
+      </c>
+      <c r="K122" t="s" s="4">
+        <v>707</v>
+      </c>
+      <c r="L122"/>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>13548</v>
+      </c>
+      <c r="B123" t="s">
+        <v>66</v>
+      </c>
+      <c r="C123" t="s">
+        <v>649</v>
+      </c>
+      <c r="D123" t="s">
+        <v>650</v>
+      </c>
+      <c r="E123" t="s">
+        <v>612</v>
+      </c>
+      <c r="F123" t="s">
+        <v>81</v>
+      </c>
+      <c r="G123" t="s">
+        <v>708</v>
+      </c>
+      <c r="H123"/>
+      <c r="I123" s="3">
+        <v>471.07</v>
+      </c>
+      <c r="J123">
+        <v>569.99</v>
+      </c>
+      <c r="K123" t="s" s="4">
+        <v>709</v>
+      </c>
+      <c r="L123"/>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>13584</v>
+      </c>
+      <c r="B124" t="s">
+        <v>54</v>
+      </c>
+      <c r="C124" t="s">
+        <v>710</v>
+      </c>
+      <c r="D124" t="s">
+        <v>704</v>
+      </c>
+      <c r="E124" t="s">
+        <v>711</v>
+      </c>
+      <c r="F124" t="s">
+        <v>51</v>
+      </c>
+      <c r="G124" t="s">
+        <v>52</v>
+      </c>
+      <c r="H124"/>
+      <c r="I124" s="3">
+        <v>363.64</v>
+      </c>
+      <c r="J124">
+        <v>440</v>
+      </c>
+      <c r="K124" t="s" s="4">
+        <v>712</v>
+      </c>
+      <c r="L124"/>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>13602</v>
+      </c>
+      <c r="B125" t="s">
+        <v>112</v>
+      </c>
+      <c r="C125" t="s">
+        <v>565</v>
+      </c>
+      <c r="D125" t="s">
+        <v>509</v>
+      </c>
+      <c r="E125" t="s">
+        <v>525</v>
+      </c>
+      <c r="F125" t="s">
+        <v>153</v>
+      </c>
+      <c r="G125" t="s">
+        <v>153</v>
+      </c>
+      <c r="H125"/>
+      <c r="I125" s="3">
+        <v>107.44</v>
+      </c>
+      <c r="J125">
+        <v>130</v>
+      </c>
+      <c r="K125" t="s" s="4">
+        <v>713</v>
+      </c>
+      <c r="L125"/>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>13637</v>
+      </c>
+      <c r="B126" t="s">
+        <v>112</v>
+      </c>
+      <c r="C126" t="s">
+        <v>714</v>
+      </c>
+      <c r="D126" t="s">
+        <v>497</v>
+      </c>
+      <c r="E126" t="s">
+        <v>715</v>
+      </c>
+      <c r="F126" t="s">
+        <v>81</v>
+      </c>
+      <c r="G126" t="s">
+        <v>52</v>
+      </c>
+      <c r="H126"/>
+      <c r="I126" s="3">
+        <v>214.88</v>
+      </c>
+      <c r="J126">
+        <v>260</v>
+      </c>
+      <c r="K126" t="s" s="4">
+        <v>716</v>
+      </c>
+      <c r="L126"/>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>13663</v>
+      </c>
+      <c r="B127" t="s">
+        <v>47</v>
+      </c>
+      <c r="C127" t="s">
+        <v>717</v>
+      </c>
+      <c r="D127" t="s">
+        <v>387</v>
+      </c>
+      <c r="E127" t="s">
+        <v>718</v>
+      </c>
+      <c r="F127" t="s">
+        <v>81</v>
+      </c>
+      <c r="G127" t="s">
+        <v>185</v>
+      </c>
+      <c r="H127"/>
+      <c r="I127" s="3">
+        <v>305.78</v>
+      </c>
+      <c r="J127">
+        <v>369.99</v>
+      </c>
+      <c r="K127" t="s" s="4">
+        <v>719</v>
+      </c>
+      <c r="L127"/>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>13679</v>
+      </c>
+      <c r="B128" t="s">
+        <v>112</v>
+      </c>
+      <c r="C128" t="s">
+        <v>714</v>
+      </c>
+      <c r="D128" t="s">
+        <v>497</v>
+      </c>
+      <c r="E128" t="s">
+        <v>715</v>
+      </c>
+      <c r="F128" t="s">
+        <v>81</v>
+      </c>
+      <c r="G128" t="s">
+        <v>52</v>
+      </c>
+      <c r="H128"/>
+      <c r="I128" s="3">
+        <v>198.35</v>
+      </c>
+      <c r="J128">
+        <v>240</v>
+      </c>
+      <c r="K128" t="s" s="4">
+        <v>720</v>
+      </c>
+      <c r="L128"/>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>13729</v>
+      </c>
+      <c r="B129" t="s">
+        <v>54</v>
+      </c>
+      <c r="C129" t="s">
+        <v>721</v>
+      </c>
+      <c r="D129" t="s">
+        <v>722</v>
+      </c>
+      <c r="E129" t="s">
+        <v>723</v>
+      </c>
+      <c r="F129" t="s">
+        <v>51</v>
+      </c>
+      <c r="G129" t="s">
+        <v>52</v>
+      </c>
+      <c r="H129"/>
+      <c r="I129" s="3">
+        <v>330.58</v>
+      </c>
+      <c r="J129">
+        <v>400</v>
+      </c>
+      <c r="K129" t="s" s="4">
+        <v>724</v>
+      </c>
+      <c r="L129"/>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>13737</v>
+      </c>
+      <c r="B130" t="s">
+        <v>54</v>
+      </c>
+      <c r="C130" t="s">
+        <v>680</v>
+      </c>
+      <c r="D130" t="s">
+        <v>497</v>
+      </c>
+      <c r="E130" t="s">
+        <v>464</v>
+      </c>
+      <c r="F130" t="s">
+        <v>99</v>
+      </c>
+      <c r="G130" t="s">
+        <v>52</v>
+      </c>
+      <c r="H130"/>
+      <c r="I130" s="3">
+        <v>140.49</v>
+      </c>
+      <c r="J130">
+        <v>169.99</v>
+      </c>
+      <c r="K130" t="s" s="4">
+        <v>725</v>
+      </c>
+      <c r="L130"/>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>13754</v>
+      </c>
+      <c r="B131" t="s">
+        <v>54</v>
+      </c>
+      <c r="C131" t="s">
+        <v>726</v>
+      </c>
+      <c r="D131" t="s">
+        <v>704</v>
+      </c>
+      <c r="E131" t="s">
+        <v>711</v>
+      </c>
+      <c r="F131" t="s">
+        <v>334</v>
+      </c>
+      <c r="G131" t="s">
+        <v>82</v>
+      </c>
+      <c r="H131"/>
+      <c r="I131" s="3">
+        <v>479.33</v>
+      </c>
+      <c r="J131">
+        <v>579.99</v>
+      </c>
+      <c r="K131" t="s" s="4">
+        <v>727</v>
+      </c>
+      <c r="L131"/>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>13765</v>
+      </c>
+      <c r="B132" t="s">
+        <v>54</v>
+      </c>
+      <c r="C132" t="s">
+        <v>728</v>
+      </c>
+      <c r="D132" t="s">
+        <v>729</v>
+      </c>
+      <c r="E132" t="s">
+        <v>498</v>
+      </c>
+      <c r="F132" t="s">
+        <v>81</v>
+      </c>
+      <c r="G132" t="s">
+        <v>82</v>
+      </c>
+      <c r="H132"/>
+      <c r="I132" s="3">
+        <v>446.28</v>
+      </c>
+      <c r="J132">
+        <v>540</v>
+      </c>
+      <c r="K132" t="s" s="4">
+        <v>730</v>
+      </c>
+      <c r="L132"/>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>13802</v>
+      </c>
+      <c r="B133" t="s">
+        <v>66</v>
+      </c>
+      <c r="C133" t="s">
+        <v>688</v>
+      </c>
+      <c r="D133" t="s">
+        <v>689</v>
+      </c>
+      <c r="E133" t="s">
+        <v>731</v>
+      </c>
+      <c r="F133" t="s">
+        <v>51</v>
+      </c>
+      <c r="G133" t="s">
+        <v>52</v>
+      </c>
+      <c r="H133"/>
+      <c r="I133" s="3">
+        <v>322.31</v>
+      </c>
+      <c r="J133">
+        <v>390</v>
+      </c>
+      <c r="K133" t="s" s="4">
+        <v>732</v>
+      </c>
+      <c r="L133"/>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>13839</v>
+      </c>
+      <c r="B134" t="s">
+        <v>54</v>
+      </c>
+      <c r="C134" t="s">
+        <v>733</v>
+      </c>
+      <c r="D134" t="s">
+        <v>553</v>
+      </c>
+      <c r="E134" t="s">
+        <v>433</v>
+      </c>
+      <c r="F134" t="s">
+        <v>51</v>
+      </c>
+      <c r="G134" t="s">
+        <v>82</v>
+      </c>
+      <c r="H134"/>
+      <c r="I134" s="3">
+        <v>272.73</v>
+      </c>
+      <c r="J134">
+        <v>330</v>
+      </c>
+      <c r="K134" t="s" s="4">
+        <v>734</v>
+      </c>
+      <c r="L134"/>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>13846</v>
+      </c>
+      <c r="B135" t="s">
+        <v>66</v>
+      </c>
+      <c r="C135" t="s">
+        <v>735</v>
+      </c>
+      <c r="D135" t="s">
+        <v>736</v>
+      </c>
+      <c r="E135" t="s">
+        <v>737</v>
+      </c>
+      <c r="F135" t="s">
+        <v>99</v>
+      </c>
+      <c r="G135" t="s">
+        <v>52</v>
+      </c>
+      <c r="H135"/>
+      <c r="I135" s="3">
+        <v>123.97</v>
+      </c>
+      <c r="J135">
+        <v>150</v>
+      </c>
+      <c r="K135" t="s" s="4">
+        <v>738</v>
+      </c>
+      <c r="L135"/>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>13916</v>
+      </c>
+      <c r="B136" t="s">
+        <v>54</v>
+      </c>
+      <c r="C136" t="s">
+        <v>739</v>
+      </c>
+      <c r="D136" t="s">
+        <v>740</v>
+      </c>
+      <c r="E136" t="s">
+        <v>741</v>
+      </c>
+      <c r="F136" t="s">
+        <v>99</v>
+      </c>
+      <c r="G136" t="s">
+        <v>86</v>
+      </c>
+      <c r="H136"/>
+      <c r="I136" s="3">
+        <v>99.17</v>
+      </c>
+      <c r="J136">
+        <v>120</v>
+      </c>
+      <c r="K136" t="s" s="4">
+        <v>742</v>
+      </c>
+      <c r="L136"/>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>13931</v>
+      </c>
+      <c r="B137" t="s">
+        <v>54</v>
+      </c>
+      <c r="C137" t="s">
+        <v>743</v>
+      </c>
+      <c r="D137" t="s">
+        <v>740</v>
+      </c>
+      <c r="E137" t="s">
+        <v>744</v>
+      </c>
+      <c r="F137" t="s">
+        <v>99</v>
+      </c>
+      <c r="G137" t="s">
+        <v>745</v>
+      </c>
+      <c r="H137"/>
+      <c r="I137" s="3">
+        <v>90.91</v>
+      </c>
+      <c r="J137">
+        <v>110</v>
+      </c>
+      <c r="K137" t="s" s="4">
+        <v>746</v>
+      </c>
+      <c r="L137"/>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>13947</v>
+      </c>
+      <c r="B138" t="s">
+        <v>66</v>
+      </c>
+      <c r="C138" t="s">
+        <v>747</v>
+      </c>
+      <c r="D138" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138"/>
+      <c r="F138" t="s">
+        <v>51</v>
+      </c>
+      <c r="G138" t="s">
+        <v>52</v>
+      </c>
+      <c r="H138"/>
+      <c r="I138" s="3">
+        <v>247.11</v>
+      </c>
+      <c r="J138">
+        <v>299</v>
+      </c>
+      <c r="K138" t="s" s="4">
+        <v>748</v>
+      </c>
+      <c r="L138"/>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>13953</v>
+      </c>
+      <c r="B139" t="s">
+        <v>66</v>
+      </c>
+      <c r="C139" t="s">
+        <v>747</v>
+      </c>
+      <c r="D139" t="s">
+        <v>387</v>
+      </c>
+      <c r="E139"/>
+      <c r="F139" t="s">
+        <v>51</v>
+      </c>
+      <c r="G139" t="s">
+        <v>52</v>
+      </c>
+      <c r="H139"/>
+      <c r="I139" s="3">
+        <v>247.11</v>
+      </c>
+      <c r="J139">
+        <v>299</v>
+      </c>
+      <c r="K139" t="s" s="4">
+        <v>749</v>
+      </c>
+      <c r="L139"/>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>13976</v>
+      </c>
+      <c r="B140" t="s">
+        <v>54</v>
+      </c>
+      <c r="C140" t="s">
+        <v>743</v>
+      </c>
+      <c r="D140" t="s">
+        <v>740</v>
+      </c>
+      <c r="E140" t="s">
+        <v>744</v>
+      </c>
+      <c r="F140" t="s">
+        <v>99</v>
+      </c>
+      <c r="G140" t="s">
+        <v>745</v>
+      </c>
+      <c r="H140"/>
+      <c r="I140" s="3">
+        <v>82.64</v>
+      </c>
+      <c r="J140">
+        <v>99.99</v>
+      </c>
+      <c r="K140" t="s" s="4">
+        <v>750</v>
+      </c>
+      <c r="L140"/>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>13981</v>
+      </c>
+      <c r="B141" t="s">
+        <v>54</v>
+      </c>
+      <c r="C141" t="s">
+        <v>743</v>
+      </c>
+      <c r="D141" t="s">
+        <v>740</v>
+      </c>
+      <c r="E141" t="s">
+        <v>751</v>
+      </c>
+      <c r="F141" t="s">
+        <v>99</v>
+      </c>
+      <c r="G141" t="s">
+        <v>745</v>
+      </c>
+      <c r="H141"/>
+      <c r="I141" s="3">
+        <v>90.91</v>
+      </c>
+      <c r="J141">
+        <v>110</v>
+      </c>
+      <c r="K141" t="s" s="4">
+        <v>752</v>
+      </c>
+      <c r="L141"/>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>13993</v>
+      </c>
+      <c r="B142" t="s">
+        <v>66</v>
+      </c>
+      <c r="C142" t="s">
+        <v>675</v>
+      </c>
+      <c r="D142" t="s">
+        <v>387</v>
+      </c>
+      <c r="E142" t="s">
+        <v>676</v>
+      </c>
+      <c r="F142" t="s">
+        <v>51</v>
+      </c>
+      <c r="G142" t="s">
+        <v>82</v>
+      </c>
+      <c r="H142"/>
+      <c r="I142" s="3">
+        <v>247.93</v>
+      </c>
+      <c r="J142">
+        <v>300</v>
+      </c>
+      <c r="K142" t="s" s="4">
+        <v>753</v>
+      </c>
+      <c r="L142"/>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>14058</v>
+      </c>
+      <c r="B143" t="s">
+        <v>66</v>
+      </c>
+      <c r="C143" t="s">
+        <v>754</v>
+      </c>
+      <c r="D143" t="s">
+        <v>755</v>
+      </c>
+      <c r="E143" t="s">
+        <v>452</v>
+      </c>
+      <c r="F143" t="s">
+        <v>51</v>
+      </c>
+      <c r="G143" t="s">
+        <v>52</v>
+      </c>
+      <c r="H143"/>
+      <c r="I143" s="3">
+        <v>330.58</v>
+      </c>
+      <c r="J143">
+        <v>400</v>
+      </c>
+      <c r="K143" t="s" s="4">
+        <v>756</v>
+      </c>
+      <c r="L143"/>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>14065</v>
+      </c>
+      <c r="B144" t="s">
+        <v>54</v>
+      </c>
+      <c r="C144" t="s">
+        <v>757</v>
+      </c>
+      <c r="D144" t="s">
+        <v>729</v>
+      </c>
+      <c r="E144" t="s">
+        <v>452</v>
+      </c>
+      <c r="F144" t="s">
+        <v>51</v>
+      </c>
+      <c r="G144" t="s">
+        <v>52</v>
+      </c>
+      <c r="H144"/>
+      <c r="I144" s="3">
+        <v>330.58</v>
+      </c>
+      <c r="J144">
+        <v>400</v>
+      </c>
+      <c r="K144" t="s" s="4">
+        <v>758</v>
+      </c>
+      <c r="L144"/>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>14126</v>
+      </c>
+      <c r="B145" t="s">
+        <v>54</v>
+      </c>
+      <c r="C145" t="s">
+        <v>759</v>
+      </c>
+      <c r="D145" t="s">
+        <v>447</v>
+      </c>
+      <c r="E145" t="s">
+        <v>550</v>
+      </c>
+      <c r="F145" t="s">
+        <v>81</v>
+      </c>
+      <c r="G145" t="s">
+        <v>185</v>
+      </c>
+      <c r="H145"/>
+      <c r="I145" s="3">
+        <v>314.05</v>
+      </c>
+      <c r="J145">
+        <v>380</v>
+      </c>
+      <c r="K145" t="s" s="4">
+        <v>760</v>
+      </c>
+      <c r="L145"/>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>14134</v>
+      </c>
+      <c r="B146" t="s">
+        <v>66</v>
+      </c>
+      <c r="C146" t="s">
+        <v>761</v>
+      </c>
+      <c r="D146" t="s">
+        <v>762</v>
+      </c>
+      <c r="E146" t="s">
+        <v>763</v>
+      </c>
+      <c r="F146" t="s">
+        <v>99</v>
+      </c>
+      <c r="G146" t="s">
+        <v>52</v>
+      </c>
+      <c r="H146"/>
+      <c r="I146" s="3">
+        <v>235.54</v>
+      </c>
+      <c r="J146">
+        <v>285</v>
+      </c>
+      <c r="K146" t="s" s="4">
+        <v>764</v>
+      </c>
+      <c r="L146"/>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>14143</v>
+      </c>
+      <c r="B147" t="s">
+        <v>112</v>
+      </c>
+      <c r="C147" t="s">
+        <v>765</v>
+      </c>
+      <c r="D147" t="s">
+        <v>417</v>
+      </c>
+      <c r="E147" t="s">
+        <v>766</v>
+      </c>
+      <c r="F147" t="s">
+        <v>51</v>
+      </c>
+      <c r="G147" t="s">
+        <v>52</v>
+      </c>
+      <c r="H147"/>
+      <c r="I147" s="3">
+        <v>123.97</v>
+      </c>
+      <c r="J147">
+        <v>150</v>
+      </c>
+      <c r="K147" t="s" s="4">
+        <v>767</v>
+      </c>
+      <c r="L147"/>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>14159</v>
+      </c>
+      <c r="B148" t="s">
+        <v>66</v>
+      </c>
+      <c r="C148" t="s">
+        <v>768</v>
+      </c>
+      <c r="D148" t="s">
+        <v>769</v>
+      </c>
+      <c r="E148" t="s">
+        <v>770</v>
+      </c>
+      <c r="F148" t="s">
+        <v>334</v>
+      </c>
+      <c r="G148" t="s">
+        <v>82</v>
+      </c>
+      <c r="H148"/>
+      <c r="I148" s="3">
+        <v>1239.67</v>
+      </c>
+      <c r="J148">
+        <v>1500</v>
+      </c>
+      <c r="K148" t="s" s="4">
+        <v>771</v>
+      </c>
+      <c r="L148"/>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>14198</v>
+      </c>
+      <c r="B149" t="s">
+        <v>112</v>
+      </c>
+      <c r="C149" t="s">
+        <v>772</v>
+      </c>
+      <c r="D149" t="s">
+        <v>387</v>
+      </c>
+      <c r="E149" t="s">
+        <v>737</v>
+      </c>
+      <c r="F149" t="s">
+        <v>51</v>
+      </c>
+      <c r="G149" t="s">
+        <v>52</v>
+      </c>
+      <c r="H149"/>
+      <c r="I149" s="3">
+        <v>181.82</v>
+      </c>
+      <c r="J149">
+        <v>220</v>
+      </c>
+      <c r="K149" t="s" s="4">
+        <v>773</v>
+      </c>
+      <c r="L149"/>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>14253</v>
+      </c>
+      <c r="B150" t="s">
+        <v>112</v>
+      </c>
+      <c r="C150" t="s">
+        <v>565</v>
+      </c>
+      <c r="D150" t="s">
+        <v>509</v>
+      </c>
+      <c r="E150" t="s">
+        <v>525</v>
+      </c>
+      <c r="F150" t="s">
+        <v>51</v>
+      </c>
+      <c r="G150" t="s">
+        <v>52</v>
+      </c>
+      <c r="H150"/>
+      <c r="I150" s="3">
+        <v>247.93</v>
+      </c>
+      <c r="J150">
+        <v>300</v>
+      </c>
+      <c r="K150" t="s" s="4">
+        <v>774</v>
+      </c>
+      <c r="L150"/>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>14271</v>
+      </c>
+      <c r="B151" t="s">
+        <v>66</v>
+      </c>
+      <c r="C151" t="s">
+        <v>761</v>
+      </c>
+      <c r="D151" t="s">
+        <v>497</v>
+      </c>
+      <c r="E151" t="s">
+        <v>763</v>
+      </c>
+      <c r="F151" t="s">
+        <v>51</v>
+      </c>
+      <c r="G151" t="s">
+        <v>52</v>
+      </c>
+      <c r="H151"/>
+      <c r="I151" s="3">
+        <v>247.93</v>
+      </c>
+      <c r="J151">
+        <v>300</v>
+      </c>
+      <c r="K151" t="s" s="4">
+        <v>775</v>
+      </c>
+      <c r="L151"/>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>14285</v>
+      </c>
+      <c r="B152" t="s">
+        <v>54</v>
+      </c>
+      <c r="C152" t="s">
+        <v>371</v>
+      </c>
+      <c r="D152" t="s">
+        <v>537</v>
+      </c>
+      <c r="E152" t="s">
+        <v>554</v>
+      </c>
+      <c r="F152" t="s">
+        <v>99</v>
+      </c>
+      <c r="G152" t="s">
+        <v>52</v>
+      </c>
+      <c r="H152"/>
+      <c r="I152" s="3">
+        <v>157.02</v>
+      </c>
+      <c r="J152">
+        <v>189.99</v>
+      </c>
+      <c r="K152" t="s" s="4">
+        <v>776</v>
+      </c>
+      <c r="L152"/>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>14293</v>
+      </c>
+      <c r="B153" t="s">
+        <v>47</v>
+      </c>
+      <c r="C153" t="s">
+        <v>777</v>
+      </c>
+      <c r="D153" t="s">
+        <v>497</v>
+      </c>
+      <c r="E153" t="s">
+        <v>464</v>
+      </c>
+      <c r="F153" t="s">
+        <v>99</v>
+      </c>
+      <c r="G153" t="s">
+        <v>52</v>
+      </c>
+      <c r="H153"/>
+      <c r="I153" s="3">
+        <v>107.44</v>
+      </c>
+      <c r="J153">
+        <v>130</v>
+      </c>
+      <c r="K153" t="s" s="4">
+        <v>778</v>
+      </c>
+      <c r="L153"/>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>14307</v>
+      </c>
+      <c r="B154" t="s">
+        <v>66</v>
+      </c>
+      <c r="C154" t="s">
+        <v>754</v>
+      </c>
+      <c r="D154" t="s">
+        <v>755</v>
+      </c>
+      <c r="E154" t="s">
+        <v>452</v>
+      </c>
+      <c r="F154" t="s">
+        <v>51</v>
+      </c>
+      <c r="G154" t="s">
+        <v>52</v>
+      </c>
+      <c r="H154"/>
+      <c r="I154" s="3">
+        <v>330.58</v>
+      </c>
+      <c r="J154">
+        <v>400</v>
+      </c>
+      <c r="K154" t="s" s="4">
+        <v>779</v>
+      </c>
+      <c r="L154"/>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>14315</v>
+      </c>
+      <c r="B155" t="s">
+        <v>66</v>
+      </c>
+      <c r="C155" t="s">
+        <v>754</v>
+      </c>
+      <c r="D155" t="s">
+        <v>755</v>
+      </c>
+      <c r="E155" t="s">
+        <v>452</v>
+      </c>
+      <c r="F155" t="s">
+        <v>51</v>
+      </c>
+      <c r="G155" t="s">
+        <v>52</v>
+      </c>
+      <c r="H155"/>
+      <c r="I155" s="3">
+        <v>330.58</v>
+      </c>
+      <c r="J155">
+        <v>400</v>
+      </c>
+      <c r="K155" t="s" s="4">
+        <v>780</v>
+      </c>
+      <c r="L155"/>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>14323</v>
+      </c>
+      <c r="B156" t="s">
+        <v>54</v>
+      </c>
+      <c r="C156" t="s">
+        <v>781</v>
+      </c>
+      <c r="D156" t="s">
+        <v>782</v>
+      </c>
+      <c r="E156" t="s">
+        <v>783</v>
+      </c>
+      <c r="F156" t="s">
+        <v>51</v>
+      </c>
+      <c r="G156" t="s">
+        <v>82</v>
+      </c>
+      <c r="H156"/>
+      <c r="I156" s="3">
+        <v>355.37</v>
+      </c>
+      <c r="J156">
+        <v>430</v>
+      </c>
+      <c r="K156" t="s" s="4">
+        <v>784</v>
+      </c>
+      <c r="L156"/>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>14330</v>
+      </c>
+      <c r="B157" t="s">
+        <v>112</v>
+      </c>
+      <c r="C157" t="s">
+        <v>520</v>
+      </c>
+      <c r="D157" t="s">
+        <v>509</v>
+      </c>
+      <c r="E157" t="s">
+        <v>521</v>
+      </c>
+      <c r="F157" t="s">
+        <v>81</v>
+      </c>
+      <c r="G157" t="s">
+        <v>82</v>
+      </c>
+      <c r="H157"/>
+      <c r="I157" s="3">
+        <v>495.04</v>
+      </c>
+      <c r="J157">
+        <v>599</v>
+      </c>
+      <c r="K157" t="s" s="4">
+        <v>785</v>
+      </c>
+      <c r="L157"/>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>14361</v>
+      </c>
+      <c r="B158" t="s">
+        <v>54</v>
+      </c>
+      <c r="C158" t="s">
+        <v>786</v>
+      </c>
+      <c r="D158" t="s">
+        <v>787</v>
+      </c>
+      <c r="E158" t="s">
+        <v>452</v>
+      </c>
+      <c r="F158" t="s">
+        <v>99</v>
+      </c>
+      <c r="G158" t="s">
+        <v>82</v>
+      </c>
+      <c r="H158"/>
+      <c r="I158" s="3">
+        <v>214.88</v>
+      </c>
+      <c r="J158">
+        <v>260</v>
+      </c>
+      <c r="K158" t="s" s="4">
+        <v>788</v>
+      </c>
+      <c r="L158"/>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>14370</v>
+      </c>
+      <c r="B159" t="s">
+        <v>54</v>
+      </c>
+      <c r="C159" t="s">
+        <v>371</v>
+      </c>
+      <c r="D159" t="s">
+        <v>537</v>
+      </c>
+      <c r="E159" t="s">
+        <v>554</v>
+      </c>
+      <c r="F159" t="s">
+        <v>99</v>
+      </c>
+      <c r="G159" t="s">
+        <v>52</v>
+      </c>
+      <c r="H159"/>
+      <c r="I159" s="3">
+        <v>140.49</v>
+      </c>
+      <c r="J159">
+        <v>169.99</v>
+      </c>
+      <c r="K159" t="s" s="4">
+        <v>789</v>
+      </c>
+      <c r="L159"/>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>14385</v>
+      </c>
+      <c r="B160" t="s">
+        <v>112</v>
+      </c>
+      <c r="C160" t="s">
+        <v>790</v>
+      </c>
+      <c r="D160" t="s">
+        <v>791</v>
+      </c>
+      <c r="E160" t="s">
+        <v>612</v>
+      </c>
+      <c r="F160" t="s">
+        <v>51</v>
+      </c>
+      <c r="G160" t="s">
+        <v>82</v>
+      </c>
+      <c r="H160"/>
+      <c r="I160" s="3">
+        <v>272.73</v>
+      </c>
+      <c r="J160">
+        <v>330</v>
+      </c>
+      <c r="K160" t="s" s="4">
+        <v>792</v>
+      </c>
+      <c r="L160"/>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>14392</v>
+      </c>
+      <c r="B161" t="s">
+        <v>54</v>
+      </c>
+      <c r="C161" t="s">
+        <v>793</v>
+      </c>
+      <c r="D161" t="s">
+        <v>509</v>
+      </c>
+      <c r="E161" t="s">
+        <v>794</v>
+      </c>
+      <c r="F161" t="s">
+        <v>51</v>
+      </c>
+      <c r="G161" t="s">
+        <v>52</v>
+      </c>
+      <c r="H161"/>
+      <c r="I161" s="3">
+        <v>396.69</v>
+      </c>
+      <c r="J161">
+        <v>479.99</v>
+      </c>
+      <c r="K161" t="s" s="4">
+        <v>795</v>
+      </c>
+      <c r="L161"/>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>14427</v>
+      </c>
+      <c r="B162" t="s">
+        <v>112</v>
+      </c>
+      <c r="C162" t="s">
+        <v>796</v>
+      </c>
+      <c r="D162" t="s">
+        <v>528</v>
+      </c>
+      <c r="E162" t="s">
+        <v>599</v>
+      </c>
+      <c r="F162" t="s">
+        <v>81</v>
+      </c>
+      <c r="G162" t="s">
+        <v>82</v>
+      </c>
+      <c r="H162"/>
+      <c r="I162" s="3">
+        <v>743.80</v>
+      </c>
+      <c r="J162">
+        <v>900</v>
+      </c>
+      <c r="K162" t="s" s="4">
+        <v>797</v>
+      </c>
+      <c r="L162"/>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>14435</v>
+      </c>
+      <c r="B163" t="s">
+        <v>54</v>
+      </c>
+      <c r="C163" t="s">
+        <v>665</v>
+      </c>
+      <c r="D163" t="s">
+        <v>666</v>
+      </c>
+      <c r="E163" t="s">
+        <v>542</v>
+      </c>
+      <c r="F163" t="s">
+        <v>51</v>
+      </c>
+      <c r="G163" t="s">
+        <v>52</v>
+      </c>
+      <c r="H163"/>
+      <c r="I163" s="3">
+        <v>132.23</v>
+      </c>
+      <c r="J163">
+        <v>160</v>
+      </c>
+      <c r="K163" t="s" s="4">
+        <v>798</v>
+      </c>
+      <c r="L163"/>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>14440</v>
+      </c>
+      <c r="B164" t="s">
+        <v>54</v>
+      </c>
+      <c r="C164" t="s">
+        <v>665</v>
+      </c>
+      <c r="D164" t="s">
+        <v>666</v>
+      </c>
+      <c r="E164" t="s">
+        <v>542</v>
+      </c>
+      <c r="F164" t="s">
+        <v>51</v>
+      </c>
+      <c r="G164" t="s">
+        <v>52</v>
+      </c>
+      <c r="H164"/>
+      <c r="I164" s="3">
+        <v>132.23</v>
+      </c>
+      <c r="J164">
+        <v>160</v>
+      </c>
+      <c r="K164" t="s" s="4">
+        <v>799</v>
+      </c>
+      <c r="L164"/>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>14445</v>
+      </c>
+      <c r="B165" t="s">
+        <v>54</v>
+      </c>
+      <c r="C165" t="s">
+        <v>665</v>
+      </c>
+      <c r="D165" t="s">
+        <v>666</v>
+      </c>
+      <c r="E165" t="s">
+        <v>542</v>
+      </c>
+      <c r="F165" t="s">
+        <v>51</v>
+      </c>
+      <c r="G165" t="s">
+        <v>52</v>
+      </c>
+      <c r="H165"/>
+      <c r="I165" s="3">
+        <v>119.83</v>
+      </c>
+      <c r="J165">
+        <v>144.99</v>
+      </c>
+      <c r="K165" t="s" s="4">
+        <v>800</v>
+      </c>
+      <c r="L165"/>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>14464</v>
+      </c>
+      <c r="B166" t="s">
+        <v>112</v>
+      </c>
+      <c r="C166" t="s">
+        <v>565</v>
+      </c>
+      <c r="D166" t="s">
+        <v>509</v>
+      </c>
+      <c r="E166" t="s">
+        <v>521</v>
+      </c>
+      <c r="F166" t="s">
+        <v>51</v>
+      </c>
+      <c r="G166" t="s">
+        <v>82</v>
+      </c>
+      <c r="H166"/>
+      <c r="I166" s="3">
+        <v>322.31</v>
+      </c>
+      <c r="J166">
+        <v>390</v>
+      </c>
+      <c r="K166" t="s" s="4">
+        <v>801</v>
+      </c>
+      <c r="L166"/>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>14589</v>
+      </c>
+      <c r="B167" t="s">
+        <v>112</v>
+      </c>
+      <c r="C167" t="s">
+        <v>802</v>
+      </c>
+      <c r="D167" t="s">
+        <v>803</v>
+      </c>
+      <c r="E167" t="s">
+        <v>770</v>
+      </c>
+      <c r="F167" t="s">
+        <v>334</v>
+      </c>
+      <c r="G167" t="s">
+        <v>185</v>
+      </c>
+      <c r="H167"/>
+      <c r="I167" s="3">
+        <v>1280.99</v>
+      </c>
+      <c r="J167">
+        <v>1550</v>
+      </c>
+      <c r="K167" t="s" s="4">
+        <v>804</v>
+      </c>
+      <c r="L167"/>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>14598</v>
+      </c>
+      <c r="B168" t="s">
+        <v>66</v>
+      </c>
+      <c r="C168" t="s">
+        <v>547</v>
+      </c>
+      <c r="D168" t="s">
+        <v>528</v>
+      </c>
+      <c r="E168" t="s">
+        <v>548</v>
+      </c>
+      <c r="F168" t="s">
+        <v>81</v>
+      </c>
+      <c r="G168" t="s">
+        <v>82</v>
+      </c>
+      <c r="H168"/>
+      <c r="I168" s="3">
+        <v>677.69</v>
+      </c>
+      <c r="J168">
+        <v>820</v>
+      </c>
+      <c r="K168" t="s" s="4">
+        <v>805</v>
+      </c>
+      <c r="L168"/>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>14605</v>
+      </c>
+      <c r="B169" t="s">
+        <v>112</v>
+      </c>
+      <c r="C169" t="s">
+        <v>765</v>
+      </c>
+      <c r="D169" t="s">
+        <v>417</v>
+      </c>
+      <c r="E169" t="s">
+        <v>806</v>
+      </c>
+      <c r="F169" t="s">
+        <v>51</v>
+      </c>
+      <c r="G169" t="s">
+        <v>52</v>
+      </c>
+      <c r="H169"/>
+      <c r="I169" s="3">
+        <v>140.49</v>
+      </c>
+      <c r="J169">
+        <v>169.99</v>
+      </c>
+      <c r="K169" t="s" s="4">
+        <v>807</v>
+      </c>
+      <c r="L169"/>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>14629</v>
+      </c>
+      <c r="B170" t="s">
+        <v>112</v>
+      </c>
+      <c r="C170" t="s">
+        <v>772</v>
+      </c>
+      <c r="D170" t="s">
+        <v>387</v>
+      </c>
+      <c r="E170" t="s">
+        <v>737</v>
+      </c>
+      <c r="F170" t="s">
+        <v>51</v>
+      </c>
+      <c r="G170" t="s">
+        <v>52</v>
+      </c>
+      <c r="H170"/>
+      <c r="I170" s="3">
+        <v>181.82</v>
+      </c>
+      <c r="J170">
+        <v>220</v>
+      </c>
+      <c r="K170" t="s" s="4">
+        <v>808</v>
+      </c>
+      <c r="L170"/>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>14636</v>
+      </c>
+      <c r="B171" t="s">
+        <v>112</v>
+      </c>
+      <c r="C171" t="s">
+        <v>772</v>
+      </c>
+      <c r="D171" t="s">
+        <v>387</v>
+      </c>
+      <c r="E171" t="s">
+        <v>737</v>
+      </c>
+      <c r="F171" t="s">
+        <v>51</v>
+      </c>
+      <c r="G171" t="s">
+        <v>52</v>
+      </c>
+      <c r="H171"/>
+      <c r="I171" s="3">
+        <v>181.82</v>
+      </c>
+      <c r="J171">
+        <v>220</v>
+      </c>
+      <c r="K171" t="s" s="4">
+        <v>809</v>
+      </c>
+      <c r="L171"/>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>14650</v>
+      </c>
+      <c r="B172" t="s">
+        <v>54</v>
+      </c>
+      <c r="C172" t="s">
+        <v>530</v>
+      </c>
+      <c r="D172" t="s">
+        <v>531</v>
+      </c>
+      <c r="E172" t="s">
+        <v>532</v>
+      </c>
+      <c r="F172" t="s">
+        <v>99</v>
+      </c>
+      <c r="G172" t="s">
+        <v>52</v>
+      </c>
+      <c r="H172"/>
+      <c r="I172" s="3">
+        <v>90.91</v>
+      </c>
+      <c r="J172">
+        <v>110</v>
+      </c>
+      <c r="K172" t="s" s="4">
+        <v>810</v>
+      </c>
+      <c r="L172"/>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>14660</v>
+      </c>
+      <c r="B173" t="s">
+        <v>66</v>
+      </c>
+      <c r="C173" t="s">
+        <v>688</v>
+      </c>
+      <c r="D173" t="s">
+        <v>689</v>
+      </c>
+      <c r="E173" t="s">
+        <v>731</v>
+      </c>
+      <c r="F173" t="s">
+        <v>51</v>
+      </c>
+      <c r="G173" t="s">
+        <v>52</v>
+      </c>
+      <c r="H173"/>
+      <c r="I173" s="3">
+        <v>289.26</v>
+      </c>
+      <c r="J173">
+        <v>350</v>
+      </c>
+      <c r="K173" t="s" s="4">
+        <v>811</v>
+      </c>
+      <c r="L173"/>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>14696</v>
+      </c>
+      <c r="B174" t="s">
+        <v>112</v>
+      </c>
+      <c r="C174" t="s">
+        <v>812</v>
+      </c>
+      <c r="D174" t="s">
+        <v>509</v>
+      </c>
+      <c r="E174" t="s">
+        <v>813</v>
+      </c>
+      <c r="F174" t="s">
+        <v>51</v>
+      </c>
+      <c r="G174" t="s">
+        <v>52</v>
+      </c>
+      <c r="H174"/>
+      <c r="I174" s="3">
+        <v>321.49</v>
+      </c>
+      <c r="J174">
+        <v>389</v>
+      </c>
+      <c r="K174" t="s" s="4">
+        <v>814</v>
+      </c>
+      <c r="L174"/>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>14704</v>
+      </c>
+      <c r="B175" t="s">
+        <v>66</v>
+      </c>
+      <c r="C175" t="s">
+        <v>815</v>
+      </c>
+      <c r="D175" t="s">
+        <v>497</v>
+      </c>
+      <c r="E175" t="s">
+        <v>498</v>
+      </c>
+      <c r="F175" t="s">
+        <v>81</v>
+      </c>
+      <c r="G175" t="s">
+        <v>82</v>
+      </c>
+      <c r="H175"/>
+      <c r="I175" s="3">
+        <v>280.99</v>
+      </c>
+      <c r="J175">
+        <v>340</v>
+      </c>
+      <c r="K175" t="s" s="4">
+        <v>816</v>
+      </c>
+      <c r="L175"/>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>14734</v>
+      </c>
+      <c r="B176" t="s">
+        <v>66</v>
+      </c>
+      <c r="C176" t="s">
+        <v>817</v>
+      </c>
+      <c r="D176" t="s">
+        <v>818</v>
+      </c>
+      <c r="E176" t="s">
+        <v>737</v>
+      </c>
+      <c r="F176" t="s">
+        <v>99</v>
+      </c>
+      <c r="G176" t="s">
+        <v>52</v>
+      </c>
+      <c r="H176"/>
+      <c r="I176" s="3">
+        <v>115.70</v>
+      </c>
+      <c r="J176">
+        <v>140</v>
+      </c>
+      <c r="K176" t="s" s="4">
+        <v>819</v>
+      </c>
+      <c r="L176"/>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>14740</v>
+      </c>
+      <c r="B177" t="s">
+        <v>112</v>
+      </c>
+      <c r="C177" t="s">
+        <v>820</v>
+      </c>
+      <c r="D177" t="s">
+        <v>509</v>
+      </c>
+      <c r="E177" t="s">
+        <v>521</v>
+      </c>
+      <c r="F177" t="s">
+        <v>81</v>
+      </c>
+      <c r="G177" t="s">
+        <v>82</v>
+      </c>
+      <c r="H177"/>
+      <c r="I177" s="3">
+        <v>297.52</v>
+      </c>
+      <c r="J177">
+        <v>360</v>
+      </c>
+      <c r="K177" t="s" s="4">
+        <v>821</v>
+      </c>
+      <c r="L177"/>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>14760</v>
+      </c>
+      <c r="B178" t="s">
+        <v>66</v>
+      </c>
+      <c r="C178" t="s">
+        <v>822</v>
+      </c>
+      <c r="D178" t="s">
+        <v>704</v>
+      </c>
+      <c r="E178" t="s">
+        <v>521</v>
+      </c>
+      <c r="F178" t="s">
+        <v>81</v>
+      </c>
+      <c r="G178" t="s">
+        <v>185</v>
+      </c>
+      <c r="H178"/>
+      <c r="I178" s="3">
+        <v>355.37</v>
+      </c>
+      <c r="J178">
+        <v>430</v>
+      </c>
+      <c r="K178" t="s" s="4">
+        <v>823</v>
+      </c>
+      <c r="L178"/>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>14791</v>
+      </c>
+      <c r="B179" t="s">
+        <v>54</v>
+      </c>
+      <c r="C179" t="s">
+        <v>757</v>
+      </c>
+      <c r="D179" t="s">
+        <v>729</v>
+      </c>
+      <c r="E179" t="s">
+        <v>452</v>
+      </c>
+      <c r="F179" t="s">
+        <v>51</v>
+      </c>
+      <c r="G179" t="s">
+        <v>52</v>
+      </c>
+      <c r="H179"/>
+      <c r="I179" s="3">
+        <v>330.58</v>
+      </c>
+      <c r="J179">
+        <v>400</v>
+      </c>
+      <c r="K179" t="s" s="4">
+        <v>824</v>
+      </c>
+      <c r="L179"/>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>14813</v>
+      </c>
+      <c r="B180" t="s">
+        <v>54</v>
+      </c>
+      <c r="C180" t="s">
+        <v>825</v>
+      </c>
+      <c r="D180" t="s">
+        <v>826</v>
+      </c>
+      <c r="E180" t="s">
+        <v>498</v>
+      </c>
+      <c r="F180" t="s">
+        <v>51</v>
+      </c>
+      <c r="G180" t="s">
+        <v>52</v>
+      </c>
+      <c r="H180"/>
+      <c r="I180" s="3">
+        <v>214.88</v>
+      </c>
+      <c r="J180">
+        <v>260</v>
+      </c>
+      <c r="K180" t="s" s="4">
+        <v>827</v>
+      </c>
+      <c r="L180"/>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>14821</v>
+      </c>
+      <c r="B181" t="s">
+        <v>66</v>
+      </c>
+      <c r="C181" t="s">
+        <v>828</v>
+      </c>
+      <c r="D181" t="s">
+        <v>689</v>
+      </c>
+      <c r="E181" t="s">
+        <v>731</v>
+      </c>
+      <c r="F181" t="s">
+        <v>51</v>
+      </c>
+      <c r="G181" t="s">
+        <v>52</v>
+      </c>
+      <c r="H181"/>
+      <c r="I181" s="3">
+        <v>164.46</v>
+      </c>
+      <c r="J181">
+        <v>199</v>
+      </c>
+      <c r="K181" t="s" s="4">
+        <v>829</v>
+      </c>
+      <c r="L181"/>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>14846</v>
+      </c>
+      <c r="B182" t="s">
+        <v>66</v>
+      </c>
+      <c r="C182" t="s">
+        <v>516</v>
+      </c>
+      <c r="D182" t="s">
+        <v>409</v>
+      </c>
+      <c r="E182" t="s">
+        <v>518</v>
+      </c>
+      <c r="F182" t="s">
+        <v>81</v>
+      </c>
+      <c r="G182" t="s">
+        <v>82</v>
+      </c>
+      <c r="H182"/>
+      <c r="I182" s="3">
+        <v>495.87</v>
+      </c>
+      <c r="J182">
+        <v>600</v>
+      </c>
+      <c r="K182" t="s" s="4">
+        <v>830</v>
+      </c>
+      <c r="L182"/>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>14867</v>
+      </c>
+      <c r="B183" t="s">
+        <v>66</v>
+      </c>
+      <c r="C183" t="s">
+        <v>831</v>
+      </c>
+      <c r="D183" t="s">
+        <v>832</v>
+      </c>
+      <c r="E183" t="s">
+        <v>833</v>
+      </c>
+      <c r="F183" t="s">
+        <v>51</v>
+      </c>
+      <c r="G183" t="s">
+        <v>167</v>
+      </c>
+      <c r="H183"/>
+      <c r="I183" s="3">
+        <v>115.70</v>
+      </c>
+      <c r="J183">
+        <v>140</v>
+      </c>
+      <c r="K183" t="s" s="4">
+        <v>834</v>
+      </c>
+      <c r="L183"/>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>14889</v>
+      </c>
+      <c r="B184" t="s">
+        <v>54</v>
+      </c>
+      <c r="C184" t="s">
+        <v>793</v>
+      </c>
+      <c r="D184" t="s">
+        <v>509</v>
+      </c>
+      <c r="E184" t="s">
+        <v>521</v>
+      </c>
+      <c r="F184" t="s">
+        <v>51</v>
+      </c>
+      <c r="G184" t="s">
+        <v>52</v>
+      </c>
+      <c r="H184"/>
+      <c r="I184" s="3">
+        <v>520.66</v>
+      </c>
+      <c r="J184">
+        <v>630</v>
+      </c>
+      <c r="K184" t="s" s="4">
+        <v>835</v>
+      </c>
+      <c r="L184"/>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>14898</v>
+      </c>
+      <c r="B185" t="s">
+        <v>54</v>
+      </c>
+      <c r="C185" t="s">
+        <v>487</v>
+      </c>
+      <c r="D185" t="s">
+        <v>836</v>
+      </c>
+      <c r="E185" t="s">
+        <v>837</v>
+      </c>
+      <c r="F185" t="s">
+        <v>99</v>
+      </c>
+      <c r="G185" t="s">
+        <v>69</v>
+      </c>
+      <c r="H185"/>
+      <c r="I185" s="3">
+        <v>107.44</v>
+      </c>
+      <c r="J185">
+        <v>130</v>
+      </c>
+      <c r="K185" t="s" s="4">
+        <v>838</v>
+      </c>
+      <c r="L185"/>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>14905</v>
+      </c>
+      <c r="B186" t="s">
+        <v>54</v>
+      </c>
+      <c r="C186" t="s">
+        <v>839</v>
+      </c>
+      <c r="D186" t="s">
+        <v>387</v>
+      </c>
+      <c r="E186" t="s">
+        <v>452</v>
+      </c>
+      <c r="F186" t="s">
+        <v>99</v>
+      </c>
+      <c r="G186" t="s">
+        <v>52</v>
+      </c>
+      <c r="H186"/>
+      <c r="I186" s="3">
+        <v>181.82</v>
+      </c>
+      <c r="J186">
+        <v>220</v>
+      </c>
+      <c r="K186" t="s" s="4">
+        <v>840</v>
+      </c>
+      <c r="L186"/>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>14922</v>
+      </c>
+      <c r="B187" t="s">
+        <v>66</v>
+      </c>
+      <c r="C187" t="s">
+        <v>841</v>
+      </c>
+      <c r="D187" t="s">
+        <v>769</v>
+      </c>
+      <c r="E187" t="s">
+        <v>842</v>
+      </c>
+      <c r="F187" t="s">
+        <v>334</v>
+      </c>
+      <c r="G187" t="s">
+        <v>82</v>
+      </c>
+      <c r="H187"/>
+      <c r="I187" s="3">
+        <v>1404.96</v>
+      </c>
+      <c r="J187">
+        <v>1700</v>
+      </c>
+      <c r="K187" t="s" s="4">
+        <v>843</v>
+      </c>
+      <c r="L187"/>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>14932</v>
+      </c>
+      <c r="B188" t="s">
+        <v>66</v>
+      </c>
+      <c r="C188" t="s">
+        <v>844</v>
+      </c>
+      <c r="D188" t="s">
+        <v>528</v>
+      </c>
+      <c r="E188" t="s">
+        <v>845</v>
+      </c>
+      <c r="F188" t="s">
+        <v>846</v>
+      </c>
+      <c r="G188" t="s">
+        <v>82</v>
+      </c>
+      <c r="H188"/>
+      <c r="I188" s="3">
+        <v>322.31</v>
+      </c>
+      <c r="J188">
+        <v>390</v>
+      </c>
+      <c r="K188" t="s" s="4">
+        <v>847</v>
+      </c>
+      <c r="L188"/>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>14942</v>
+      </c>
+      <c r="B189" t="s">
+        <v>66</v>
+      </c>
+      <c r="C189" t="s">
+        <v>841</v>
+      </c>
+      <c r="D189" t="s">
+        <v>769</v>
+      </c>
+      <c r="E189" t="s">
+        <v>842</v>
+      </c>
+      <c r="F189" t="s">
+        <v>334</v>
+      </c>
+      <c r="G189" t="s">
+        <v>82</v>
+      </c>
+      <c r="H189"/>
+      <c r="I189" s="3">
+        <v>1487.60</v>
+      </c>
+      <c r="J189">
+        <v>1800</v>
+      </c>
+      <c r="K189" t="s" s="4">
+        <v>848</v>
+      </c>
+      <c r="L189"/>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>14975</v>
+      </c>
+      <c r="B190" t="s">
+        <v>54</v>
+      </c>
+      <c r="C190" t="s">
+        <v>662</v>
+      </c>
+      <c r="D190" t="s">
+        <v>663</v>
+      </c>
+      <c r="E190" t="s">
+        <v>545</v>
+      </c>
+      <c r="F190" t="s">
+        <v>51</v>
+      </c>
+      <c r="G190" t="s">
+        <v>52</v>
+      </c>
+      <c r="H190"/>
+      <c r="I190" s="3">
+        <v>198.35</v>
+      </c>
+      <c r="J190">
+        <v>240</v>
+      </c>
+      <c r="K190" t="s" s="4">
+        <v>849</v>
+      </c>
+      <c r="L190"/>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>14992</v>
+      </c>
+      <c r="B191" t="s">
+        <v>66</v>
+      </c>
+      <c r="C191" t="s">
+        <v>850</v>
+      </c>
+      <c r="D191" t="s">
+        <v>851</v>
+      </c>
+      <c r="E191" t="s">
+        <v>852</v>
+      </c>
+      <c r="F191" t="s">
+        <v>99</v>
+      </c>
+      <c r="G191" t="s">
+        <v>52</v>
+      </c>
+      <c r="H191"/>
+      <c r="I191" s="3">
+        <v>148.76</v>
+      </c>
+      <c r="J191">
+        <v>180</v>
+      </c>
+      <c r="K191" t="s" s="4">
+        <v>853</v>
+      </c>
+      <c r="L191"/>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>15040</v>
+      </c>
+      <c r="B192" t="s">
+        <v>66</v>
+      </c>
+      <c r="C192" t="s">
+        <v>672</v>
+      </c>
+      <c r="D192" t="s">
+        <v>673</v>
+      </c>
+      <c r="E192" t="s">
+        <v>854</v>
+      </c>
+      <c r="F192" t="s">
+        <v>51</v>
+      </c>
+      <c r="G192" t="s">
+        <v>82</v>
+      </c>
+      <c r="H192"/>
+      <c r="I192" s="3">
+        <v>347.11</v>
+      </c>
+      <c r="J192">
+        <v>420</v>
+      </c>
+      <c r="K192" t="s" s="4">
+        <v>855</v>
+      </c>
+      <c r="L192"/>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>15051</v>
+      </c>
+      <c r="B193" t="s">
+        <v>54</v>
+      </c>
+      <c r="C193" t="s">
+        <v>825</v>
+      </c>
+      <c r="D193" t="s">
+        <v>856</v>
+      </c>
+      <c r="E193" t="s">
+        <v>857</v>
+      </c>
+      <c r="F193" t="s">
+        <v>99</v>
+      </c>
+      <c r="G193" t="s">
+        <v>52</v>
+      </c>
+      <c r="H193"/>
+      <c r="I193" s="3">
+        <v>107.44</v>
+      </c>
+      <c r="J193">
+        <v>130</v>
+      </c>
+      <c r="K193" t="s" s="4">
+        <v>858</v>
+      </c>
+      <c r="L193"/>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>15073</v>
+      </c>
+      <c r="B194" t="s">
+        <v>54</v>
+      </c>
+      <c r="C194" t="s">
+        <v>859</v>
+      </c>
+      <c r="D194" t="s">
+        <v>531</v>
+      </c>
+      <c r="E194" t="s">
+        <v>860</v>
+      </c>
+      <c r="F194" t="s">
+        <v>99</v>
+      </c>
+      <c r="G194" t="s">
+        <v>52</v>
+      </c>
+      <c r="H194"/>
+      <c r="I194" s="3">
+        <v>157.02</v>
+      </c>
+      <c r="J194">
+        <v>189.99</v>
+      </c>
+      <c r="K194" t="s" s="4">
+        <v>861</v>
+      </c>
+      <c r="L194"/>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>15078</v>
+      </c>
+      <c r="B195" t="s">
+        <v>54</v>
+      </c>
+      <c r="C195" t="s">
+        <v>859</v>
+      </c>
+      <c r="D195" t="s">
+        <v>531</v>
+      </c>
+      <c r="E195" t="s">
+        <v>860</v>
+      </c>
+      <c r="F195" t="s">
+        <v>99</v>
+      </c>
+      <c r="G195" t="s">
+        <v>52</v>
+      </c>
+      <c r="H195"/>
+      <c r="I195" s="3">
+        <v>157.02</v>
+      </c>
+      <c r="J195">
+        <v>189.99</v>
+      </c>
+      <c r="K195" t="s" s="4">
+        <v>862</v>
+      </c>
+      <c r="L195"/>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>15084</v>
+      </c>
+      <c r="B196" t="s">
+        <v>54</v>
+      </c>
+      <c r="C196" t="s">
+        <v>859</v>
+      </c>
+      <c r="D196" t="s">
+        <v>531</v>
+      </c>
+      <c r="E196" t="s">
+        <v>860</v>
+      </c>
+      <c r="F196" t="s">
+        <v>99</v>
+      </c>
+      <c r="G196" t="s">
+        <v>52</v>
+      </c>
+      <c r="H196"/>
+      <c r="I196" s="3">
+        <v>140.49</v>
+      </c>
+      <c r="J196">
+        <v>169.99</v>
+      </c>
+      <c r="K196" t="s" s="4">
+        <v>863</v>
+      </c>
+      <c r="L196"/>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>15103</v>
+      </c>
+      <c r="B197" t="s">
+        <v>112</v>
+      </c>
+      <c r="C197" t="s">
+        <v>536</v>
+      </c>
+      <c r="D197" t="s">
+        <v>537</v>
+      </c>
+      <c r="E197" t="s">
+        <v>538</v>
+      </c>
+      <c r="F197" t="s">
+        <v>51</v>
+      </c>
+      <c r="G197" t="s">
+        <v>52</v>
+      </c>
+      <c r="H197"/>
+      <c r="I197" s="3">
+        <v>363.64</v>
+      </c>
+      <c r="J197">
+        <v>440</v>
+      </c>
+      <c r="K197" t="s" s="4">
+        <v>864</v>
+      </c>
+      <c r="L197"/>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>15104</v>
+      </c>
+      <c r="B198" t="s">
+        <v>865</v>
+      </c>
+      <c r="C198" t="s">
+        <v>866</v>
+      </c>
+      <c r="D198" t="s">
+        <v>867</v>
+      </c>
+      <c r="E198" t="s">
+        <v>715</v>
+      </c>
+      <c r="F198" t="s">
+        <v>81</v>
+      </c>
+      <c r="G198" t="s">
+        <v>185</v>
+      </c>
+      <c r="H198"/>
+      <c r="I198" s="3">
+        <v>412.40</v>
+      </c>
+      <c r="J198">
+        <v>499</v>
+      </c>
+      <c r="K198" t="s" s="4">
+        <v>868</v>
+      </c>
+      <c r="L198"/>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>15112</v>
+      </c>
+      <c r="B199" t="s">
+        <v>865</v>
+      </c>
+      <c r="C199" t="s">
+        <v>866</v>
+      </c>
+      <c r="D199" t="s">
+        <v>867</v>
+      </c>
+      <c r="E199" t="s">
+        <v>715</v>
+      </c>
+      <c r="F199" t="s">
+        <v>81</v>
+      </c>
+      <c r="G199" t="s">
+        <v>185</v>
+      </c>
+      <c r="H199"/>
+      <c r="I199" s="3">
+        <v>412.40</v>
+      </c>
+      <c r="J199">
+        <v>499</v>
+      </c>
+      <c r="K199" t="s" s="4">
+        <v>869</v>
+      </c>
+      <c r="L199"/>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>15118</v>
+      </c>
+      <c r="B200" t="s">
+        <v>865</v>
+      </c>
+      <c r="C200" t="s">
+        <v>866</v>
+      </c>
+      <c r="D200" t="s">
+        <v>867</v>
+      </c>
+      <c r="E200" t="s">
+        <v>715</v>
+      </c>
+      <c r="F200" t="s">
+        <v>81</v>
+      </c>
+      <c r="G200" t="s">
+        <v>185</v>
+      </c>
+      <c r="H200"/>
+      <c r="I200" s="3">
+        <v>412.40</v>
+      </c>
+      <c r="J200">
+        <v>499</v>
+      </c>
+      <c r="K200" t="s" s="4">
+        <v>870</v>
+      </c>
+      <c r="L200"/>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>15124</v>
+      </c>
+      <c r="B201" t="s">
+        <v>865</v>
+      </c>
+      <c r="C201" t="s">
+        <v>866</v>
+      </c>
+      <c r="D201" t="s">
+        <v>867</v>
+      </c>
+      <c r="E201" t="s">
+        <v>715</v>
+      </c>
+      <c r="F201" t="s">
+        <v>81</v>
+      </c>
+      <c r="G201" t="s">
+        <v>185</v>
+      </c>
+      <c r="H201"/>
+      <c r="I201" s="3">
+        <v>412.40</v>
+      </c>
+      <c r="J201">
+        <v>499</v>
+      </c>
+      <c r="K201" t="s" s="4">
+        <v>871</v>
+      </c>
+      <c r="L201"/>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>15150</v>
+      </c>
+      <c r="B202" t="s">
+        <v>112</v>
+      </c>
+      <c r="C202" t="s">
+        <v>872</v>
+      </c>
+      <c r="D202" t="s">
+        <v>873</v>
+      </c>
+      <c r="E202" t="s">
+        <v>874</v>
+      </c>
+      <c r="F202" t="s">
+        <v>51</v>
+      </c>
+      <c r="G202" t="s">
+        <v>82</v>
+      </c>
+      <c r="H202"/>
+      <c r="I202" s="3">
+        <v>380.16</v>
+      </c>
+      <c r="J202">
+        <v>459.99</v>
+      </c>
+      <c r="K202" t="s" s="4">
+        <v>875</v>
+      </c>
+      <c r="L202"/>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>15158</v>
+      </c>
+      <c r="B203" t="s">
+        <v>112</v>
+      </c>
+      <c r="C203" t="s">
+        <v>872</v>
+      </c>
+      <c r="D203" t="s">
+        <v>873</v>
+      </c>
+      <c r="E203" t="s">
+        <v>874</v>
+      </c>
+      <c r="F203" t="s">
+        <v>51</v>
+      </c>
+      <c r="G203" t="s">
+        <v>52</v>
+      </c>
+      <c r="H203"/>
+      <c r="I203" s="3">
+        <v>347.11</v>
+      </c>
+      <c r="J203">
+        <v>420</v>
+      </c>
+      <c r="K203" t="s" s="4">
+        <v>876</v>
+      </c>
+      <c r="L203"/>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>15165</v>
+      </c>
+      <c r="B204" t="s">
+        <v>54</v>
+      </c>
+      <c r="C204" t="s">
+        <v>877</v>
+      </c>
+      <c r="D204" t="s">
+        <v>878</v>
+      </c>
+      <c r="E204" t="s">
+        <v>852</v>
+      </c>
+      <c r="F204" t="s">
+        <v>51</v>
+      </c>
+      <c r="G204" t="s">
+        <v>82</v>
+      </c>
+      <c r="H204"/>
+      <c r="I204" s="3">
+        <v>231.40</v>
+      </c>
+      <c r="J204">
+        <v>279.99</v>
+      </c>
+      <c r="K204" t="s" s="4">
+        <v>879</v>
+      </c>
+      <c r="L204"/>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>15177</v>
+      </c>
+      <c r="B205" t="s">
+        <v>112</v>
+      </c>
+      <c r="C205" t="s">
+        <v>872</v>
+      </c>
+      <c r="D205" t="s">
+        <v>463</v>
+      </c>
+      <c r="E205" t="s">
+        <v>538</v>
+      </c>
+      <c r="F205" t="s">
+        <v>51</v>
+      </c>
+      <c r="G205" t="s">
+        <v>82</v>
+      </c>
+      <c r="H205"/>
+      <c r="I205" s="3">
+        <v>380.16</v>
+      </c>
+      <c r="J205">
+        <v>459.99</v>
+      </c>
+      <c r="K205" t="s" s="4">
+        <v>880</v>
+      </c>
+      <c r="L205"/>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>15193</v>
+      </c>
+      <c r="B206" t="s">
+        <v>112</v>
+      </c>
+      <c r="C206" t="s">
+        <v>881</v>
+      </c>
+      <c r="D206" t="s">
+        <v>882</v>
+      </c>
+      <c r="E206" t="s">
+        <v>813</v>
+      </c>
+      <c r="F206" t="s">
+        <v>81</v>
+      </c>
+      <c r="G206" t="s">
+        <v>52</v>
+      </c>
+      <c r="H206"/>
+      <c r="I206" s="3">
+        <v>304.96</v>
+      </c>
+      <c r="J206">
+        <v>369</v>
+      </c>
+      <c r="K206" t="s" s="4">
+        <v>883</v>
+      </c>
+      <c r="L206"/>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>15201</v>
+      </c>
+      <c r="B207" t="s">
+        <v>112</v>
+      </c>
+      <c r="C207" t="s">
+        <v>884</v>
+      </c>
+      <c r="D207" t="s">
+        <v>380</v>
+      </c>
+      <c r="E207" t="s">
+        <v>676</v>
+      </c>
+      <c r="F207" t="s">
+        <v>99</v>
+      </c>
+      <c r="G207" t="s">
+        <v>52</v>
+      </c>
+      <c r="H207"/>
+      <c r="I207" s="3">
+        <v>164.46</v>
+      </c>
+      <c r="J207">
+        <v>199</v>
+      </c>
+      <c r="K207" t="s" s="4">
+        <v>885</v>
+      </c>
+      <c r="L207"/>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>15202</v>
+      </c>
+      <c r="B208" t="s">
+        <v>112</v>
+      </c>
+      <c r="C208" t="s">
+        <v>656</v>
+      </c>
+      <c r="D208" t="s">
+        <v>497</v>
+      </c>
+      <c r="E208" t="s">
+        <v>521</v>
+      </c>
+      <c r="F208" t="s">
+        <v>51</v>
+      </c>
+      <c r="G208" t="s">
+        <v>82</v>
+      </c>
+      <c r="H208"/>
+      <c r="I208" s="3">
+        <v>297.52</v>
+      </c>
+      <c r="J208">
+        <v>360</v>
+      </c>
+      <c r="K208" t="s" s="4">
+        <v>886</v>
+      </c>
+      <c r="L208"/>
+    </row>
+    <row r="209">
+      <c r="A209">
+        <v>15228</v>
+      </c>
+      <c r="B209" t="s">
+        <v>112</v>
+      </c>
+      <c r="C209" t="s">
+        <v>887</v>
+      </c>
+      <c r="D209" t="s">
+        <v>387</v>
+      </c>
+      <c r="E209" t="s">
+        <v>452</v>
+      </c>
+      <c r="F209" t="s">
+        <v>99</v>
+      </c>
+      <c r="G209" t="s">
+        <v>52</v>
+      </c>
+      <c r="H209"/>
+      <c r="I209" s="3">
+        <v>230.58</v>
+      </c>
+      <c r="J209">
+        <v>279</v>
+      </c>
+      <c r="K209" t="s" s="4">
+        <v>888</v>
+      </c>
+      <c r="L209"/>
+    </row>
+    <row r="210">
+      <c r="A210">
+        <v>15248</v>
+      </c>
+      <c r="B210" t="s">
+        <v>112</v>
+      </c>
+      <c r="C210" t="s">
+        <v>405</v>
+      </c>
+      <c r="D210" t="s">
+        <v>497</v>
+      </c>
+      <c r="E210" t="s">
+        <v>623</v>
+      </c>
+      <c r="F210" t="s">
+        <v>99</v>
+      </c>
+      <c r="G210" t="s">
+        <v>52</v>
+      </c>
+      <c r="H210"/>
+      <c r="I210" s="3">
+        <v>132.23</v>
+      </c>
+      <c r="J210">
+        <v>160</v>
+      </c>
+      <c r="K210" t="s" s="4">
+        <v>889</v>
+      </c>
+      <c r="L210"/>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>15255</v>
+      </c>
+      <c r="B211" t="s">
+        <v>112</v>
+      </c>
+      <c r="C211" t="s">
+        <v>890</v>
+      </c>
+      <c r="D211" t="s">
+        <v>891</v>
+      </c>
+      <c r="E211" t="s">
+        <v>854</v>
+      </c>
+      <c r="F211" t="s">
+        <v>51</v>
+      </c>
+      <c r="G211" t="s">
+        <v>52</v>
+      </c>
+      <c r="H211"/>
+      <c r="I211" s="3">
+        <v>314.05</v>
+      </c>
+      <c r="J211">
+        <v>380</v>
+      </c>
+      <c r="K211" t="s" s="4">
+        <v>892</v>
+      </c>
+      <c r="L211"/>
+    </row>
+    <row r="212">
+      <c r="A212">
+        <v>15269</v>
+      </c>
+      <c r="B212" t="s">
+        <v>112</v>
+      </c>
+      <c r="C212" t="s">
+        <v>893</v>
+      </c>
+      <c r="D212" t="s">
+        <v>891</v>
+      </c>
+      <c r="E212" t="s">
+        <v>894</v>
+      </c>
+      <c r="F212" t="s">
+        <v>51</v>
+      </c>
+      <c r="G212" t="s">
+        <v>52</v>
+      </c>
+      <c r="H212"/>
+      <c r="I212" s="3">
+        <v>190.08</v>
+      </c>
+      <c r="J212">
+        <v>230</v>
+      </c>
+      <c r="K212" t="s" s="4">
+        <v>895</v>
+      </c>
+      <c r="L212"/>
+    </row>
+    <row r="213">
+      <c r="A213">
+        <v>15277</v>
+      </c>
+      <c r="B213" t="s">
+        <v>54</v>
+      </c>
+      <c r="C213" t="s">
+        <v>896</v>
+      </c>
+      <c r="D213" t="s">
+        <v>897</v>
+      </c>
+      <c r="E213" t="s">
+        <v>898</v>
+      </c>
+      <c r="F213" t="s">
+        <v>81</v>
+      </c>
+      <c r="G213" t="s">
+        <v>185</v>
+      </c>
+      <c r="H213"/>
+      <c r="I213" s="3">
+        <v>314.05</v>
+      </c>
+      <c r="J213">
+        <v>380</v>
+      </c>
+      <c r="K213" t="s" s="4">
+        <v>899</v>
+      </c>
+      <c r="L213"/>
+    </row>
+    <row r="214">
+      <c r="A214">
+        <v>15284</v>
+      </c>
+      <c r="B214" t="s">
+        <v>66</v>
+      </c>
+      <c r="C214" t="s">
+        <v>768</v>
+      </c>
+      <c r="D214" t="s">
+        <v>769</v>
+      </c>
+      <c r="E214" t="s">
+        <v>770</v>
+      </c>
+      <c r="F214" t="s">
+        <v>334</v>
+      </c>
+      <c r="G214" t="s">
+        <v>82</v>
+      </c>
+      <c r="H214"/>
+      <c r="I214" s="3">
+        <v>1180.99</v>
+      </c>
+      <c r="J214">
+        <v>1429</v>
+      </c>
+      <c r="K214" t="s" s="4">
+        <v>900</v>
+      </c>
+      <c r="L214"/>
+    </row>
+    <row r="215">
+      <c r="A215">
+        <v>15292</v>
+      </c>
+      <c r="B215" t="s">
+        <v>54</v>
+      </c>
+      <c r="C215" t="s">
+        <v>901</v>
+      </c>
+      <c r="D215" t="s">
+        <v>509</v>
+      </c>
+      <c r="E215" t="s">
+        <v>902</v>
+      </c>
+      <c r="F215" t="s">
+        <v>51</v>
+      </c>
+      <c r="G215" t="s">
+        <v>82</v>
+      </c>
+      <c r="H215"/>
+      <c r="I215" s="3">
+        <v>347.11</v>
+      </c>
+      <c r="J215">
+        <v>420</v>
+      </c>
+      <c r="K215" t="s" s="4">
+        <v>903</v>
+      </c>
+      <c r="L215"/>
+    </row>
+    <row r="216">
+      <c r="A216">
+        <v>15300</v>
+      </c>
+      <c r="B216" t="s">
+        <v>112</v>
+      </c>
+      <c r="C216" t="s">
+        <v>893</v>
+      </c>
+      <c r="D216" t="s">
+        <v>891</v>
+      </c>
+      <c r="E216" t="s">
+        <v>894</v>
+      </c>
+      <c r="F216" t="s">
+        <v>51</v>
+      </c>
+      <c r="G216" t="s">
+        <v>52</v>
+      </c>
+      <c r="H216"/>
+      <c r="I216" s="3">
+        <v>190.08</v>
+      </c>
+      <c r="J216">
+        <v>230</v>
+      </c>
+      <c r="K216" t="s" s="4">
+        <v>904</v>
+      </c>
+      <c r="L216"/>
+    </row>
+    <row r="217">
+      <c r="A217">
+        <v>15307</v>
+      </c>
+      <c r="B217" t="s">
+        <v>54</v>
+      </c>
+      <c r="C217" t="s">
+        <v>896</v>
+      </c>
+      <c r="D217" t="s">
+        <v>897</v>
+      </c>
+      <c r="E217" t="s">
+        <v>898</v>
+      </c>
+      <c r="F217" t="s">
+        <v>81</v>
+      </c>
+      <c r="G217" t="s">
+        <v>185</v>
+      </c>
+      <c r="H217"/>
+      <c r="I217" s="3">
+        <v>314.05</v>
+      </c>
+      <c r="J217">
+        <v>380</v>
+      </c>
+      <c r="K217" t="s" s="4">
+        <v>905</v>
+      </c>
+      <c r="L217"/>
+    </row>
+    <row r="218">
+      <c r="A218">
+        <v>15313</v>
+      </c>
+      <c r="B218" t="s">
+        <v>54</v>
+      </c>
+      <c r="C218" t="s">
+        <v>496</v>
+      </c>
+      <c r="D218" t="s">
+        <v>906</v>
+      </c>
+      <c r="E218" t="s">
+        <v>907</v>
+      </c>
+      <c r="F218" t="s">
+        <v>51</v>
+      </c>
+      <c r="G218" t="s">
+        <v>82</v>
+      </c>
+      <c r="H218"/>
+      <c r="I218" s="3">
+        <v>239.67</v>
+      </c>
+      <c r="J218">
+        <v>290</v>
+      </c>
+      <c r="K218" t="s" s="4">
+        <v>908</v>
+      </c>
+      <c r="L218"/>
+    </row>
+    <row r="219">
+      <c r="A219">
+        <v>15320</v>
+      </c>
+      <c r="B219" t="s">
+        <v>54</v>
+      </c>
+      <c r="C219" t="s">
+        <v>909</v>
+      </c>
+      <c r="D219" t="s">
+        <v>910</v>
+      </c>
+      <c r="E219" t="s">
+        <v>623</v>
+      </c>
+      <c r="F219" t="s">
+        <v>51</v>
+      </c>
+      <c r="G219" t="s">
+        <v>82</v>
+      </c>
+      <c r="H219"/>
+      <c r="I219" s="3">
+        <v>206.61</v>
+      </c>
+      <c r="J219">
+        <v>250</v>
+      </c>
+      <c r="K219" t="s" s="4">
+        <v>911</v>
+      </c>
+      <c r="L219"/>
+    </row>
+    <row r="220">
+      <c r="A220">
+        <v>15337</v>
+      </c>
+      <c r="B220" t="s">
+        <v>54</v>
+      </c>
+      <c r="C220" t="s">
+        <v>896</v>
+      </c>
+      <c r="D220" t="s">
+        <v>897</v>
+      </c>
+      <c r="E220" t="s">
+        <v>898</v>
+      </c>
+      <c r="F220" t="s">
+        <v>81</v>
+      </c>
+      <c r="G220" t="s">
+        <v>185</v>
+      </c>
+      <c r="H220"/>
+      <c r="I220" s="3">
+        <v>314.05</v>
+      </c>
+      <c r="J220">
+        <v>380</v>
+      </c>
+      <c r="K220" t="s" s="4">
+        <v>912</v>
+      </c>
+      <c r="L220"/>
+    </row>
+    <row r="221">
+      <c r="A221">
+        <v>15368</v>
+      </c>
+      <c r="B221" t="s">
+        <v>54</v>
+      </c>
+      <c r="C221" t="s">
+        <v>909</v>
+      </c>
+      <c r="D221" t="s">
+        <v>910</v>
+      </c>
+      <c r="E221" t="s">
+        <v>623</v>
+      </c>
+      <c r="F221" t="s">
+        <v>51</v>
+      </c>
+      <c r="G221" t="s">
+        <v>82</v>
+      </c>
+      <c r="H221"/>
+      <c r="I221" s="3">
+        <v>198.35</v>
+      </c>
+      <c r="J221">
+        <v>240</v>
+      </c>
+      <c r="K221" t="s" s="4">
+        <v>913</v>
+      </c>
+      <c r="L221"/>
+    </row>
+    <row r="222">
+      <c r="A222">
+        <v>15380</v>
+      </c>
+      <c r="B222" t="s">
+        <v>112</v>
+      </c>
+      <c r="C222" t="s">
+        <v>914</v>
+      </c>
+      <c r="D222" t="s">
+        <v>729</v>
+      </c>
+      <c r="E222" t="s">
+        <v>837</v>
+      </c>
+      <c r="F222" t="s">
+        <v>99</v>
+      </c>
+      <c r="G222" t="s">
+        <v>52</v>
+      </c>
+      <c r="H222"/>
+      <c r="I222" s="3">
+        <v>140.49</v>
+      </c>
+      <c r="J222">
+        <v>169.99</v>
+      </c>
+      <c r="K222" t="s" s="4">
+        <v>915</v>
+      </c>
+      <c r="L222"/>
+    </row>
+    <row r="223">
+      <c r="A223">
+        <v>15381</v>
+      </c>
+      <c r="B223" t="s">
+        <v>54</v>
+      </c>
+      <c r="C223" t="s">
+        <v>916</v>
+      </c>
+      <c r="D223" t="s">
+        <v>917</v>
+      </c>
+      <c r="E223" t="s">
+        <v>918</v>
+      </c>
+      <c r="F223" t="s">
+        <v>695</v>
+      </c>
+      <c r="G223" t="s">
+        <v>52</v>
+      </c>
+      <c r="H223"/>
+      <c r="I223" s="3">
+        <v>471.07</v>
+      </c>
+      <c r="J223">
+        <v>569.99</v>
+      </c>
+      <c r="K223" t="s" s="4">
+        <v>919</v>
+      </c>
+      <c r="L223"/>
+    </row>
+    <row r="224">
+      <c r="A224">
+        <v>15383</v>
+      </c>
+      <c r="B224" t="s">
+        <v>112</v>
+      </c>
+      <c r="C224" t="s">
+        <v>480</v>
+      </c>
+      <c r="D224" t="s">
+        <v>481</v>
+      </c>
+      <c r="E224" t="s">
+        <v>482</v>
+      </c>
+      <c r="F224" t="s">
+        <v>51</v>
+      </c>
+      <c r="G224" t="s">
+        <v>52</v>
+      </c>
+      <c r="H224"/>
+      <c r="I224" s="3">
+        <v>388.43</v>
+      </c>
+      <c r="J224">
+        <v>470</v>
+      </c>
+      <c r="K224" t="s" s="4">
+        <v>920</v>
+      </c>
+      <c r="L224"/>
+    </row>
+    <row r="225">
+      <c r="A225">
+        <v>15391</v>
+      </c>
+      <c r="B225" t="s">
+        <v>54</v>
+      </c>
+      <c r="C225" t="s">
+        <v>896</v>
+      </c>
+      <c r="D225" t="s">
+        <v>897</v>
+      </c>
+      <c r="E225" t="s">
+        <v>898</v>
+      </c>
+      <c r="F225" t="s">
+        <v>81</v>
+      </c>
+      <c r="G225" t="s">
+        <v>185</v>
+      </c>
+      <c r="H225"/>
+      <c r="I225" s="3">
+        <v>314.05</v>
+      </c>
+      <c r="J225">
+        <v>380</v>
+      </c>
+      <c r="K225" t="s" s="4">
+        <v>921</v>
+      </c>
+      <c r="L225"/>
+    </row>
+    <row r="226">
+      <c r="A226">
+        <v>15398</v>
+      </c>
+      <c r="B226" t="s">
+        <v>54</v>
+      </c>
+      <c r="C226" t="s">
+        <v>896</v>
+      </c>
+      <c r="D226" t="s">
+        <v>897</v>
+      </c>
+      <c r="E226" t="s">
+        <v>898</v>
+      </c>
+      <c r="F226" t="s">
+        <v>81</v>
+      </c>
+      <c r="G226" t="s">
+        <v>185</v>
+      </c>
+      <c r="H226"/>
+      <c r="I226" s="3">
+        <v>314.05</v>
+      </c>
+      <c r="J226">
+        <v>380</v>
+      </c>
+      <c r="K226" t="s" s="4">
+        <v>922</v>
+      </c>
+      <c r="L226"/>
+    </row>
+    <row r="227">
+      <c r="A227">
+        <v>15405</v>
+      </c>
+      <c r="B227" t="s">
+        <v>54</v>
+      </c>
+      <c r="C227" t="s">
+        <v>909</v>
+      </c>
+      <c r="D227" t="s">
+        <v>910</v>
+      </c>
+      <c r="E227" t="s">
+        <v>623</v>
+      </c>
+      <c r="F227" t="s">
+        <v>51</v>
+      </c>
+      <c r="G227" t="s">
+        <v>82</v>
+      </c>
+      <c r="H227"/>
+      <c r="I227" s="3">
+        <v>206.61</v>
+      </c>
+      <c r="J227">
+        <v>250</v>
+      </c>
+      <c r="K227" t="s" s="4">
+        <v>923</v>
+      </c>
+      <c r="L227"/>
+    </row>
+    <row r="228">
+      <c r="A228">
+        <v>15427</v>
+      </c>
+      <c r="B228" t="s">
+        <v>54</v>
+      </c>
+      <c r="C228" t="s">
+        <v>909</v>
+      </c>
+      <c r="D228" t="s">
+        <v>910</v>
+      </c>
+      <c r="E228" t="s">
+        <v>623</v>
+      </c>
+      <c r="F228" t="s">
+        <v>51</v>
+      </c>
+      <c r="G228" t="s">
+        <v>82</v>
+      </c>
+      <c r="H228"/>
+      <c r="I228" s="3">
+        <v>206.61</v>
+      </c>
+      <c r="J228">
+        <v>250</v>
+      </c>
+      <c r="K228" t="s" s="4">
+        <v>924</v>
+      </c>
+      <c r="L228"/>
+    </row>
+    <row r="229">
+      <c r="A229">
+        <v>15434</v>
+      </c>
+      <c r="B229" t="s">
+        <v>112</v>
+      </c>
+      <c r="C229" t="s">
+        <v>893</v>
+      </c>
+      <c r="D229" t="s">
+        <v>891</v>
+      </c>
+      <c r="E229" t="s">
+        <v>894</v>
+      </c>
+      <c r="F229" t="s">
+        <v>51</v>
+      </c>
+      <c r="G229" t="s">
+        <v>52</v>
+      </c>
+      <c r="H229"/>
+      <c r="I229" s="3">
+        <v>190.08</v>
+      </c>
+      <c r="J229">
+        <v>230</v>
+      </c>
+      <c r="K229" t="s" s="4">
+        <v>925</v>
+      </c>
+      <c r="L229"/>
+    </row>
+    <row r="230">
+      <c r="A230">
+        <v>15441</v>
+      </c>
+      <c r="B230" t="s">
+        <v>54</v>
+      </c>
+      <c r="C230" t="s">
+        <v>496</v>
+      </c>
+      <c r="D230" t="s">
+        <v>906</v>
+      </c>
+      <c r="E230" t="s">
+        <v>907</v>
+      </c>
+      <c r="F230" t="s">
+        <v>51</v>
+      </c>
+      <c r="G230" t="s">
+        <v>82</v>
+      </c>
+      <c r="H230"/>
+      <c r="I230" s="3">
+        <v>247.93</v>
+      </c>
+      <c r="J230">
+        <v>300</v>
+      </c>
+      <c r="K230" t="s" s="4">
+        <v>926</v>
+      </c>
+      <c r="L230"/>
+    </row>
+    <row r="231">
+      <c r="A231">
+        <v>15449</v>
+      </c>
+      <c r="B231" t="s">
+        <v>54</v>
+      </c>
+      <c r="C231" t="s">
+        <v>909</v>
+      </c>
+      <c r="D231" t="s">
+        <v>910</v>
+      </c>
+      <c r="E231" t="s">
+        <v>623</v>
+      </c>
+      <c r="F231" t="s">
+        <v>51</v>
+      </c>
+      <c r="G231" t="s">
+        <v>82</v>
+      </c>
+      <c r="H231"/>
+      <c r="I231" s="3">
+        <v>206.61</v>
+      </c>
+      <c r="J231">
+        <v>250</v>
+      </c>
+      <c r="K231" t="s" s="4">
+        <v>927</v>
+      </c>
+      <c r="L231"/>
+    </row>
+    <row r="232">
+      <c r="A232">
+        <v>15457</v>
+      </c>
+      <c r="B232" t="s">
+        <v>54</v>
+      </c>
+      <c r="C232" t="s">
+        <v>909</v>
+      </c>
+      <c r="D232" t="s">
+        <v>910</v>
+      </c>
+      <c r="E232" t="s">
+        <v>623</v>
+      </c>
+      <c r="F232" t="s">
+        <v>51</v>
+      </c>
+      <c r="G232" t="s">
+        <v>82</v>
+      </c>
+      <c r="H232"/>
+      <c r="I232" s="3">
+        <v>190.08</v>
+      </c>
+      <c r="J232">
+        <v>230</v>
+      </c>
+      <c r="K232" t="s" s="4">
+        <v>928</v>
+      </c>
+      <c r="L232"/>
+    </row>
+    <row r="233">
+      <c r="A233">
+        <v>15478</v>
+      </c>
+      <c r="B233" t="s">
+        <v>54</v>
+      </c>
+      <c r="C233" t="s">
+        <v>496</v>
+      </c>
+      <c r="D233" t="s">
+        <v>906</v>
+      </c>
+      <c r="E233" t="s">
+        <v>907</v>
+      </c>
+      <c r="F233" t="s">
+        <v>51</v>
+      </c>
+      <c r="G233" t="s">
+        <v>82</v>
+      </c>
+      <c r="H233"/>
+      <c r="I233" s="3">
+        <v>247.93</v>
+      </c>
+      <c r="J233">
+        <v>300</v>
+      </c>
+      <c r="K233" t="s" s="4">
+        <v>929</v>
+      </c>
+      <c r="L233"/>
+    </row>
+    <row r="234">
+      <c r="A234">
+        <v>15485</v>
+      </c>
+      <c r="B234" t="s">
+        <v>54</v>
+      </c>
+      <c r="C234" t="s">
+        <v>896</v>
+      </c>
+      <c r="D234" t="s">
+        <v>897</v>
+      </c>
+      <c r="E234" t="s">
+        <v>898</v>
+      </c>
+      <c r="F234" t="s">
+        <v>81</v>
+      </c>
+      <c r="G234" t="s">
+        <v>185</v>
+      </c>
+      <c r="H234"/>
+      <c r="I234" s="3">
+        <v>297.52</v>
+      </c>
+      <c r="J234">
+        <v>360</v>
+      </c>
+      <c r="K234" t="s" s="4">
+        <v>930</v>
+      </c>
+      <c r="L234"/>
+    </row>
+    <row r="235">
+      <c r="A235">
+        <v>15492</v>
+      </c>
+      <c r="B235" t="s">
+        <v>54</v>
+      </c>
+      <c r="C235" t="s">
+        <v>896</v>
+      </c>
+      <c r="D235" t="s">
+        <v>897</v>
+      </c>
+      <c r="E235" t="s">
+        <v>898</v>
+      </c>
+      <c r="F235" t="s">
+        <v>81</v>
+      </c>
+      <c r="G235" t="s">
+        <v>185</v>
+      </c>
+      <c r="H235"/>
+      <c r="I235" s="3">
+        <v>314.05</v>
+      </c>
+      <c r="J235">
+        <v>380</v>
+      </c>
+      <c r="K235" t="s" s="4">
+        <v>931</v>
+      </c>
+      <c r="L235"/>
+    </row>
+    <row r="236">
+      <c r="A236">
+        <v>15499</v>
+      </c>
+      <c r="B236" t="s">
+        <v>54</v>
+      </c>
+      <c r="C236" t="s">
+        <v>496</v>
+      </c>
+      <c r="D236" t="s">
+        <v>906</v>
+      </c>
+      <c r="E236" t="s">
+        <v>907</v>
+      </c>
+      <c r="F236" t="s">
+        <v>51</v>
+      </c>
+      <c r="G236" t="s">
+        <v>82</v>
+      </c>
+      <c r="H236"/>
+      <c r="I236" s="3">
+        <v>247.93</v>
+      </c>
+      <c r="J236">
+        <v>300</v>
+      </c>
+      <c r="K236" t="s" s="4">
+        <v>932</v>
+      </c>
+      <c r="L236"/>
+    </row>
+    <row r="237">
+      <c r="A237">
+        <v>15507</v>
+      </c>
+      <c r="B237" t="s">
+        <v>66</v>
+      </c>
+      <c r="C237" t="s">
+        <v>841</v>
+      </c>
+      <c r="D237" t="s">
+        <v>769</v>
+      </c>
+      <c r="E237" t="s">
+        <v>842</v>
+      </c>
+      <c r="F237" t="s">
+        <v>334</v>
+      </c>
+      <c r="G237" t="s">
+        <v>82</v>
+      </c>
+      <c r="H237"/>
+      <c r="I237" s="3">
+        <v>1537.19</v>
+      </c>
+      <c r="J237">
+        <v>1860</v>
+      </c>
+      <c r="K237" t="s" s="4">
+        <v>933</v>
+      </c>
+      <c r="L237"/>
+    </row>
+    <row r="238">
+      <c r="A238">
+        <v>15522</v>
+      </c>
+      <c r="B238" t="s">
+        <v>54</v>
+      </c>
+      <c r="C238" t="s">
+        <v>496</v>
+      </c>
+      <c r="D238" t="s">
+        <v>906</v>
+      </c>
+      <c r="E238" t="s">
+        <v>907</v>
+      </c>
+      <c r="F238" t="s">
+        <v>51</v>
+      </c>
+      <c r="G238" t="s">
+        <v>82</v>
+      </c>
+      <c r="H238"/>
+      <c r="I238" s="3">
+        <v>247.93</v>
+      </c>
+      <c r="J238">
+        <v>300</v>
+      </c>
+      <c r="K238" t="s" s="4">
+        <v>934</v>
+      </c>
+      <c r="L238"/>
+    </row>
+    <row r="239">
+      <c r="A239">
+        <v>15530</v>
+      </c>
+      <c r="B239" t="s">
+        <v>54</v>
+      </c>
+      <c r="C239" t="s">
+        <v>896</v>
+      </c>
+      <c r="D239" t="s">
+        <v>897</v>
+      </c>
+      <c r="E239" t="s">
+        <v>898</v>
+      </c>
+      <c r="F239" t="s">
+        <v>81</v>
+      </c>
+      <c r="G239" t="s">
+        <v>185</v>
+      </c>
+      <c r="H239"/>
+      <c r="I239" s="3">
+        <v>314.05</v>
+      </c>
+      <c r="J239">
+        <v>380</v>
+      </c>
+      <c r="K239" t="s" s="4">
+        <v>935</v>
+      </c>
+      <c r="L239"/>
+    </row>
+    <row r="240">
+      <c r="A240">
+        <v>15537</v>
+      </c>
+      <c r="B240" t="s">
+        <v>54</v>
+      </c>
+      <c r="C240" t="s">
+        <v>896</v>
+      </c>
+      <c r="D240" t="s">
+        <v>897</v>
+      </c>
+      <c r="E240" t="s">
+        <v>898</v>
+      </c>
+      <c r="F240" t="s">
+        <v>81</v>
+      </c>
+      <c r="G240" t="s">
+        <v>185</v>
+      </c>
+      <c r="H240"/>
+      <c r="I240" s="3">
+        <v>314.05</v>
+      </c>
+      <c r="J240">
+        <v>380</v>
+      </c>
+      <c r="K240" t="s" s="4">
+        <v>936</v>
+      </c>
+      <c r="L240"/>
+    </row>
+    <row r="241">
+      <c r="A241">
+        <v>15593</v>
+      </c>
+      <c r="B241" t="s">
+        <v>54</v>
+      </c>
+      <c r="C241" t="s">
+        <v>909</v>
+      </c>
+      <c r="D241" t="s">
+        <v>910</v>
+      </c>
+      <c r="E241" t="s">
+        <v>623</v>
+      </c>
+      <c r="F241" t="s">
+        <v>51</v>
+      </c>
+      <c r="G241" t="s">
+        <v>82</v>
+      </c>
+      <c r="H241"/>
+      <c r="I241" s="3">
+        <v>181.82</v>
+      </c>
+      <c r="J241">
+        <v>220</v>
+      </c>
+      <c r="K241" t="s" s="4">
+        <v>937</v>
+      </c>
+      <c r="L241"/>
+    </row>
+    <row r="242">
+      <c r="A242">
+        <v>15602</v>
+      </c>
+      <c r="B242" t="s">
+        <v>54</v>
+      </c>
+      <c r="C242" t="s">
+        <v>896</v>
+      </c>
+      <c r="D242" t="s">
+        <v>897</v>
+      </c>
+      <c r="E242" t="s">
+        <v>898</v>
+      </c>
+      <c r="F242" t="s">
+        <v>81</v>
+      </c>
+      <c r="G242" t="s">
+        <v>185</v>
+      </c>
+      <c r="H242"/>
+      <c r="I242" s="3">
+        <v>314.05</v>
+      </c>
+      <c r="J242">
+        <v>380</v>
+      </c>
+      <c r="K242" t="s" s="4">
+        <v>938</v>
+      </c>
+      <c r="L242"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="K2" r:id="rId138" location="" display="https://eridas.lt/preke/lenovo-v330-14ikb-14-0-fhd-i5-8250u-8gb-128gb-ssd/"/>
+    <hyperlink ref="K3" r:id="rId139" location="" display="https://eridas.lt/preke/lifebook-u728-12-5-ips-i5-8250u-8gb-256gb-svoris-tik-1-105kg/"/>
+    <hyperlink ref="K4" r:id="rId140" location="" display="https://eridas.lt/preke/fujitsu-lifebook-u748-14-fhd-ips-i5-8250u-8gb-256gb-ssd/"/>
+    <hyperlink ref="K5" r:id="rId141" location="" display="https://eridas.lt/preke/dell-latitude-5495/"/>
+    <hyperlink ref="K6" r:id="rId142" location="" display="https://eridas.lt/preke/dell-latitude-5495-14-0-fhd-ips-amd-ryzen-5-2500u-8gb-256gb-ssd/"/>
+    <hyperlink ref="K7" r:id="rId143" location="" display="https://eridas.lt/preke/thinkpad-l14-fhd-ryzen-5-4650u-8gb-128gb-ssd/"/>
+    <hyperlink ref="K8" r:id="rId144" location="" display="https://eridas.lt/preke/fujitsu-lifebook-e736-13-3-fhd-ips-i5-6200u-8gb-256gb-ssd/"/>
+    <hyperlink ref="K9" r:id="rId145" location="" display="https://eridas.lt/preke/lenovo-thinkpad-e495-14-0-fhd-ips-ryzen-5-3500u-8-256gb/"/>
+    <hyperlink ref="K10" r:id="rId146" location="" display="https://eridas.lt/preke/lifebook-e736-13-3-fhd-ips-i5-6200u-8gb-256gb-ssd/"/>
+    <hyperlink ref="K11" r:id="rId147" location="" display="https://eridas.lt/preke/fujitsu-s935-13-3-fhd-ips-i5-5200u-8gb-256gb-ssd/"/>
+    <hyperlink ref="K12" r:id="rId148" location="" display="https://eridas.lt/preke/lifebook-u747-13-3-fhd-ips-i5-6200u-8gb-256gb-ssd-copy/"/>
+    <hyperlink ref="K13" r:id="rId149" location="" display="https://eridas.lt/preke/toshiba-z30-c-16m-13-3-fhd-ips-i7-6500u-8gb-256gb-ssd/"/>
+    <hyperlink ref="K14" r:id="rId150" location="" display="https://eridas.lt/preke/toshiba-z30-c-120-13-3-fhd-ips-i5-6200u-8gb-256gb-ssd/"/>
+    <hyperlink ref="K15" r:id="rId151" location="" display="https://eridas.lt/preke/lifebook-u727-14-0-fhd-ips-i5-7200u-8gb-256gb-ssd/"/>
+    <hyperlink ref="K16" r:id="rId152" location="" display="https://eridas.lt/preke/surface-laptop-go-12-4-ips-i5-1035g1-4gb-64gb/"/>
+    <hyperlink ref="K17" r:id="rId153" location="" display="https://eridas.lt/preke/latitude-5410-14-0-i7-10610u-8gb-512tb-ssd-21/"/>
+    <hyperlink ref="K18" r:id="rId154" location="" display="https://eridas.lt/preke/17-3-hp-zbook-17-g3-fhd-ips-xeon-e3-1535m-v5-16gb-ram-512gb-ssd-quadro-m5000m-8gb-gddr5/"/>
+    <hyperlink ref="K19" r:id="rId155" location="" display="https://eridas.lt/preke/hp-elitebook-845-g9-fhd-ips-ryzen-5-6650-16-256gb/"/>
+    <hyperlink ref="K20" r:id="rId156" location="" display="https://eridas.lt/preke/hp-zbook-15-g1-workstation-15-6-fhd-matinis-i7-4700mq-8gb-256gb-ssd-nvidia-quadro-k1100m-2gb-gddr5/"/>
+    <hyperlink ref="K21" r:id="rId157" location="" display="https://eridas.lt/preke/cepter-n520-02-15-6-fhd-i5-8250u-16gb-512gb-ssd-1/"/>
+    <hyperlink ref="K22" r:id="rId158" location="" display="https://eridas.lt/preke/hp-zbook-14-g7-firefly-14-0-fhd-ips-i7-10610u-32gb-1tb-ssd-nvidia-quadro-p520-4gb-gddr5/"/>
+    <hyperlink ref="K23" r:id="rId159" location="" display="https://eridas.lt/preke/isparduodame-lenovo-thinkpad-x13-gen-1-1-14-0-fhd-ips-ryzen-3-4450u-8gb-128gb-ssd-gera-baterija/"/>
+    <hyperlink ref="K24" r:id="rId160" location="" display="https://eridas.lt/preke/microsoft-surface-laptop-3-13-5-i7-1065g7-16gb-256gb-ssd/"/>
+    <hyperlink ref="K25" r:id="rId161" location="" display="https://eridas.lt/preke/hp-elitebook-845-g8-fhd-ips-ryzen-5650u-16gb-256gb-30/"/>
+    <hyperlink ref="K26" r:id="rId162" location="" display="https://eridas.lt/preke/hp-elitebook-845-g10-fhd-ips-ryzen-5-7540u-16gb-256gb-ssd-usa-klaviatura-24-men-garantija/"/>
+    <hyperlink ref="K27" r:id="rId163" location="" display="https://eridas.lt/preke/hp-probook-445-g8-14-0-fhd-ips-probook-ryzen-5-4500u-16gb-256gb-ssd/"/>
+    <hyperlink ref="K28" r:id="rId164" location="" display="https://eridas.lt/preke/asus-vivobook-go-14-fhd-tn-matinis-ryzen-5-7520u-8gb-512gb-ssd-10/"/>
+    <hyperlink ref="K29" r:id="rId165" location="" display="https://eridas.lt/preke/hp-elitebook-845-g10-fhd-ips-ryzen-5-7540u-16gb-256gb-ssd-usa-klaviatura-24-men-garantija-c-grade/"/>
+    <hyperlink ref="K30" r:id="rId166" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p1-gen-1-15-6-fhd-ips-i7-8750h-16gb-256gb-p1000-4gb-53-su-ekrano-kosmetiniais-trukumais/"/>
+    <hyperlink ref="K31" r:id="rId167" location="" display="https://eridas.lt/preke/asus-bx325e-13-3-fhd-oled-i5-1135g7-8gb-512gb-ssd-31/"/>
+    <hyperlink ref="K32" r:id="rId168" location="" display="https://eridas.lt/preke/hp-probook-440-g9-14-fhd-ips-i3-1215u-8gb-256gb-ssd-5/"/>
+    <hyperlink ref="K33" r:id="rId169" location="" display="https://eridas.lt/preke/hp-probook-440-g10-14-fhd-ips-i3-1315u-16gb-256gb-ssd-5/"/>
+    <hyperlink ref="K34" r:id="rId170" location="" display="https://eridas.lt/preke/toshiba-dynabook-portege-x40-e-14-fhd-ips-touch-i5-8250u-8gb-256gb-ssd-10/"/>
+    <hyperlink ref="K35" r:id="rId171" location="" display="https://eridas.lt/preke/hp-elitebook-840-g6-14-0-fhd-i7-8565u-16gb-512gb-ssd-16/"/>
+    <hyperlink ref="K36" r:id="rId172" location="" display="https://eridas.lt/preke/msi-summit-e13-flip-evo-13-4-x360-touch-19201200-120hz-i7-1280p-32gb-ddr5-1tb-ssd-26/"/>
+    <hyperlink ref="K37" r:id="rId173" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p50-15-6-fhd-ips-touchscreen-i7-6820hq-16gb-256gb-m2000m-4gb/"/>
+    <hyperlink ref="K38" r:id="rId174" location="" display="https://eridas.lt/preke/dell-latitude-14-fhd-ips-i7-1365u-16gb-256gb-12-men-garantija/"/>
+    <hyperlink ref="K39" r:id="rId175" location="" display="https://eridas.lt/preke/hp-zbook-firefly-14-g8-14-fhd-ips-i7-1165g7-32gb-512gb-t500-4gb/"/>
+    <hyperlink ref="K40" r:id="rId176" location="" display="https://eridas.lt/preke/hp-elitebook-840-g8-14-0-fhd-ips-i5-1135g7-16gb-256gb-ssd-26-kopija/"/>
+    <hyperlink ref="K41" r:id="rId177" location="" display="https://eridas.lt/preke/lenovo-thinkpad-x270-12-5-fhd-ips-i5-7200u-8gb-256gb-ssd-12/"/>
+    <hyperlink ref="K42" r:id="rId178" location="" display="https://eridas.lt/preke/dell-precision-3470-14-0-fhd-ips-i7-1260p-16gb-512gb-ssd-nvidia-quadro-t550-4gb-35/"/>
+    <hyperlink ref="K43" r:id="rId179" location="" display="https://eridas.lt/preke/hp-probook-445-g8-14-fhd-ips-ryzen-3-5400u-8gb-256gb-ssd/"/>
+    <hyperlink ref="K44" r:id="rId180" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-2nd-gen-fhd-ips-i7-1165g7-32gb-ram-1tb-ssd-17-vienas-is-dvieju-type-c-neveikiantis/"/>
+    <hyperlink ref="K45" r:id="rId181" location="" display="https://eridas.lt/preke/gamming-laptop-15-6-60hz-i5-7300hq-8gb-256gb-ssd-21-gtx-1050-4gb-usa-klaviatura/"/>
+    <hyperlink ref="K46" r:id="rId182" location="" display="https://eridas.lt/preke/hp-elitebook-6-g1i-14-fhd-ips-matinis-ultra-5-225u-16gb-256gb-3/"/>
+    <hyperlink ref="K47" r:id="rId183" location="" display="https://eridas.lt/preke/hp-probook-450-g10-15-6-fhd-ips-i7-1355u-16gb-512gb-19/"/>
+    <hyperlink ref="K48" r:id="rId184" location="" display="https://eridas.lt/preke/dynabook-satellite-pro-c40-101-14-fhd-i5-1035g1-8gb-256gb-ssd-8/"/>
+    <hyperlink ref="K49" r:id="rId185" location="" display="https://eridas.lt/preke/hp-zbook-17-g5-17-3-fhd-ips-i7-8850h-32gb-512gb-ssd-quadro-p3200-6gb-30/"/>
+    <hyperlink ref="K50" r:id="rId186" location="" display="https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-a5000-16gb/"/>
+    <hyperlink ref="K51" r:id="rId187" location="" display="https://eridas.lt/preke/dell-precision-7540-17-3-fhd-ips-i7-9850h-32gb-512gb-rtx-5000-16gb-gddr6-63/"/>
+    <hyperlink ref="K52" r:id="rId188" location="" display="https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-64gb-ram-512gb-ssd-m3000m-4gb/"/>
+    <hyperlink ref="K53" r:id="rId189" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t495-14-0-fhd-ips-ryzen-3-pro-3300u-8gb-256gb-ssd-gera-baterija/"/>
+    <hyperlink ref="K54" r:id="rId190" location="" display="https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-32gb-ram-0gb-ssd-m3000m-4gb-21/"/>
+    <hyperlink ref="K55" r:id="rId191" location="" display="https://eridas.lt/preke/dell-precision-7710-17-3-fhd-ips-i7-6820hq-64gb-ram-512gb-ssd-m3000m-4gb-26/"/>
+    <hyperlink ref="K56" r:id="rId192" location="" display="https://eridas.lt/preke/dell-latitude-5430-14-0-fhd-ips-i7-1265u-16gb-256gb-6-men-garantija/"/>
+    <hyperlink ref="K57" r:id="rId193" location="" display="https://eridas.lt/preke/hp-elitebook-850-g4-15-6-fhd-tn-i5-7300u-8gb-256gb-26/"/>
+    <hyperlink ref="K58" r:id="rId194" location="" display="https://eridas.lt/preke/lenovo-thinkpad-x13-gen-1-13-3-fhd-ips-matinis-ryzen-5-4650u-16gb-512gb-14-trukumas-1vnt-usb-c-neveikia-ir-1vnt-usb/"/>
+    <hyperlink ref="K59" r:id="rId195" location="" display="https://eridas.lt/preke/hp-zbook-17-g6-17-3-fhd-ips-i9-9880h-32gb-512gb-rtx-5000-16gb-keli-trukumai-neveikia-lan-ir-siektiek-ekrane-matosi-nuospaudos-nuo-klaviaturos-centre/"/>
+    <hyperlink ref="K60" r:id="rId196" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t470p-14-0-fhd-ips-matinis-i7-7820hq-32gb-512gb-ssd-nvidia-930-mx-2gb-17/"/>
+    <hyperlink ref="K61" r:id="rId197" location="" display="https://eridas.lt/preke/lenovo-thinkpad-carbon-gen-8-14-fhd-ips-400-nit-i5-10210u-8gb-256gb-15/"/>
+    <hyperlink ref="K62" r:id="rId198" location="" display="https://eridas.lt/preke/hp-elitebook-830-g6-13-3-fhd-i7-8565u-16gb-512gb-ssd/"/>
+    <hyperlink ref="K63" r:id="rId199" location="" display="https://eridas.lt/preke/microsfot-surface-book-1-13-5-30002000-ips-i5-6300u-8gb-256gb-ssd-nvidia-geforce-1gb-22-mazesne-baterija-planseteje-neveikianti/"/>
+    <hyperlink ref="K64" r:id="rId200" location="" display="https://eridas.lt/preke/su-defektais-thinkpad-t440-14-0-hd-touch-i5-4300u-8gb-128gb/"/>
+    <hyperlink ref="K65" r:id="rId201" location="" display="https://eridas.lt/preke/dell-precision-5540-15-6-4k-ips-touch-i7-9850h-32gb-1tb-ssd-t2000-max-q-4gb-gddr6-39/"/>
+    <hyperlink ref="K66" r:id="rId202" location="" display="https://eridas.lt/preke/toshiba-z30-c-16m-13-3-fhd-ips-i7-6500u-8gb-256gb-ssd-su-ekrano-defektu-veikiantis-ir-bloga-baterija/"/>
+    <hyperlink ref="K67" r:id="rId203" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t490-14-0-fhd-ips-400-nitu-i5-8265u-8gb-256gb-18/"/>
+    <hyperlink ref="K68" r:id="rId204" location="" display="https://eridas.lt/preke/precision-7560-15-6-fhd-ips-i9-11950h-64gb-1tb-ssd-rtx-a3000-6gb/"/>
+    <hyperlink ref="K69" r:id="rId205" location="" display="https://eridas.lt/preke/surface-4-pro-12-3-27361824-ips-touch-i7-6650u-8gb-256gb-ssd-22/"/>
+    <hyperlink ref="K70" r:id="rId206" location="" display="https://eridas.lt/preke/hp-elitebook-1030-g1-touch-13-3-qhd-m7-6y75-16gb-256gb-ssd-nesuinstaliuotas/"/>
+    <hyperlink ref="K71" r:id="rId207" location="" display="https://eridas.lt/preke/hp-probook-430-g5-13-3-fhd-ips-i5-8250u-8gb-256gb/"/>
+    <hyperlink ref="K72" r:id="rId208" location="" display="https://eridas.lt/preke/hp-zbook-14u-g6-14-0-fhd-ips-i7-8565u-16gb-512gb-ssd-16/"/>
+    <hyperlink ref="K73" r:id="rId209" location="" display="https://eridas.lt/preke/dell-latitude-5430-14-0-fhd-ips-i7-1265u-16gb-256gb-23/"/>
+    <hyperlink ref="K74" r:id="rId210" location="" display="https://eridas.lt/preke/hp-probook-430-g5-13-3-fhd-ips-i5-8250u-4gb-256gb-27-1vnt-kairys-usb-islaustas/"/>
+    <hyperlink ref="K75" r:id="rId211" location="" display="https://eridas.lt/preke/lenovo-ideapad-flex-5-14alc05-x360-14-fhd-ips-ts-ryzen-5-5500u-8gb-512gb-13/"/>
+    <hyperlink ref="K76" r:id="rId212" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p72-17-3-fhd-ips-intel-xeon-e-2186m-32gb-ram-512gb-ssd-p5200-16gb-max-q-2gb-8-su-keletu-nedideliu-defektu/"/>
+    <hyperlink ref="K77" r:id="rId213" location="" display="https://eridas.lt/preke/hp-elitebook-860-g11-16-0-fhd-ips-core-ultra-5-125h-16gb-512gb-ssd-7-garantija-iki-2028-02-12/"/>
+    <hyperlink ref="K78" r:id="rId214" location="" display="https://eridas.lt/preke/hp-zbook-create-g7-15-6-fhd-ips-i9-10885h-32gb-1tb-ssd-nvidia-rtx-2070-8gb-max-q-28/"/>
+    <hyperlink ref="K79" r:id="rId215" location="" display="https://eridas.lt/preke/hp-zbook-fury-17-g7-17-3-fhd-ips-i7-10850h-64gb-512gb-ssd-nvidia-rtx-4000-max-q-28-minimalus-speakeriu-pasidevejimas/"/>
+    <hyperlink ref="K80" r:id="rId216" location="" display="https://eridas.lt/preke/thinkpad-l14-gen-1-14-0-hd-ryzen-3-4450u-8gb-256gb-19-yra-balta-neryski-demele/"/>
+    <hyperlink ref="K81" r:id="rId217" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p1-gen2-15-6-fhd-ips-60hz-i7-9750h-32gb-512gb-ssd-nvidia-quadro-t1000-4gb-19/"/>
+    <hyperlink ref="K82" r:id="rId218" location="" display="https://eridas.lt/preke/dell-precision-7760-17-3-fhd-ips-i7-11850h-16gb-512gb-ssd-rtx-a5000-16gb-0-su-nedideliu-defektu-klaviaturos-pasvietimas-neveikia/"/>
+    <hyperlink ref="K83" r:id="rId219" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t470-14-0-fhd-ips-i5-7300u-8gb-256gb-ssd-viena-isorine-baterija-padidintos-talpos-25/"/>
+    <hyperlink ref="K84" r:id="rId220" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t470-14-0-fhd-ips-i5-7300u-8gb-256gb-ssd-viena-isorine-baterija-padidintos-talpos-10/"/>
+    <hyperlink ref="K85" r:id="rId221" location="" display="https://eridas.lt/preke/dynabook-toshiba-satellite-pro-c40-g-11g-14-0-fhd-i5-10210u-8gb-antras-lizdas-laisvas-256gb-ssd-9/"/>
+    <hyperlink ref="K86" r:id="rId222" location="" display="https://eridas.lt/preke/dynabook-toshiba-satellite-pro-c40-h-101-14-0-fhd-i5-1035g1-8gb-antras-lizdas-laisvas-256gb-ssd-5/"/>
+    <hyperlink ref="K87" r:id="rId223" location="" display="https://eridas.lt/preke/fujitsu-lifebook-e5410-14-0-fhd-i5-10310u-8gb-256gb-20-bios-su-passwordu-windows-isiraso/"/>
+    <hyperlink ref="K88" r:id="rId224" location="" display="https://eridas.lt/preke/lenovo-thinkpad-l14-14-0-fhd-ips-i5-10210u-8gb-256gb-ssd-13-windows-nesuinstaliuota/"/>
+    <hyperlink ref="K89" r:id="rId225" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t470-14-0-fhd-ips-i5-7300u-8gb-256gb-ssd-viena-isorine-baterija-padidintos-talpos-18/"/>
+    <hyperlink ref="K90" r:id="rId226" location="" display="https://eridas.lt/preke/intel-regulatory-model-qc7-15-6-fhd-ips-144hz-i7-9750h-16gb-512gb-ssd-gtx-1660-ti-6gb-nera-baterijos-neveikia-ausiniu-lizdas/"/>
+    <hyperlink ref="K91" r:id="rId227" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t470-14-0-fhd-ips-i5-6200u-8gb-256gb-ssd-viena-isorine-baterija-padidintos-talpos-15/"/>
+    <hyperlink ref="K92" r:id="rId228" location="" display="https://eridas.lt/preke/latitude-5310-13-3-fhd-ips-i7-10610u-32gb-ram-1tb-ssd-68/"/>
+    <hyperlink ref="K93" r:id="rId229" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p1-gen2-15-6-fhd-ips-60hz-i7-9750h-32gb-512gb-ssd-nvidia-quadro-t1000-4gb-21/"/>
+    <hyperlink ref="K94" r:id="rId230" location="" display="https://eridas.lt/preke/lenovo-thinkpad-x13-gen1-13-3-hd-i5-10310u-16gb-256gb-11/"/>
+    <hyperlink ref="K95" r:id="rId231" location="" display="https://eridas.lt/preke/thinkpad-p1-gen-3-15-6-fhd-ips-i7-10850h-64gb-512gb-ssd-nvidia-quadro-t1000-4gb-max-q-13/"/>
+    <hyperlink ref="K96" r:id="rId232" location="" display="https://eridas.lt/preke/hp-elitebook-830-g8-13-3-fhd-ips-i7-1165g7-32gb-ram-1tb-ssd-28/"/>
+    <hyperlink ref="K97" r:id="rId233" location="" display="https://eridas.lt/preke/hp-elitebook-830-g8-13-3-fhd-ips-400-nit-i7-1165g7-16gb-ram-256gb-ssd-26/"/>
+    <hyperlink ref="K98" r:id="rId234" location="" display="https://eridas.lt/preke/hp-envy-x360-14-fa0803no-13-3-fhd-ips-x360-touch-ryzen-5-8640hs-16gb-512gb-ssd-14-1vnt-usb-neveikiantis/"/>
+    <hyperlink ref="K99" r:id="rId235" location="" display="https://eridas.lt/preke/hp-zbook-power-15-6-g8-15-6-fhd-ips-i7-11850h-32gb-512gb-rtx-a2000-4gb-29-c-grade-be-ikroviklio-galima-ir-su/"/>
+    <hyperlink ref="K100" r:id="rId236" location="" display="https://eridas.lt/preke/lenovo-ideapad-3-14iil05-14-0-fhd-tn-i3-1005g1-4gb-128gb-ssd-12-be-kroviklio-galima-ir-su/"/>
+    <hyperlink ref="K101" r:id="rId237" location="" display="https://eridas.lt/preke/hp-zbook-power-15-6-g8-15-6-fhd-ips-i7-11850h-32gb-512gb-rtx-a2000-4gb-33-c-grade-be-ikroviklio-galima-ir-su-ausiniu-lizdas-neveikia-ir-2vnt-usb-blogi/"/>
+    <hyperlink ref="K102" r:id="rId238" location="" display="https://eridas.lt/preke/dell-latitude-5411-14-0fhd-ips-touch-i5-10400h-32gb-ram-1tb-ssd-59/"/>
+    <hyperlink ref="K103" r:id="rId239" location="" display="https://eridas.lt/preke/precision-7560-15-6-fhd-ips-i9-11950h-64gb-1tb-ssd-rtx-a3000-6gb-28/"/>
+    <hyperlink ref="K104" r:id="rId240" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-gen-2-14-0-fhd-ips-ryzen-5-4650u-16gb-256gb-30-trukumas-1vnt-usb-c-neveikia/"/>
+    <hyperlink ref="K105" r:id="rId241" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t470s-14-0-fhd-ips-i5-7300u-16gb-256gb-ssd-dvi-baterijos-13-29/"/>
+    <hyperlink ref="K106" r:id="rId242" location="" display="https://eridas.lt/preke/hp-elitebook-835-g7-13-3-fhd-ips-ryzen-5-4650u-8gb-256gb-ssd-nera-baterijos/"/>
+    <hyperlink ref="K107" r:id="rId243" location="" display="https://eridas.lt/preke/hp-elitebook-840-g10-14-0-fhd-ips-i7-1365u-16gb-256gb-ssd-31-windows-11-pro-suinstaliuota/"/>
+    <hyperlink ref="K108" r:id="rId244" location="" display="https://eridas.lt/preke/hp-probook-640-g8-14-0-fhd-ips-i5-1145g7-16gb-256gb-ssd-17/"/>
+    <hyperlink ref="K109" r:id="rId245" location="" display="https://eridas.lt/preke/lenovo-thinkpad-x13-gen-1-13-3-x360-fhd-ips-touch-i5-10210u-8gb-256b-ssd-23-pen-komplekte-yra/"/>
+    <hyperlink ref="K110" r:id="rId246" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t480s-14-0-fhd-ips-i5-8250u-8gb-256gb-ssd-26/"/>
+    <hyperlink ref="K111" r:id="rId247" location="" display="https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-5000-max-q-16gb-46-kopija/"/>
+    <hyperlink ref="K112" r:id="rId248" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t480-14-0-fhd-ips-i7-8650u-32gb-ddr4-ram-512gb-ssd-abi-baterijos-blogas/"/>
+    <hyperlink ref="K113" r:id="rId249" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t470p-14-0-fhd-ips-matinis-i7-7820hq-32gb-1tb-ssd-nvidia-930-mx-2gb-7/"/>
+    <hyperlink ref="K114" r:id="rId250" location="" display="https://eridas.lt/preke/surface-4-pro-12-3-27361824-ips-touch-i5-6300u-8gb-256gb-ssd-19-su-klaviatura-ir-dockingu-krovikliu/"/>
+    <hyperlink ref="K115" r:id="rId251" location="" display="https://eridas.lt/preke/thinkpad-t14-gen3-14-0-fhd-ips-i5-1245u-16gb-256gb-1-1vnt-usb-neveikiantis-minimaliai-nuospaudu-ekrane-nuo-klviaturos-yra/"/>
+    <hyperlink ref="K116" r:id="rId252" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-gen-3-fhd-400-nit-ips-i7-1260p-32gb-lpddr5-512gb-41/"/>
+    <hyperlink ref="K117" r:id="rId253" location="" display="https://eridas.lt/preke/lenovo-ideapad-5-pro-14acn6-14-0-wqxga-28801800-120hz-ryzen-7-5800u-16gb-128gb-ssd-9/"/>
+    <hyperlink ref="K118" r:id="rId254" location="" display="https://eridas.lt/preke/dell-precision-5540-15-6-fhd-ips-i7-9850h-32gb-ram-0gb-ssd-t2000-max-q-4gb-gddr6-37-c-grade/"/>
+    <hyperlink ref="K119" r:id="rId255" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14-2nd-gen-14-0-fhd-ips-i5-1135g7-16gb-ram-512-ssd-11-1vnt-usb-c-neveikiantis-antras-per-kuri-taipogi-krauna-veikia-gerai/"/>
+    <hyperlink ref="K120" r:id="rId256" location="" display="https://eridas.lt/preke/dell-latitude-5530-15-6-fhd-ips-i7-1265u-16gb-256gb-13/"/>
+    <hyperlink ref="K121" r:id="rId257" location="" display="https://eridas.lt/preke/hp-zbook-fury-17-g7-17-3-fhd-ips-i7-10850h-32gb-512gb-ssd-nvidia-rtx-5000-max-q-16gb-32/"/>
+    <hyperlink ref="K122" r:id="rId258" location="" display="https://eridas.lt/preke/thinkpad-t14-gen3-14-0-fhd-ips-i7-1255u-16gb-512gb-20/"/>
+    <hyperlink ref="K123" r:id="rId259" location="" display="https://eridas.lt/preke/hp-zbook-power-15-6-g8-15-6-fhd-ips-i7-11850h-32gb-512gb-nmve-2tb-nmve-rtx-a2000-4gb-29-c-grade-su-ekrano-defektu/"/>
+    <hyperlink ref="K124" r:id="rId260" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p53-15-6-fhd-ips-i7-9850h-16gb-256gb-t1000-4gb-0/"/>
+    <hyperlink ref="K125" r:id="rId261" location="" display="https://eridas.lt/preke/dell-precision-5540-15-6-fhd-ips-i7-9850h-0gb-ram-0gb-ssd-t2000-max-q-4gb-gddr6-37-c-grade-be-ikroviklio/"/>
+    <hyperlink ref="K126" r:id="rId262" location="" display="https://eridas.lt/preke/getac-s410-g3-rugged-14-0-fhd-ips-intel-i5-8365u-32gb-256gb-ssd-28/"/>
+    <hyperlink ref="K127" r:id="rId263" location="" display="https://eridas.lt/preke/fujitsu-lifebook-u7410-14-fhd-ips-i7-10510u-32gb-1tb-ssd23-made-in-japan/"/>
+    <hyperlink ref="K128" r:id="rId264" location="" display="https://eridas.lt/preke/dell-latitude-7400-14-0-fhd-ips-intel-i5-8365u-32gb-256gb-ssd-48/"/>
+    <hyperlink ref="K129" r:id="rId265" location="" display="https://eridas.lt/preke/lenovo-yoga-slim-7-pro-14ach5-14-0-22401400-ryzen-5-5600h-16gb-256gb-21/"/>
+    <hyperlink ref="K130" r:id="rId266" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t480s-14-0-fhd-ips-i5-8250u-8gb-256gb-ssd-33/"/>
+    <hyperlink ref="K131" r:id="rId267" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p1-gen-2-15-6-fhd-ips-i7-9850h-64gb-512gb-ssd-t1000-4gb-16/"/>
+    <hyperlink ref="K132" r:id="rId268" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p15s-gen-2-15-6-fhd-ips-i7-1165g7-32gb-512gb-ssd-nvidia-quadro-t500-2gb-16/"/>
+    <hyperlink ref="K133" r:id="rId269" location="" display="https://eridas.lt/preke/thinkpad-t14-gen3-14-0-fhd-ips-i5-1235u-16gb-256gb-0/"/>
+    <hyperlink ref="K134" r:id="rId270" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p14s-gen-2-14-fhd-ips-300-nit-ryzen-5-pro-5650u-16gb-512gb-ssd-9-yra-nuospaudu-nuo-klaviaturos-ekrane/"/>
+    <hyperlink ref="K135" r:id="rId271" location="" display="https://eridas.lt/preke/hp-elite-x2-g4-13-3-19201280-ips-touch-i5-8265u-8gb-256gb-ssd-15/"/>
+    <hyperlink ref="K136" r:id="rId272" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t430s-14-0-hd-i7-3520m-8gb-240gb-ssd-32-su-uk-klaviatura/"/>
+    <hyperlink ref="K137" r:id="rId273" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t420s-14-0-hd-i7-2620m-8gb-160gb-ssd-16-nvidia-quadro-nvs-4200m/"/>
+    <hyperlink ref="K138" r:id="rId274" location="" display="https://eridas.lt/preke/hp-elitebook-640-g9-14-0-fhd-ips-i5-1235u-16gb-256gb-ssd-31/"/>
+    <hyperlink ref="K139" r:id="rId275" location="" display="https://eridas.lt/preke/hp-elitebook-640-g9-14-0-fhd-ips-i5-1235u-16gb-256gb-ssd-23/"/>
+    <hyperlink ref="K140" r:id="rId276" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t420s-14-0-hd-i7-2620m-8gb-160gb-ssd-36-nvidia-quadro-nvs-4200m/"/>
+    <hyperlink ref="K141" r:id="rId277" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t420s-14-0-hd-i7-2640m-8gb-160gb-ssd-24-nvidia-quadro-nvs-4200m/"/>
+    <hyperlink ref="K142" r:id="rId278" location="" display="https://eridas.lt/preke/hp-probook-640-g8-14-0-fhd-ips-i5-1145g7-16gb-512gb-ssd-17-a-grade/"/>
+    <hyperlink ref="K143" r:id="rId279" location="" display="https://eridas.lt/preke/hp-elitebook-x360-1040-g8-13-3-fhd-ips-touch-i5-1135g7-16gb-256gb-ssd-26/"/>
+    <hyperlink ref="K144" r:id="rId280" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t15-gen2-15-6-fhd-ips-i5-1135g7-16gb-256gb-ssd-10/"/>
+    <hyperlink ref="K145" r:id="rId281" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p51-i7-7820hq-32gb-ram-1tb-ssd-quadro-m2200-4gb-15/"/>
+    <hyperlink ref="K146" r:id="rId282" location="" display="https://eridas.lt/preke/hp-probook-445-g1013-3-hd-tn-amd-ryzen-3-7330u-8gb-256gb-ssd-7/"/>
+    <hyperlink ref="K147" r:id="rId283" location="" display="https://eridas.lt/preke/dell-precision-m4800-15-6-fhd-i7-4800mq-16gb-256gb-quadro-k2100m-2gb-11/"/>
+    <hyperlink ref="K148" r:id="rId284" location="" display="https://eridas.lt/preke/hp-zbook-fury-16-g9-16-0-fhd-ips-400-nit-intel-i7-12850hx-64gb-512gb-ssd-nvidia-rtx-a5500-16gb-27/"/>
+    <hyperlink ref="K149" r:id="rId285" location="" display="https://eridas.lt/preke/dell-latitude-5400-14-0-fhd-ips-i5-8265u-16gb-256gb-30/"/>
+    <hyperlink ref="K150" r:id="rId286" location="" display="https://eridas.lt/preke/dell-precision-5540-15-6-fhd-ips-i7-9850h-16gb-256-ssd-t1000-4gb-gddr6-39/"/>
+    <hyperlink ref="K151" r:id="rId287" location="" display="https://eridas.lt/preke/hp-probook-445-g1013-3-fhd-ips-amd-ryzen-3-7330u-16gb-256gb-ssd-17/"/>
+    <hyperlink ref="K152" r:id="rId288" location="" display="https://eridas.lt/preke/lenovo-thinkpad-l14-14-0-fhd-ips-i5-10210u-8gb-256gb-ssd-13/"/>
+    <hyperlink ref="K153" r:id="rId289" location="" display="https://eridas.lt/preke/fujitsu-lifebook-e449-14-0-fhd-ips-i5-8250u-8gb-256gb-ssd-47/"/>
+    <hyperlink ref="K154" r:id="rId290" location="" display="https://eridas.lt/preke/hp-elitebook-x360-1040-g8-14-0-fhd-ips-touch-i5-1135g7-16gb-256gb-ssd-26/"/>
+    <hyperlink ref="K155" r:id="rId291" location="" display="https://eridas.lt/preke/hp-elitebook-x360-1040-g8-14-0-fhd-ips-touch-i5-1135g7-16gb-256gb-ssd-28/"/>
+    <hyperlink ref="K156" r:id="rId292" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t15p-gen-2-15-6-fhd-ips-i5-11400h-16gb-512gb-ssd-21/"/>
+    <hyperlink ref="K157" r:id="rId293" location="" display="https://eridas.lt/preke/dell-precision-7550-15-6-fhd-ips-i7-10850h-32gb-512gb-ssd-rtx-5000-max-q-16gb-66-1-vnt-usb-sulauzytas/"/>
+    <hyperlink ref="K158" r:id="rId294" location="" display="https://eridas.lt/preke/lenovo-thinkpad-x13-gen-2-13-3-fhd-ips-i5-1135g7-8gb-512gb-ssd-0/"/>
+    <hyperlink ref="K159" r:id="rId295" location="" display="https://eridas.lt/preke/lenovo-thinkpad-l14-14-0-fhd-ips-i5-10210u-8gb-256gb-ssd-11-sunkiau-spaudosi-space-mygtukas/"/>
+    <hyperlink ref="K160" r:id="rId296" location="" display="https://eridas.lt/preke/dell-latitude-5421-14-0-fhd-ips-i7-11850h-64gb-512gb-rtx-a2000-4gb-59-nvidia-mx-450-2gb-gddr6/"/>
+    <hyperlink ref="K161" r:id="rId297" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p15-gen-1-15-6-fhd-ips-60hz-i7-10750h-16gb-256gb-ssd-nvidia-quadro-t1000-4gb-0/"/>
+    <hyperlink ref="K162" r:id="rId298" location="" display="https://eridas.lt/preke/dell-precision-7750-17-3-fhd-ips-gen-1-i9-10885h-32gb-512gb512gb-rtx-5000-16gb-15/"/>
+    <hyperlink ref="K163" r:id="rId299" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t470s-14-0-fhd-ips-i5-7300u-16gb-256gb-ssd-dvi-baterijos-26-19/"/>
+    <hyperlink ref="K164" r:id="rId300" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t470s-14-0-fhd-ips-touch-i5-7300u-16gb-256gb-ssd-dvi-baterijos-23-23/"/>
+    <hyperlink ref="K165" r:id="rId301" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t470s-14-0-fhd-ips-touch-i5-7300u-16gb-256gb-ssd-dvi-baterijos-22-67/"/>
+    <hyperlink ref="K166" r:id="rId302" location="" display="https://eridas.lt/preke/dell-precision-5550-15-6-fhd-ips-i7-10850h-16gb-512-ssd-t2000-4gb-gddr6-max-q-41/"/>
+    <hyperlink ref="K167" r:id="rId303" location="" display="https://eridas.lt/preke/dell-precision-7670-16-0-4k-oled-touch-i7-12850hx-64gb-ddr5-ram-1tb-ssd-rtx-a4500-16gb-29/"/>
+    <hyperlink ref="K168" r:id="rId304" location="" display="https://eridas.lt/preke/hp-zbook-17-g6-17-3-fhd-ips-i9-9880h-32gb-512gb-rtx-5000-16gb-16/"/>
+    <hyperlink ref="K169" r:id="rId305" location="" display="https://eridas.lt/preke/dell-precision-m4800-15-6-fhd-ips-i7-4810mq-16gb-256gb-quadro-k2100m-2gb-19-uk-klaviatura/"/>
+    <hyperlink ref="K170" r:id="rId306" location="" display="https://eridas.lt/preke/dell-latitude-5400-14-0-fhd-ips-i5-8265u-16gb-256gb-4/"/>
+    <hyperlink ref="K171" r:id="rId307" location="" display="https://eridas.lt/preke/dell-latitude-5400-14-0-fhd-ips-i5-8265u-16gb-256gb-16/"/>
+    <hyperlink ref="K172" r:id="rId308" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t495-14-0-fhd-ips-ryzen-3-pro-3300u-8gb-256gb-ssd-26-1vnt-type-c-neveikiantis/"/>
+    <hyperlink ref="K173" r:id="rId309" location="" display="https://eridas.lt/preke/thinkpad-t14-gen3-14-0-fhd-ips-i5-1235u-16gb-256gb-13/"/>
+    <hyperlink ref="K174" r:id="rId310" location="" display="https://eridas.lt/preke/latitude-5520-15-6-fhd-ips-i7-1185g7-16gb-256gb-ssd-24/"/>
+    <hyperlink ref="K175" r:id="rId311" location="" display="https://eridas.lt/preke/hp-zbook-firefly-14-g8-14-fhd-ips-i7-1165g7-32gb-512gb-t500-4gb-31/"/>
+    <hyperlink ref="K176" r:id="rId312" location="" display="https://eridas.lt/preke/hp-probook-14-0-fhd-ips-i5-8265u-8gb-256gb-ssd-16-windows-nesuinstaliuota/"/>
+    <hyperlink ref="K177" r:id="rId313" location="" display="https://eridas.lt/preke/dell-precision-3551-15-6-fhd-ips-i7-10850h-32gb-512-ssd-quadro-p620-4gb-37/"/>
+    <hyperlink ref="K178" r:id="rId314" location="" display="https://eridas.lt/preke/hp-zbook-fury-15-g7-15-6-fhd-ips-i7-10850h-32gb-1tb-ssd-nvidia-quadro-t2000-4gb-max-q-28/"/>
+    <hyperlink ref="K179" r:id="rId315" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t15-gen2-15-6-fhd-ips-i5-1135g7-16gb-256gb-ssd-15/"/>
+    <hyperlink ref="K180" r:id="rId316" location="" display="https://eridas.lt/preke/lenovo-thinkpad-e14-gen-2-15-6-fhd-ips-i7-1165g7-16gb-256gb-ssd-9/"/>
+    <hyperlink ref="K181" r:id="rId317" location="" display="https://eridas.lt/preke/lenovo-thinkbook-14-g4-iap-14-0-fhd-ips-i5-1235u-16gb-256gb-9-su-defektais-c-grade/"/>
+    <hyperlink ref="K182" r:id="rId318" location="" display="https://eridas.lt/preke/hp-zbook-17-g5-17-3-fhd-ips-i7-8850h-32gb-512gb-ssd-quadro-p5200-16gb-5-mikrafonas-neveikia/"/>
+    <hyperlink ref="K183" r:id="rId319" location="" display="https://eridas.lt/preke/hp-envy-17-k230ng-17-3-hd-blizgus-i7-5500u-16gb-256gb-1tb-hdd-gtx-850-4gb-0-nesuinstaliuotas/"/>
+    <hyperlink ref="K184" r:id="rId320" location="" display="https://eridas.lt/preke/thinkpad-p1-gen-3-15-6-fhd-ips-i7-10850h-16gb-256gb-ssd-nvidia-quadro-rtx-3000-6gb-gddr6-0/"/>
+    <hyperlink ref="K185" r:id="rId321" location="" display="https://eridas.lt/preke/lenovo-thinkpad-x280-12-5-hd-tn-i5-8350u-8gb-ram-128gb-ssd-11/"/>
+    <hyperlink ref="K186" r:id="rId322" location="" display="https://eridas.lt/preke/lenovo-thinkbook-14-g2-itl-14-0-fhd-ips-i5-1135g7-8gb-256gb-ssd-9/"/>
+    <hyperlink ref="K187" r:id="rId323" location="" display="https://eridas.lt/preke/hp-zbook-fury-16-g11-16-0-fhd-ips-400-nit-intel-i7-13850hx-64gb-512gb-ssd-nvidia-rtx-a5000-16gb-ada-17-garantija-iki-2028-09-02/"/>
+    <hyperlink ref="K188" r:id="rId324" location="" display="https://eridas.lt/preke/hp-zbook-17-g4-17-3-19201080-ips-matinis-i7-7820hq-32gb-512gb-p3000-6gb-35-neveikia-home-mygtukas/"/>
+    <hyperlink ref="K189" r:id="rId325" location="" display="https://eridas.lt/preke/hp-zbook-fury-16-g11-16-0-fhd-ips-400-nit-intel-i7-13850hx-64gb-512gb-ssd-nvidia-rtx-a5000-16gb-ada-20-garantija-iki-2027-12-18/"/>
+    <hyperlink ref="K190" r:id="rId326" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-gen-2-14-0-fhd-ips-400-nit-ryzen-5-4650u-16gb-256gb-33/"/>
+    <hyperlink ref="K191" r:id="rId327" location="" display="https://eridas.lt/preke/hp-elitebook-830-g5-13-3-fhd-ips-i7-8550u-8gb-256gb-13-win-11-pro-surasyta/"/>
+    <hyperlink ref="K192" r:id="rId328" location="" display="https://eridas.lt/preke/hp-elitebook-840-g10-14-0-fhd-ips-i5-1335u-16gb-512gb-ssd-10-windows-11-pro-suinstaliuota/"/>
+    <hyperlink ref="K193" r:id="rId329" location="" display="https://eridas.lt/preke/lenovo-thinkpad-e14-gen-2-14-0-fhd-ips-ryzen-3-4300u-8gb-256gb-15/"/>
+    <hyperlink ref="K194" r:id="rId330" location="" display="https://eridas.lt/preke/lenovo-thinkbook-14-g4-aba-14-0-fhd-ips-amd-ryzen-5-5625u-8gb-256gb-ssd-20/"/>
+    <hyperlink ref="K195" r:id="rId331" location="" display="https://eridas.lt/preke/lenovo-thinkbook-14-g4-aba-14-0-fhd-ips-amd-ryzen-5-5625u-8gb-256gb-ssd-13/"/>
+    <hyperlink ref="K196" r:id="rId332" location="" display="https://eridas.lt/preke/lenovo-thinkbook-14-g4-aba-14-0-fhd-ips-amd-ryzen-5-5625u-8gb-256gb-ssd-12/"/>
+    <hyperlink ref="K197" r:id="rId333" location="" display="https://eridas.lt/preke/dell-latitude-5330-13-3-fhd-ips-touch-i7-1265u-16gb-256gb-6/"/>
+    <hyperlink ref="K198" r:id="rId334" location="" display="https://eridas.lt/preke/getac-s410-g3-rugged-14-0-fhd-ips-intel-i5-8365u-32gb-1tb-ssd-19-usa-klaviatura/"/>
+    <hyperlink ref="K199" r:id="rId335" location="" display="https://eridas.lt/preke/getac-s410-g3-rugged-14-0-fhd-ips-intel-i5-8365u-32gb-1tb-ssd-25-usa-klaviatura/"/>
+    <hyperlink ref="K200" r:id="rId336" location="" display="https://eridas.lt/preke/getac-s410-g3-rugged-14-0-fhd-ips-intel-i5-8365u-32gb-1tb-ssd-28/"/>
+    <hyperlink ref="K201" r:id="rId337" location="" display="https://eridas.lt/preke/getac-s410-g3-rugged-14-0-fhd-ips-intel-i5-8365u-32gb-1tb-ssd-11/"/>
+    <hyperlink ref="K202" r:id="rId338" location="" display="https://eridas.lt/preke/dell-latitude-7440-14-0-fhd-ips-touch-i5-1245u-16gb-512gb-11-usa-klaviatura/"/>
+    <hyperlink ref="K203" r:id="rId339" location="" display="https://eridas.lt/preke/dell-latitude-7440-14-0-fhd-ips-touch-i5-1245u-16gb-256gb-7-usa-klaviatura/"/>
+    <hyperlink ref="K204" r:id="rId340" location="" display="https://eridas.lt/preke/lenovo-thinkpad-x1-yoga-g3-x360-14-0-fhd-ips-i7-8550u-16gb-ram-512gb-ssd-23/"/>
+    <hyperlink ref="K205" r:id="rId341" location="" display="https://eridas.lt/preke/dell-latitude-7430-14-0-fhd-ips-touch-i7-1265u-16gb-512gb-8-usa-klaviatura/"/>
+    <hyperlink ref="K206" r:id="rId342" location="" display="https://eridas.lt/preke/latitude-7420-14-0-fhd-ips-touch-x360-i7-1185g7-32gb-256gb-ssd-27/"/>
+    <hyperlink ref="K207" r:id="rId343" location="" display="https://eridas.lt/preke/dell-latitude-5320-fhd-13-3-ips-i5-1145g7-8gb-256gb-ssd-1/"/>
+    <hyperlink ref="K208" r:id="rId344" location="" display="https://eridas.lt/preke/dell-latitude-5411-14-0fhd-ips-i7-10850h-16gb-512gb-ssd-nvidia-mx-250-2gb-0-usa-klaviatura/"/>
+    <hyperlink ref="K209" r:id="rId345" location="" display="https://eridas.lt/preke/dell-latitude-3420-14-0-fhd-ips-i5-1135g7-8gb-256gb-ssd-1-su-vieneriu-metu-garantija/"/>
+    <hyperlink ref="K210" r:id="rId346" location="" display="https://eridas.lt/preke/dell-latitude-5410-14-0-fhd-ips-i5-10310u-8gb-256gb-29/"/>
+    <hyperlink ref="K211" r:id="rId347" location="" display="https://eridas.lt/preke/dell-latitude-3540-15-6-fhd-ips-i5-1335u-16gb-256gb-ssd-11-windows-11-pro-suinstaliuota/"/>
+    <hyperlink ref="K212" r:id="rId348" location="" display="https://eridas.lt/preke/dell-latitude-3510-15-6-fhd-ips-i3-10110u-16gb-256gb-ssd-6-windows-11-pro-suinstaliuota/"/>
+    <hyperlink ref="K213" r:id="rId349" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-14-ru-lipdukai-ant-us-kb-uzklijuoti/"/>
+    <hyperlink ref="K214" r:id="rId350" location="" display="https://eridas.lt/preke/hp-zbook-fury-16-g9-16-0-fhd-ips-400-nit-intel-i7-12850hx-64gb-512gb-ssd-nvidia-rtx-a5500-16gb-26/"/>
+    <hyperlink ref="K215" r:id="rId351" location="" display="https://eridas.lt/preke/thinkpad-t15p-gen-1-15-6-fhd-ips-i7-10750h-16gb-512gb-ssd-nvidia-gtx-1050-3gb-18/"/>
+    <hyperlink ref="K216" r:id="rId352" location="" display="https://eridas.lt/preke/dell-latitude-3510-15-6-fhd-ips-i3-10110u-16gb-256gb-ssd-0-windows-11-pro-suinstaliuota/"/>
+    <hyperlink ref="K217" r:id="rId353" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-17-usa-klaviatura/"/>
+    <hyperlink ref="K218" r:id="rId354" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-2nd-gen-14-0-fhd-ips-touch-500-nit-i5-1145g7-16gb-ram-512gb-ssd-16/"/>
+    <hyperlink ref="K219" r:id="rId355" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-gen1-14-0-fhd-ips-touch-i5-10310u-16gb-512gb-14-usa-klaviatura/"/>
+    <hyperlink ref="K220" r:id="rId356" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-16-usa-klaviatura/"/>
+    <hyperlink ref="K221" r:id="rId357" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-gen1-14-0-fhd-ips-touch-i5-10310u-16gb-512gb-20-usa-klaviatura/"/>
+    <hyperlink ref="K222" r:id="rId358" location="" display="https://eridas.lt/preke/dell-latitude-5590-15-0-fhd-ips-i5-8350u-8gb-256gb-ssd-23-2/"/>
+    <hyperlink ref="K223" r:id="rId359" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-gen3-fhd-ips-touch-i7-1270p-32gb-lpddr5-256gb-kopija/"/>
+    <hyperlink ref="K224" r:id="rId360" location="" display="https://eridas.lt/preke/dell-latitude-14-fhd-ips-i7-1365u-16gb-256gb-0-6-men-garantija/"/>
+    <hyperlink ref="K225" r:id="rId361" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-17-usa-klaviatura-2/"/>
+    <hyperlink ref="K226" r:id="rId362" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-19-usa-klaviatura/"/>
+    <hyperlink ref="K227" r:id="rId363" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-gen1-14-0-fhd-ips-touch-i5-10310u-16gb-512gb-17-usa-klaviatura/"/>
+    <hyperlink ref="K228" r:id="rId364" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-gen1-14-0-fhd-ips-touch-i5-10310u-16gb-512gb-16-usa-klaviatura/"/>
+    <hyperlink ref="K229" r:id="rId365" location="" display="https://eridas.lt/preke/dell-latitude-3510-15-6-fhd-ips-i3-10110u-16gb-256gb-ssd-8-windows-11-pro-suinstaliuota/"/>
+    <hyperlink ref="K230" r:id="rId366" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-2nd-gen-14-0-fhd-ips-touch-500-nit-i5-1145g7-16gb-ram-512gb-ssd-16-usa-klaviatura/"/>
+    <hyperlink ref="K231" r:id="rId367" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-gen1-14-0-fhd-ips-touch-i5-10310u-16gb-512gb-17-usa-klaviatura-2/"/>
+    <hyperlink ref="K232" r:id="rId368" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-gen1-14-0-fhd-ips-touch-i5-10310u-16gb-512gb-17-usa-klaviatura-nedidelis-kosmetinis-trukumas/"/>
+    <hyperlink ref="K233" r:id="rId369" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-2nd-gen-14-0-fhd-ips-touch-500-nit-i5-1145g7-16gb-ram-512gb-ssd-0-usa-klaviatura/"/>
+    <hyperlink ref="K234" r:id="rId370" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-12-usa-klaviatura-minimalus-kosmetiniai-trukumai-ekrane/"/>
+    <hyperlink ref="K235" r:id="rId371" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-15-usa-klaviatura/"/>
+    <hyperlink ref="K236" r:id="rId372" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-2nd-gen-14-0-fhd-ips-touch-500-nit-i5-1145g7-16gb-ram-512gb-ssd-0-usa-klaviatura-2/"/>
+    <hyperlink ref="K237" r:id="rId373" location="" display="https://eridas.lt/preke/hp-zbook-fury-16-g10-16-0-fhd-ips-400-nit-intel-i7-13850hx-64gb-512gb-ssd-nvidia-rtx-a5000-16gb-ada-17-garantija-iki-2027-07-21/"/>
+    <hyperlink ref="K238" r:id="rId374" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-2nd-gen-14-0-fhd-ips-touch-500-nit-i5-1145g7-16gb-ram-512gb-ssd-13-usa-klaviatura/"/>
+    <hyperlink ref="K239" r:id="rId375" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-14-usa-klaviatura/"/>
+    <hyperlink ref="K240" r:id="rId376" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-21-usa-klaviatura/"/>
+    <hyperlink ref="K241" r:id="rId377" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-gen1-14-0-fhd-ips-touch-i5-10310u-16gb-512gb-16-usa-klaviatura-su-defektu-trukumu/"/>
+    <hyperlink ref="K242" r:id="rId378" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-13-usa-klaviatura/"/>
+  </hyperlinks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J34"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="16" customWidth="1"/>
+    <col min="3" max="3" width="20" customWidth="1"/>
+    <col min="4" max="4" width="29" customWidth="1"/>
+    <col min="5" max="5" width="60" customWidth="1"/>
+    <col min="6" max="6" width="28" customWidth="1"/>
+    <col min="7" max="7" width="12" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="16" customWidth="1"/>
+    <col min="10" max="10" width="60" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s" s="2">
+        <v>40</v>
+      </c>
+      <c r="C1" t="s" s="2">
+        <v>41</v>
+      </c>
+      <c r="D1" t="s" s="2">
+        <v>354</v>
+      </c>
+      <c r="E1" t="s" s="2">
+        <v>43</v>
+      </c>
+      <c r="F1" t="s" s="2">
+        <v>44</v>
+      </c>
+      <c r="G1" t="s" s="2">
+        <v>45</v>
+      </c>
+      <c r="H1" t="s" s="2">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s" s="2">
+        <v>3</v>
+      </c>
+      <c r="J1" t="s" s="2">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>2855</v>
+      </c>
+      <c r="B2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C2" t="s">
+        <v>939</v>
+      </c>
+      <c r="D2" t="s">
+        <v>940</v>
+      </c>
+      <c r="E2" t="s">
+        <v>941</v>
+      </c>
+      <c r="F2" t="s">
+        <v>99</v>
+      </c>
+      <c r="G2" t="s">
+        <v>69</v>
+      </c>
+      <c r="H2" s="3">
+        <v>74.38</v>
+      </c>
+      <c r="I2">
+        <v>90</v>
+      </c>
+      <c r="J2" t="s" s="4">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>3181</v>
+      </c>
+      <c r="B3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C3" t="s">
+        <v>943</v>
+      </c>
+      <c r="D3" t="s">
+        <v>604</v>
+      </c>
+      <c r="E3" t="s">
+        <v>944</v>
+      </c>
+      <c r="F3" t="s">
+        <v>99</v>
+      </c>
+      <c r="G3" t="s">
+        <v>69</v>
+      </c>
+      <c r="H3" s="3">
+        <v>74.38</v>
+      </c>
+      <c r="I3">
+        <v>90</v>
+      </c>
+      <c r="J3" t="s" s="4">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3905</v>
+      </c>
+      <c r="B4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C4" t="s">
+        <v>946</v>
+      </c>
+      <c r="D4" t="s">
+        <v>604</v>
+      </c>
+      <c r="E4" t="s">
+        <v>947</v>
+      </c>
+      <c r="F4" t="s">
+        <v>99</v>
+      </c>
+      <c r="G4" t="s">
+        <v>251</v>
+      </c>
+      <c r="H4" s="3">
+        <v>37.19</v>
+      </c>
+      <c r="I4">
+        <v>45</v>
+      </c>
+      <c r="J4" t="s" s="4">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>3908</v>
+      </c>
+      <c r="B5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C5" t="s">
+        <v>949</v>
+      </c>
+      <c r="D5" t="s">
+        <v>604</v>
+      </c>
+      <c r="E5" t="s">
+        <v>950</v>
+      </c>
+      <c r="F5" t="s">
+        <v>99</v>
+      </c>
+      <c r="G5" t="s">
+        <v>251</v>
+      </c>
+      <c r="H5" s="3">
+        <v>57.85</v>
+      </c>
+      <c r="I5">
+        <v>70</v>
+      </c>
+      <c r="J5" t="s" s="4">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>4096</v>
+      </c>
+      <c r="B6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C6" t="s">
+        <v>739</v>
+      </c>
+      <c r="D6" t="s">
+        <v>604</v>
+      </c>
+      <c r="E6" t="s">
+        <v>952</v>
+      </c>
+      <c r="F6" t="s">
+        <v>99</v>
+      </c>
+      <c r="G6" t="s">
+        <v>251</v>
+      </c>
+      <c r="H6" s="3">
+        <v>66.11</v>
+      </c>
+      <c r="I6">
+        <v>79.99</v>
+      </c>
+      <c r="J6" t="s" s="4">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4098</v>
+      </c>
+      <c r="B7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C7" t="s">
+        <v>743</v>
+      </c>
+      <c r="D7" t="s">
+        <v>604</v>
+      </c>
+      <c r="E7" t="s">
+        <v>954</v>
+      </c>
+      <c r="F7" t="s">
+        <v>99</v>
+      </c>
+      <c r="G7" t="s">
+        <v>251</v>
+      </c>
+      <c r="H7" s="3">
+        <v>57.85</v>
+      </c>
+      <c r="I7">
+        <v>70</v>
+      </c>
+      <c r="J7" t="s" s="4">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>4145</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8" s="3">
+        <v>37.19</v>
+      </c>
+      <c r="I8">
+        <v>45</v>
+      </c>
+      <c r="J8" t="s" s="4">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>4154</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-      <c r="H9"/>
-[...9 lines deleted...]
-      <c r="L9"/>
+      <c r="H9" s="3">
+        <v>37.19</v>
+      </c>
+      <c r="I9">
+        <v>45</v>
+      </c>
+      <c r="J9" t="s" s="4">
+        <v>957</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>9505</v>
-[...29 lines deleted...]
-      <c r="L10"/>
+        <v>4159</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10" s="3">
+        <v>37.19</v>
+      </c>
+      <c r="I10">
+        <v>45</v>
+      </c>
+      <c r="J10" t="s" s="4">
+        <v>958</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>9672</v>
+        <v>4599</v>
       </c>
       <c r="B11" t="s">
-        <v>42</v>
+        <v>959</v>
       </c>
       <c r="C11" t="s">
-        <v>71</v>
+        <v>960</v>
       </c>
       <c r="D11" t="s">
-        <v>72</v>
+        <v>961</v>
       </c>
       <c r="E11" t="s">
-        <v>73</v>
+        <v>962</v>
       </c>
       <c r="F11" t="s">
-        <v>53</v>
+        <v>99</v>
       </c>
       <c r="G11" t="s">
-        <v>54</v>
-[...11 lines deleted...]
-      <c r="L11"/>
+        <v>69</v>
+      </c>
+      <c r="H11" s="3">
+        <v>66.12</v>
+      </c>
+      <c r="I11">
+        <v>80.01</v>
+      </c>
+      <c r="J11" t="s" s="4">
+        <v>963</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>9902</v>
+        <v>4628</v>
       </c>
       <c r="B12" t="s">
-        <v>66</v>
+        <v>390</v>
       </c>
       <c r="C12" t="s">
-        <v>84</v>
+        <v>964</v>
       </c>
       <c r="D12" t="s">
-        <v>85</v>
+        <v>961</v>
       </c>
       <c r="E12" t="s">
-        <v>86</v>
+        <v>965</v>
       </c>
       <c r="F12" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="G12" t="s">
-        <v>47</v>
-[...11 lines deleted...]
-      <c r="L12"/>
+        <v>69</v>
+      </c>
+      <c r="H12" s="3">
+        <v>37.19</v>
+      </c>
+      <c r="I12">
+        <v>45</v>
+      </c>
+      <c r="J12" t="s" s="4">
+        <v>966</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>10132</v>
+        <v>5865</v>
       </c>
       <c r="B13" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C13" t="s">
-        <v>88</v>
+        <v>967</v>
       </c>
       <c r="D13" t="s">
-        <v>89</v>
+        <v>968</v>
       </c>
       <c r="E13" t="s">
-        <v>90</v>
+        <v>969</v>
       </c>
       <c r="F13" t="s">
-        <v>63</v>
+        <v>970</v>
       </c>
       <c r="G13" t="s">
-        <v>54</v>
-[...11 lines deleted...]
-      <c r="L13"/>
+        <v>153</v>
+      </c>
+      <c r="H13" s="3">
+        <v>82.64</v>
+      </c>
+      <c r="I13">
+        <v>99.99</v>
+      </c>
+      <c r="J13" t="s" s="4">
+        <v>971</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>10136</v>
+        <v>5876</v>
       </c>
       <c r="B14" t="s">
-        <v>42</v>
+        <v>959</v>
       </c>
       <c r="C14" t="s">
-        <v>92</v>
+        <v>972</v>
       </c>
       <c r="D14" t="s">
-        <v>93</v>
+        <v>973</v>
       </c>
       <c r="E14" t="s">
-        <v>94</v>
+        <v>974</v>
       </c>
       <c r="F14" t="s">
-        <v>63</v>
+        <v>152</v>
       </c>
       <c r="G14" t="s">
-        <v>54</v>
-[...11 lines deleted...]
-      <c r="L14"/>
+        <v>153</v>
+      </c>
+      <c r="H14" s="3">
+        <v>82.64</v>
+      </c>
+      <c r="I14">
+        <v>99.99</v>
+      </c>
+      <c r="J14" t="s" s="4">
+        <v>975</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>10143</v>
-[...29 lines deleted...]
-      <c r="L15"/>
+        <v>6682</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15">
+        <v>40</v>
+      </c>
+      <c r="I15">
+        <v>48.4</v>
+      </c>
+      <c r="J15" t="s" s="4">
+        <v>976</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>10151</v>
-[...29 lines deleted...]
-      <c r="L16"/>
+        <v>10271</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16" s="3">
+        <v>49.59</v>
+      </c>
+      <c r="I16">
+        <v>60</v>
+      </c>
+      <c r="J16" t="s" s="4">
+        <v>977</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>10176</v>
-[...29 lines deleted...]
-      <c r="L17"/>
+        <v>10276</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17" s="3">
+        <v>37.19</v>
+      </c>
+      <c r="I17">
+        <v>45</v>
+      </c>
+      <c r="J17" t="s" s="4">
+        <v>978</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>10184</v>
-[...29 lines deleted...]
-      <c r="L18"/>
+        <v>10281</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18" s="3">
+        <v>82.64</v>
+      </c>
+      <c r="I18">
+        <v>99.99</v>
+      </c>
+      <c r="J18" t="s" s="4">
+        <v>979</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>10648</v>
-[...31 lines deleted...]
-      <c r="L19"/>
+        <v>10285</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19" s="3">
+        <v>45.45</v>
+      </c>
+      <c r="I19">
+        <v>54.99</v>
+      </c>
+      <c r="J19" t="s" s="4">
+        <v>980</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>10806</v>
-[...29 lines deleted...]
-      <c r="L20"/>
+        <v>10289</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20" s="3">
+        <v>45.45</v>
+      </c>
+      <c r="I20">
+        <v>54.99</v>
+      </c>
+      <c r="J20" t="s" s="4">
+        <v>981</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>10857</v>
-[...29 lines deleted...]
-      <c r="L21"/>
+        <v>10295</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21" s="3">
+        <v>66.11</v>
+      </c>
+      <c r="I21">
+        <v>79.99</v>
+      </c>
+      <c r="J21" t="s" s="4">
+        <v>982</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>10974</v>
-[...29 lines deleted...]
-      <c r="L22"/>
+        <v>10326</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22" s="3">
+        <v>33.06</v>
+      </c>
+      <c r="I22">
+        <v>40</v>
+      </c>
+      <c r="J22" t="s" s="4">
+        <v>983</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>11025</v>
-[...17 lines deleted...]
-      <c r="L23"/>
+        <v>10777</v>
+      </c>
+      <c r="B23" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" t="s">
+        <v>984</v>
+      </c>
+      <c r="D23" t="s">
+        <v>604</v>
+      </c>
+      <c r="E23" t="s">
+        <v>952</v>
+      </c>
+      <c r="F23" t="s">
+        <v>99</v>
+      </c>
+      <c r="G23" t="s">
+        <v>251</v>
+      </c>
+      <c r="H23" s="3">
+        <v>45.45</v>
+      </c>
+      <c r="I23">
+        <v>54.99</v>
+      </c>
+      <c r="J23" t="s" s="4">
+        <v>985</v>
+      </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>11120</v>
-[...29 lines deleted...]
-      <c r="L24"/>
+        <v>11108</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24" s="3">
+        <v>41.32</v>
+      </c>
+      <c r="I24">
+        <v>50</v>
+      </c>
+      <c r="J24" t="s" s="4">
+        <v>986</v>
+      </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>11346</v>
+        <v>11602</v>
       </c>
       <c r="B25" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="C25" t="s">
-        <v>125</v>
+        <v>987</v>
       </c>
       <c r="D25" t="s">
-        <v>51</v>
+        <v>497</v>
       </c>
       <c r="E25" t="s">
-        <v>126</v>
+        <v>988</v>
       </c>
       <c r="F25" t="s">
-        <v>63</v>
+        <v>99</v>
       </c>
       <c r="G25" t="s">
-        <v>54</v>
-[...11 lines deleted...]
-      <c r="L25"/>
+        <v>69</v>
+      </c>
+      <c r="H25" s="3">
+        <v>81.82</v>
+      </c>
+      <c r="I25">
+        <v>99</v>
+      </c>
+      <c r="J25" t="s" s="4">
+        <v>989</v>
+      </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>11356</v>
+        <v>12669</v>
       </c>
       <c r="B26" t="s">
-        <v>42</v>
+        <v>116</v>
       </c>
       <c r="C26" t="s">
-        <v>92</v>
+        <v>990</v>
       </c>
       <c r="D26" t="s">
-        <v>93</v>
+        <v>991</v>
       </c>
       <c r="E26" t="s">
-        <v>94</v>
+        <v>992</v>
       </c>
       <c r="F26" t="s">
-        <v>63</v>
+        <v>152</v>
       </c>
       <c r="G26" t="s">
-        <v>54</v>
-[...11 lines deleted...]
-      <c r="L26"/>
+        <v>69</v>
+      </c>
+      <c r="H26" s="3">
+        <v>41.32</v>
+      </c>
+      <c r="I26">
+        <v>50</v>
+      </c>
+      <c r="J26" t="s" s="4">
+        <v>993</v>
+      </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>11422</v>
-[...29 lines deleted...]
-      <c r="L27"/>
+        <v>12903</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27" s="3">
+        <v>24.79</v>
+      </c>
+      <c r="I27">
+        <v>30</v>
+      </c>
+      <c r="J27" t="s" s="4">
+        <v>994</v>
+      </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>11488</v>
-[...29 lines deleted...]
-      <c r="L28"/>
+        <v>13324</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28" s="3">
+        <v>28.92</v>
+      </c>
+      <c r="I28">
+        <v>34.99</v>
+      </c>
+      <c r="J28" t="s" s="4">
+        <v>995</v>
+      </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>11637</v>
-[...29 lines deleted...]
-      <c r="L29"/>
+        <v>13328</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29" s="3">
+        <v>37.19</v>
+      </c>
+      <c r="I29">
+        <v>45</v>
+      </c>
+      <c r="J29" t="s" s="4">
+        <v>996</v>
+      </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>11646</v>
-[...29 lines deleted...]
-      <c r="L30"/>
+        <v>13332</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30" s="3">
+        <v>33.06</v>
+      </c>
+      <c r="I30">
+        <v>40</v>
+      </c>
+      <c r="J30" t="s" s="4">
+        <v>997</v>
+      </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>11656</v>
-[...29 lines deleted...]
-      <c r="L31"/>
+        <v>13347</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31" s="3">
+        <v>24.79</v>
+      </c>
+      <c r="I31">
+        <v>30</v>
+      </c>
+      <c r="J31" t="s" s="4">
+        <v>998</v>
+      </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>11664</v>
-[...29 lines deleted...]
-      <c r="L32"/>
+        <v>13357</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32" s="3">
+        <v>41.32</v>
+      </c>
+      <c r="I32">
+        <v>50</v>
+      </c>
+      <c r="J32" t="s" s="4">
+        <v>999</v>
+      </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>11780</v>
+        <v>13755</v>
       </c>
       <c r="B33" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="C33" t="s">
-        <v>148</v>
+        <v>1000</v>
       </c>
       <c r="D33" t="s">
-        <v>149</v>
+        <v>1001</v>
       </c>
       <c r="E33" t="s">
-        <v>150</v>
+        <v>381</v>
       </c>
       <c r="F33" t="s">
-        <v>63</v>
+        <v>152</v>
       </c>
       <c r="G33" t="s">
-        <v>54</v>
-[...11 lines deleted...]
-      <c r="L33"/>
+        <v>69</v>
+      </c>
+      <c r="H33" s="3">
+        <v>53.72</v>
+      </c>
+      <c r="I33">
+        <v>65</v>
+      </c>
+      <c r="J33" t="s" s="4">
+        <v>1002</v>
+      </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>11800</v>
-[...779 lines deleted...]
-      <c r="L56"/>
+        <v>14007</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34" s="3">
+        <v>53.72</v>
+      </c>
+      <c r="I34">
+        <v>65</v>
+      </c>
+      <c r="J34" t="s" s="4">
+        <v>1003</v>
+      </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="K2" r:id="rId16" location="" display="https://eridas.lt/preke/dell-latitude-5495-14-0-fhd-ips-amd-ryzen-5-2500u-8gb-256gb-ssd/"/>
-[...53 lines deleted...]
-    <hyperlink ref="K56" r:id="rId70" location="" display="https://eridas.lt/preke/lenovo-thinkpad-p53-15-6-fhd-ips-i7-9850h-32gb-1tb-ssd-t2000-4gb-14/"/>
+    <hyperlink ref="J2" r:id="rId379" location="" display="https://eridas.lt/preke/hp-elitebook-15-6-i7-3740qm-8gb-128ssd/"/>
+    <hyperlink ref="J3" r:id="rId380" location="" display="https://eridas.lt/preke/lifebook-e744-13-3-i5-4210m-8gb-128gb-ssd/"/>
+    <hyperlink ref="J4" r:id="rId381" location="" display="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-l430-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/"/>
+    <hyperlink ref="J5" r:id="rId382" location="" display="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-l420-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/"/>
+    <hyperlink ref="J6" r:id="rId383" location="" display="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430s-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/"/>
+    <hyperlink ref="J7" r:id="rId384" location="" display="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t420s-14-0-hd-i5-8gb-128gb-ssd-gera-baterija/"/>
+    <hyperlink ref="J8" r:id="rId385" location="" display="https://eridas.lt/preke/lenovo-thinkpad-e520-15-6-hd-i3-2370m-4gb-500gb-hdd-30-nesuinstaliuotas/"/>
+    <hyperlink ref="J9" r:id="rId386" location="" display="https://eridas.lt/preke/fujitsu-lifebook-a512-15-6-hd-i3-3110m-4gb-320gb-hdd-16-nesuinstaliuotas/"/>
+    <hyperlink ref="J10" r:id="rId387" location="" display="https://eridas.lt/preke/dell-latitude-e5430-14-0-1600900-i3-2350m-8gb-be-disko-5/"/>
+    <hyperlink ref="J11" r:id="rId388" location="" display="https://eridas.lt/preke/17-3-1600900-i3-2348m-8gb-128gb-ssd-500gb-hdd-48/"/>
+    <hyperlink ref="J12" r:id="rId389" location="" display="https://eridas.lt/preke/toshiba-satellite-c870d-11m-17-3-1600900-e1-1200-8gb-128gb-ssd-17-yra-keli-mazi-balti-taskeliai-ekrane/"/>
+    <hyperlink ref="J13" r:id="rId390" location="" display="https://eridas.lt/preke/kolekcinis-produktas-18-4-ekranu-fujitsu-amilo-li-3910-pentium-t3200-3gb-ram-be-disko-su-originaliu-krovikliu/"/>
+    <hyperlink ref="J14" r:id="rId391" location="" display="https://eridas.lt/preke/kolekcinis-produktas-18-4-fhd-acer-aspire-8730-pentium-t6400-4gb-ram-0gb-hdd-nvidia-gt-9600m-1gb-gyva-baterija/"/>
+    <hyperlink ref="J15" r:id="rId392" location="" display="https://eridas.lt/preke/packard-bell-ts11-hr-15-6-hd-i7-2630qm-4gb-240gb-ssd-nvidia-gt-540m-baterija-beveik-mirusi-70/"/>
+    <hyperlink ref="J16" r:id="rId393" location="" display="https://eridas.lt/preke/hp-probook-6560b-15-6-i5-2410m-8gb-256gb-ssd-baterijos-bukle-neaiski-iki-galo-bet-krauna/"/>
+    <hyperlink ref="J17" r:id="rId394" location="" display="https://eridas.lt/preke/hp-probook-6560b-15-6-i5-2450m-4gb-128-ssd-baterijos-bukle-neaiski-iki-galo-bet-krauna/"/>
+    <hyperlink ref="J18" r:id="rId395" location="" display="https://eridas.lt/preke/fujitsu-lifebook-e556-15-6-fhd-ips-i5-6200u-8gb-ddr4-256gb-ssd-52/"/>
+    <hyperlink ref="J19" r:id="rId396" location="" display="https://eridas.lt/preke/hp-probook-450-g2-15-6-i5-4210u-4gb-128-ssd-bloga-silpna-baterija/"/>
+    <hyperlink ref="J20" r:id="rId397" location="" display="https://eridas.lt/preke/hp-elitebook-8570p15-6-i5-3360m-4gb-500gb-hdd-baterijos-bukle-neaiski-iki-galo-bet-krauna/"/>
+    <hyperlink ref="J21" r:id="rId398" location="" display="https://eridas.lt/preke/fujitsu-lifebook-e754-15-6-fhd-ips-i5-6200u-8gb-ddr3-256gb-ssd-12/"/>
+    <hyperlink ref="J22" r:id="rId399" location="" display="https://eridas.lt/preke/dell-latitude-e5430-14-0-i5-3340m-4gb-128gb-baterija-silpna-bloga/"/>
+    <hyperlink ref="J23" r:id="rId400" location="" display="https://eridas.lt/preke/ispardavimas-lenovo-thinkpad-t430-14-0-hd-i5-8gb-128gb-ssd-silpna-prasta-bloga-baterija-ar-isvis-jos-nera/"/>
+    <hyperlink ref="J24" r:id="rId401" location="" display="https://eridas.lt/preke/lenovo-ideapad-320-15ikb-15-6-19201080-tn-ekranas-pentium-gold-4415u-4gb-128gb-ssd-11-parduodamas-be-ikroviklio/"/>
+    <hyperlink ref="J25" r:id="rId402" location="" display="https://eridas.lt/preke/lenovo-thinkpad-a485-14-0-fhd-ips-ryzen-3-2300u-8gb-128gb-ssd-dvi-baterijos-38-13/"/>
+    <hyperlink ref="J26" r:id="rId403" location="" display="https://eridas.lt/preke/asus-notebook-e210-11-6-ultra-thin-hd-tn-celeron-n4500-4gb-128gb-ssd-21-su-org-dezute-labai-geros-bukles/"/>
+    <hyperlink ref="J27" r:id="rId404" location="" display="https://eridas.lt/preke/acer-15-6-hd-i5-2410m-8gb-ddr3-ram-be-ssd-silpna-baterija-su-krovikliu/"/>
+    <hyperlink ref="J28" r:id="rId405" location="" display="https://eridas.lt/preke/acer-15-6-hd-intel-n4200-4gb-ddr3-ram-1tb-hdd-gera-baterija-su-krovikliu/"/>
+    <hyperlink ref="J29" r:id="rId406" location="" display="https://eridas.lt/preke/acer-15-6-hd-i7-3630qm-8gb-ram-750gb-hdd-bloga-baterija-su-krovikliu/"/>
+    <hyperlink ref="J30" r:id="rId407" location="" display="https://eridas.lt/preke/acer-15-6-hd-i5-3230m-6gb-ram-750gb-hdd-bloga-baterija-su-krovikliu/"/>
+    <hyperlink ref="J31" r:id="rId408" location="" display="https://eridas.lt/preke/asus-15-6-hd-i3-2310m-4gb-ram-50gb-hdd-nvidia-gt-610m-2gb-bloga-baterija-su-krovikliu/"/>
+    <hyperlink ref="J32" r:id="rId409" location="" display="https://eridas.lt/preke/hp-15-6-hd-i5-3230m-4gb-500gb-hdd-baterija-laikanti-su-krovikliu/"/>
+    <hyperlink ref="J33" r:id="rId410" location="" display="https://eridas.lt/preke/hp-elitebook-840-g3-14-0-fhd-i5-6200u-4gb-128gb-ssd/"/>
+    <hyperlink ref="J34" r:id="rId411" location="" display="https://eridas.lt/preke/thinkpad-x1-carbon-g2-14-25601440-touch-i7-4600u-8gb-256gb-ssd-nera-baterijos/"/>
   </hyperlinks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J61"/>
+  <dimension ref="A1:J74"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
-    <col min="2" max="2" width="16" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="29" customWidth="1"/>
+    <col min="2" max="2" width="18" customWidth="1"/>
+    <col min="3" max="3" width="27" customWidth="1"/>
+    <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="60" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
     <col min="7" max="7" width="21" customWidth="1"/>
     <col min="8" max="8" width="15" customWidth="1"/>
     <col min="9" max="9" width="16" customWidth="1"/>
     <col min="10" max="10" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>36</v>
+        <v>354</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="G1" t="s" s="2">
-        <v>191</v>
-[...452 lines deleted...]
-      <c r="I15">
         <v>45</v>
-      </c>
-[...1252 lines deleted...]
-        <v>191</v>
       </c>
       <c r="H1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="I1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="J1" t="s" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>2894</v>
       </c>
       <c r="B2" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="C2" t="s">
-        <v>331</v>
+        <v>1004</v>
       </c>
       <c r="D2" t="s">
-        <v>332</v>
+        <v>1005</v>
       </c>
       <c r="E2" t="s">
-        <v>333</v>
+        <v>359</v>
       </c>
       <c r="F2" t="s">
-        <v>334</v>
+        <v>57</v>
       </c>
       <c r="G2" t="s">
-        <v>335</v>
+        <v>1006</v>
       </c>
       <c r="H2">
         <v>1000</v>
       </c>
       <c r="I2">
         <v>1210</v>
       </c>
       <c r="J2" t="s" s="4">
-        <v>336</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2899</v>
       </c>
       <c r="B3" t="s">
-        <v>309</v>
+        <v>116</v>
       </c>
       <c r="C3" t="s">
-        <v>337</v>
+        <v>1008</v>
       </c>
       <c r="D3" t="s">
-        <v>44</v>
+        <v>362</v>
       </c>
       <c r="E3" t="s">
-        <v>338</v>
+        <v>1009</v>
       </c>
       <c r="F3" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="G3" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="H3" s="3">
         <v>205.79</v>
       </c>
       <c r="I3">
         <v>249.01</v>
       </c>
       <c r="J3" t="s" s="4">
-        <v>339</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3311</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" s="3">
         <v>29.75</v>
       </c>
       <c r="I4">
         <v>36</v>
       </c>
       <c r="J4" t="s" s="4">
-        <v>340</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>3421</v>
       </c>
       <c r="B5" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="C5" t="s">
-        <v>341</v>
+        <v>1012</v>
       </c>
       <c r="D5" t="s">
-        <v>225</v>
+        <v>1013</v>
       </c>
       <c r="E5" t="s">
-        <v>342</v>
+        <v>1014</v>
       </c>
       <c r="F5" t="s">
-        <v>200</v>
+        <v>152</v>
       </c>
       <c r="G5" t="s">
-        <v>195</v>
+        <v>69</v>
       </c>
       <c r="H5" s="3">
         <v>28.93</v>
       </c>
       <c r="I5">
         <v>35.01</v>
       </c>
       <c r="J5" t="s" s="4">
-        <v>343</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3424</v>
       </c>
       <c r="B6" t="s">
-        <v>344</v>
+        <v>559</v>
       </c>
       <c r="C6" t="s">
-        <v>345</v>
+        <v>1016</v>
       </c>
       <c r="D6" t="s">
-        <v>346</v>
+        <v>1017</v>
       </c>
       <c r="E6" t="s">
-        <v>347</v>
+        <v>1018</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="G6" t="s">
-        <v>348</v>
+        <v>1019</v>
       </c>
       <c r="H6" s="3">
         <v>41.32</v>
       </c>
       <c r="I6">
         <v>50</v>
       </c>
       <c r="J6" t="s" s="4">
-        <v>349</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>3507</v>
       </c>
       <c r="B7" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="C7" t="s">
-        <v>350</v>
+        <v>1021</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>351</v>
+        <v>1022</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>60</v>
       </c>
       <c r="I7">
         <v>72.6</v>
       </c>
       <c r="J7" t="s" s="4">
-        <v>352</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>3512</v>
       </c>
       <c r="B8" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="C8" t="s">
-        <v>353</v>
+        <v>1024</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>35</v>
       </c>
       <c r="I8">
         <v>42.35</v>
       </c>
       <c r="J8" t="s" s="4">
-        <v>354</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>3603</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>45</v>
       </c>
       <c r="I9">
         <v>54.45</v>
       </c>
       <c r="J9" t="s" s="4">
-        <v>355</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>3626</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>50</v>
       </c>
       <c r="I10">
         <v>60.5</v>
       </c>
       <c r="J10" t="s" s="4">
-        <v>356</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>3673</v>
       </c>
       <c r="B11" t="s">
-        <v>42</v>
+        <v>112</v>
       </c>
       <c r="C11" t="s">
-        <v>357</v>
+        <v>1028</v>
       </c>
       <c r="D11" t="s">
-        <v>68</v>
+        <v>447</v>
       </c>
       <c r="E11" t="s">
-        <v>358</v>
+        <v>1029</v>
       </c>
       <c r="F11" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="G11" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="H11" s="3">
         <v>132.23</v>
       </c>
       <c r="I11">
         <v>160</v>
       </c>
       <c r="J11" t="s" s="4">
-        <v>359</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>3715</v>
       </c>
       <c r="B12" t="s">
-        <v>360</v>
+        <v>399</v>
       </c>
       <c r="C12" t="s">
-        <v>361</v>
+        <v>1031</v>
       </c>
       <c r="D12" t="s">
-        <v>346</v>
+        <v>1017</v>
       </c>
       <c r="E12" t="s">
-        <v>347</v>
+        <v>1018</v>
       </c>
       <c r="F12" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="G12" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="H12" s="3">
         <v>58.33</v>
       </c>
       <c r="I12">
         <v>70.58</v>
       </c>
       <c r="J12" t="s" s="4">
-        <v>362</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>3854</v>
       </c>
       <c r="B13" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>331</v>
+        <v>1004</v>
       </c>
       <c r="D13" t="s">
-        <v>363</v>
+        <v>1033</v>
       </c>
       <c r="E13" t="s">
-        <v>333</v>
+        <v>359</v>
       </c>
       <c r="F13" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="G13" t="s">
-        <v>104</v>
+        <v>153</v>
       </c>
       <c r="H13">
         <v>50</v>
       </c>
       <c r="I13">
         <v>60.5</v>
       </c>
       <c r="J13" t="s" s="4">
-        <v>364</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3858</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>35</v>
       </c>
       <c r="I14">
         <v>42.35</v>
       </c>
       <c r="J14" t="s" s="4">
-        <v>365</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>4081</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>50</v>
       </c>
       <c r="I15">
         <v>60.5</v>
       </c>
       <c r="J15" t="s" s="4">
-        <v>366</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4105</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="C16" t="s">
-        <v>367</v>
+        <v>1037</v>
       </c>
       <c r="D16" t="s">
-        <v>368</v>
+        <v>1038</v>
       </c>
       <c r="E16" t="s">
-        <v>231</v>
+        <v>381</v>
       </c>
       <c r="F16" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="G16" t="s">
-        <v>195</v>
+        <v>69</v>
       </c>
       <c r="H16" s="3">
         <v>74.38</v>
       </c>
       <c r="I16">
         <v>90</v>
       </c>
       <c r="J16" t="s" s="4">
-        <v>369</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4197</v>
       </c>
       <c r="B17" t="s">
-        <v>42</v>
+        <v>112</v>
       </c>
       <c r="C17" t="s">
-        <v>370</v>
+        <v>633</v>
       </c>
       <c r="D17" t="s">
-        <v>114</v>
+        <v>380</v>
       </c>
       <c r="E17" t="s">
-        <v>371</v>
+        <v>1040</v>
       </c>
       <c r="F17" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="G17" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="H17" s="3">
         <v>132.23</v>
       </c>
       <c r="I17">
         <v>160</v>
       </c>
       <c r="J17" t="s" s="4">
-        <v>372</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4274</v>
       </c>
       <c r="B18" t="s">
-        <v>42</v>
+        <v>112</v>
       </c>
       <c r="C18" t="s">
-        <v>373</v>
+        <v>1042</v>
       </c>
       <c r="D18" t="s">
-        <v>253</v>
+        <v>961</v>
       </c>
       <c r="E18" t="s">
-        <v>222</v>
+        <v>384</v>
       </c>
       <c r="F18" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="G18" t="s">
-        <v>195</v>
+        <v>69</v>
       </c>
       <c r="H18">
         <v>80</v>
       </c>
       <c r="I18">
         <v>96.8</v>
       </c>
       <c r="J18" t="s" s="4">
-        <v>374</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4442</v>
       </c>
       <c r="B19" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="C19" t="s">
-        <v>375</v>
+        <v>1044</v>
       </c>
       <c r="D19" t="s">
-        <v>57</v>
+        <v>417</v>
       </c>
       <c r="E19" t="s">
-        <v>333</v>
+        <v>359</v>
       </c>
       <c r="F19" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="G19" t="s">
-        <v>195</v>
+        <v>69</v>
       </c>
       <c r="H19" s="3">
         <v>74.38</v>
       </c>
       <c r="I19">
         <v>90</v>
       </c>
       <c r="J19" t="s" s="4">
-        <v>376</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4465</v>
       </c>
       <c r="B20" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="C20" t="s">
-        <v>377</v>
+        <v>1046</v>
       </c>
       <c r="D20" t="s">
-        <v>68</v>
+        <v>447</v>
       </c>
       <c r="E20" t="s">
-        <v>226</v>
+        <v>944</v>
       </c>
       <c r="F20" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="G20" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="H20">
         <v>50</v>
       </c>
       <c r="I20">
         <v>60.5</v>
       </c>
       <c r="J20" t="s" s="4">
-        <v>378</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>4471</v>
       </c>
       <c r="B21" t="s">
-        <v>251</v>
+        <v>959</v>
       </c>
       <c r="C21" t="s">
-        <v>379</v>
+        <v>1048</v>
       </c>
       <c r="D21" t="s">
-        <v>380</v>
+        <v>1049</v>
       </c>
       <c r="E21" t="s">
-        <v>381</v>
+        <v>1050</v>
       </c>
       <c r="F21" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="G21" t="s">
-        <v>195</v>
+        <v>69</v>
       </c>
       <c r="H21">
         <v>35</v>
       </c>
       <c r="I21">
         <v>42.35</v>
       </c>
       <c r="J21" t="s" s="4">
-        <v>382</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>4513</v>
       </c>
       <c r="B22" t="s">
-        <v>251</v>
+        <v>959</v>
       </c>
       <c r="C22" t="s">
-        <v>383</v>
+        <v>1052</v>
       </c>
       <c r="D22" t="s">
-        <v>380</v>
+        <v>1049</v>
       </c>
       <c r="E22" t="s">
-        <v>384</v>
+        <v>1053</v>
       </c>
       <c r="F22" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="G22" t="s">
-        <v>385</v>
+        <v>95</v>
       </c>
       <c r="H22">
         <v>35</v>
       </c>
       <c r="I22">
         <v>42.35</v>
       </c>
       <c r="J22" t="s" s="4">
-        <v>386</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>4524</v>
       </c>
       <c r="B23" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="C23" t="s">
-        <v>387</v>
+        <v>1055</v>
       </c>
       <c r="D23" t="s">
-        <v>368</v>
+        <v>1038</v>
       </c>
       <c r="E23" t="s">
         <v>388</v>
       </c>
       <c r="F23" t="s">
-        <v>200</v>
+        <v>152</v>
       </c>
       <c r="G23" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="H23">
         <v>65</v>
       </c>
       <c r="I23">
         <v>78.65</v>
       </c>
       <c r="J23" t="s" s="4">
-        <v>389</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>4548</v>
       </c>
       <c r="B24" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="C24" t="s">
-        <v>390</v>
+        <v>1057</v>
       </c>
       <c r="D24" t="s">
-        <v>253</v>
+        <v>961</v>
       </c>
       <c r="E24" t="s">
-        <v>391</v>
+        <v>375</v>
       </c>
       <c r="F24" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="G24" t="s">
-        <v>104</v>
+        <v>153</v>
       </c>
       <c r="H24" s="3">
         <v>96.12</v>
       </c>
       <c r="I24">
         <v>116.31</v>
       </c>
       <c r="J24" t="s" s="4">
-        <v>392</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4578</v>
       </c>
       <c r="B25" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="C25" t="s">
-        <v>393</v>
+        <v>1059</v>
       </c>
       <c r="D25" t="s">
-        <v>57</v>
+        <v>417</v>
       </c>
       <c r="E25" t="s">
-        <v>394</v>
+        <v>1060</v>
       </c>
       <c r="F25" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="G25" t="s">
-        <v>104</v>
+        <v>153</v>
       </c>
       <c r="H25">
         <v>35</v>
       </c>
       <c r="I25">
         <v>42.35</v>
       </c>
       <c r="J25" t="s" s="4">
-        <v>395</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>4618</v>
+        <v>4623</v>
       </c>
       <c r="B26" t="s">
-        <v>251</v>
+        <v>420</v>
       </c>
       <c r="C26" t="s">
-        <v>396</v>
+        <v>421</v>
       </c>
       <c r="D26" t="s">
-        <v>380</v>
+        <v>447</v>
       </c>
       <c r="E26" t="s">
-        <v>397</v>
+        <v>1062</v>
       </c>
       <c r="F26" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="G26" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>28.93</v>
+        <v>153</v>
+      </c>
+      <c r="H26">
+        <v>65</v>
       </c>
       <c r="I26">
-        <v>35.01</v>
+        <v>78.65</v>
       </c>
       <c r="J26" t="s" s="4">
-        <v>399</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>4623</v>
+        <v>4753</v>
       </c>
       <c r="B27" t="s">
-        <v>400</v>
+        <v>54</v>
       </c>
       <c r="C27" t="s">
-        <v>401</v>
+        <v>1064</v>
       </c>
       <c r="D27" t="s">
-        <v>68</v>
+        <v>836</v>
       </c>
       <c r="E27" t="s">
-        <v>402</v>
+        <v>369</v>
       </c>
       <c r="F27" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="G27" t="s">
-        <v>104</v>
+        <v>52</v>
       </c>
       <c r="H27">
-        <v>65</v>
+        <v>95</v>
       </c>
       <c r="I27">
-        <v>78.65</v>
+        <v>114.95</v>
       </c>
       <c r="J27" t="s" s="4">
-        <v>403</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>4753</v>
+        <v>5040</v>
       </c>
       <c r="B28" t="s">
-        <v>66</v>
+        <v>112</v>
       </c>
       <c r="C28" t="s">
-        <v>404</v>
+        <v>1066</v>
       </c>
       <c r="D28" t="s">
-        <v>203</v>
+        <v>380</v>
       </c>
       <c r="E28" t="s">
-        <v>45</v>
+        <v>359</v>
       </c>
       <c r="F28" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="G28" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>52</v>
+      </c>
+      <c r="H28" s="3">
+        <v>82.64</v>
       </c>
       <c r="I28">
-        <v>114.95</v>
+        <v>99.99</v>
       </c>
       <c r="J28" t="s" s="4">
-        <v>405</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>5040</v>
+        <v>5430</v>
       </c>
       <c r="B29" t="s">
-        <v>42</v>
+        <v>116</v>
       </c>
       <c r="C29" t="s">
-        <v>406</v>
+        <v>1068</v>
       </c>
       <c r="D29" t="s">
-        <v>114</v>
+        <v>1069</v>
       </c>
       <c r="E29" t="s">
-        <v>333</v>
+        <v>1070</v>
       </c>
       <c r="F29" t="s">
-        <v>46</v>
+        <v>1071</v>
       </c>
       <c r="G29" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="H29" s="3">
-        <v>82.64</v>
+        <v>41.32</v>
       </c>
       <c r="I29">
-        <v>99.99</v>
+        <v>50</v>
       </c>
       <c r="J29" t="s" s="4">
-        <v>407</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>5430</v>
-[...20 lines deleted...]
-        <v>41.32</v>
+        <v>6001</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30">
+        <v>100</v>
       </c>
       <c r="I30">
-        <v>50</v>
+        <v>121</v>
       </c>
       <c r="J30" t="s" s="4">
-        <v>411</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>5975</v>
+        <v>6007</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" s="3">
-        <v>49.59</v>
+        <v>111.57</v>
       </c>
       <c r="I31">
-        <v>60</v>
+        <v>135</v>
       </c>
       <c r="J31" t="s" s="4">
-        <v>412</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>6001</v>
+        <v>6055</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32">
         <v>100</v>
       </c>
       <c r="I32">
         <v>121</v>
       </c>
       <c r="J32" t="s" s="4">
-        <v>413</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>6007</v>
+        <v>6062</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
-      <c r="H33" s="3">
-        <v>111.57</v>
+      <c r="H33">
+        <v>80</v>
       </c>
       <c r="I33">
-        <v>135</v>
+        <v>96.8</v>
       </c>
       <c r="J33" t="s" s="4">
-        <v>414</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>6055</v>
+        <v>6067</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34">
         <v>100</v>
       </c>
       <c r="I34">
         <v>121</v>
       </c>
       <c r="J34" t="s" s="4">
-        <v>415</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>6062</v>
+        <v>6073</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35">
         <v>80</v>
       </c>
       <c r="I35">
         <v>96.8</v>
       </c>
       <c r="J35" t="s" s="4">
-        <v>416</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>6067</v>
+        <v>6079</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="I36">
-        <v>121</v>
+        <v>96.8</v>
       </c>
       <c r="J36" t="s" s="4">
-        <v>417</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>6073</v>
+        <v>6676</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="I37">
-        <v>96.8</v>
+        <v>24.2</v>
       </c>
       <c r="J37" t="s" s="4">
-        <v>418</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>6079</v>
+        <v>7241</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-        <v>80</v>
+      <c r="H38" s="3">
+        <v>148.76</v>
       </c>
       <c r="I38">
-        <v>96.8</v>
+        <v>180</v>
       </c>
       <c r="J38" t="s" s="4">
-        <v>419</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>6165</v>
+        <v>9041</v>
       </c>
       <c r="B39" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="C39" t="s">
-        <v>420</v>
+        <v>680</v>
       </c>
       <c r="D39" t="s">
-        <v>421</v>
+        <v>387</v>
       </c>
       <c r="E39" t="s">
-        <v>274</v>
+        <v>464</v>
       </c>
       <c r="F39" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="G39" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="H39" s="3">
-        <v>66.11</v>
+        <v>115.70</v>
       </c>
       <c r="I39">
-        <v>79.99</v>
+        <v>140</v>
       </c>
       <c r="J39" t="s" s="4">
-        <v>422</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>6676</v>
+        <v>9075</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I40">
-        <v>24.2</v>
+        <v>38.72</v>
       </c>
       <c r="J40" t="s" s="4">
-        <v>423</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>7241</v>
-[...6 lines deleted...]
-      <c r="G41"/>
+        <v>9619</v>
+      </c>
+      <c r="B41" t="s">
+        <v>54</v>
+      </c>
+      <c r="C41" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D41" t="s">
+        <v>447</v>
+      </c>
+      <c r="E41" t="s">
+        <v>464</v>
+      </c>
+      <c r="F41" t="s">
+        <v>99</v>
+      </c>
+      <c r="G41" t="s">
+        <v>52</v>
+      </c>
       <c r="H41" s="3">
-        <v>148.76</v>
+        <v>140.49</v>
       </c>
       <c r="I41">
-        <v>180</v>
+        <v>169.99</v>
       </c>
       <c r="J41" t="s" s="4">
-        <v>424</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>7387</v>
-[...6 lines deleted...]
-      <c r="G42"/>
+        <v>9728</v>
+      </c>
+      <c r="B42" t="s">
+        <v>66</v>
+      </c>
+      <c r="C42" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D42" t="s">
+        <v>447</v>
+      </c>
+      <c r="E42" t="s">
+        <v>571</v>
+      </c>
+      <c r="F42" t="s">
+        <v>51</v>
+      </c>
+      <c r="G42" t="s">
+        <v>52</v>
+      </c>
       <c r="H42" s="3">
-        <v>70.25</v>
+        <v>140.49</v>
       </c>
       <c r="I42">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>169.99</v>
+      </c>
+      <c r="J42" t="inlineStr" s="4">
+        <is>
+          <t>https://eridas.lt/preke/hp-probook-450-g6-15-6-fhd-ips-labai-prastos-bukles-ekranas-demes-nuospaudos-i5-8265u-16gb-256gb-ssd-11-nvidia-mx-130-2gb-koloneliu-defektas/</t>
+        </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>9041</v>
-[...18 lines deleted...]
-      </c>
+        <v>10714</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
       <c r="H43" s="3">
-        <v>115.70</v>
+        <v>57.85</v>
       </c>
       <c r="I43">
-        <v>140</v>
+        <v>70</v>
       </c>
       <c r="J43" t="s" s="4">
-        <v>428</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>9075</v>
+        <v>10719</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-      <c r="H44">
-        <v>32</v>
+      <c r="H44" s="3">
+        <v>57.85</v>
       </c>
       <c r="I44">
-        <v>38.72</v>
+        <v>70</v>
       </c>
       <c r="J44" t="s" s="4">
-        <v>429</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>9619</v>
-[...18 lines deleted...]
-      </c>
+        <v>10788</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
       <c r="H45" s="3">
-        <v>140.49</v>
+        <v>37.19</v>
       </c>
       <c r="I45">
-        <v>169.99</v>
+        <v>45</v>
       </c>
       <c r="J45" t="s" s="4">
-        <v>431</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>9728</v>
+        <v>10845</v>
       </c>
       <c r="B46" t="s">
-        <v>49</v>
+        <v>116</v>
       </c>
       <c r="C46" t="s">
-        <v>432</v>
+        <v>1090</v>
       </c>
       <c r="D46" t="s">
-        <v>68</v>
+        <v>1091</v>
       </c>
       <c r="E46" t="s">
-        <v>433</v>
+        <v>1092</v>
       </c>
       <c r="F46" t="s">
-        <v>53</v>
+        <v>99</v>
       </c>
       <c r="G46" t="s">
-        <v>47</v>
+        <v>185</v>
       </c>
       <c r="H46" s="3">
-        <v>140.49</v>
+        <v>305.78</v>
       </c>
       <c r="I46">
-        <v>169.99</v>
-[...4 lines deleted...]
-        </is>
+        <v>369.99</v>
+      </c>
+      <c r="J46" t="s" s="4">
+        <v>1093</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>10714</v>
+        <v>10908</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" s="3">
-        <v>57.85</v>
+        <v>66.11</v>
       </c>
       <c r="I47">
-        <v>70</v>
+        <v>79.99</v>
       </c>
       <c r="J47" t="s" s="4">
-        <v>434</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>10719</v>
+        <v>10944</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" s="3">
-        <v>57.85</v>
+        <v>33.06</v>
       </c>
       <c r="I48">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="J48" t="s" s="4">
-        <v>435</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>10788</v>
+        <v>11030</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" s="3">
-        <v>37.19</v>
+        <v>28.92</v>
       </c>
       <c r="I49">
-        <v>45</v>
+        <v>34.99</v>
       </c>
       <c r="J49" t="s" s="4">
-        <v>436</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>10845</v>
-[...18 lines deleted...]
-      </c>
+        <v>11037</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
       <c r="H50" s="3">
-        <v>305.78</v>
+        <v>49.59</v>
       </c>
       <c r="I50">
-        <v>369.99</v>
-[...2 lines deleted...]
-        <v>440</v>
+        <v>60</v>
+      </c>
+      <c r="J50" t="inlineStr" s="4">
+        <is>
+          <t>https://eridas.lt/preke/dell-latitude-7285-2-in-1-touch-13-3-2880x1920-i7-7y75-16gb-0gb-ssd-nesuinstaliuotas-lcd-ts-su-defektu-baterija-bloga-1vnt-antra-silpna-53-susidevejimas/</t>
+        </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>10908</v>
-[...6 lines deleted...]
-      <c r="G51"/>
+        <v>11548</v>
+      </c>
+      <c r="B51" t="s">
+        <v>54</v>
+      </c>
+      <c r="C51" t="s">
+        <v>570</v>
+      </c>
+      <c r="D51" t="s">
+        <v>387</v>
+      </c>
+      <c r="E51" t="s">
+        <v>571</v>
+      </c>
+      <c r="F51" t="s">
+        <v>99</v>
+      </c>
+      <c r="G51" t="s">
+        <v>52</v>
+      </c>
       <c r="H51" s="3">
-        <v>66.11</v>
+        <v>123.14</v>
       </c>
       <c r="I51">
-        <v>79.99</v>
+        <v>149</v>
       </c>
       <c r="J51" t="s" s="4">
-        <v>441</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>10944</v>
-[...6 lines deleted...]
-      <c r="G52"/>
+        <v>11572</v>
+      </c>
+      <c r="B52" t="s">
+        <v>54</v>
+      </c>
+      <c r="C52" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D52" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E52" t="s">
+        <v>731</v>
+      </c>
+      <c r="F52" t="s">
+        <v>99</v>
+      </c>
+      <c r="G52" t="s">
+        <v>82</v>
+      </c>
       <c r="H52" s="3">
-        <v>33.06</v>
+        <v>219.83</v>
       </c>
       <c r="I52">
-        <v>40</v>
+        <v>265.99</v>
       </c>
       <c r="J52" t="s" s="4">
-        <v>442</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>11030</v>
+        <v>11622</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" s="3">
-        <v>28.92</v>
+        <v>66.11</v>
       </c>
       <c r="I53">
-        <v>34.99</v>
+        <v>79.99</v>
       </c>
       <c r="J53" t="s" s="4">
-        <v>443</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>11037</v>
-[...6 lines deleted...]
-      <c r="G54"/>
+        <v>11631</v>
+      </c>
+      <c r="B54" t="s">
+        <v>66</v>
+      </c>
+      <c r="C54" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D54" t="s">
+        <v>447</v>
+      </c>
+      <c r="E54" t="s">
+        <v>478</v>
+      </c>
+      <c r="F54" t="s">
+        <v>51</v>
+      </c>
+      <c r="G54" t="s">
+        <v>52</v>
+      </c>
       <c r="H54" s="3">
-        <v>49.59</v>
+        <v>132.23</v>
       </c>
       <c r="I54">
-        <v>60</v>
-[...4 lines deleted...]
-        </is>
+        <v>160</v>
+      </c>
+      <c r="J54" t="s" s="4">
+        <v>1103</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>11548</v>
+        <v>11995</v>
       </c>
       <c r="B55" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="C55" t="s">
-        <v>444</v>
+        <v>1104</v>
       </c>
       <c r="D55" t="s">
-        <v>61</v>
+        <v>1105</v>
       </c>
       <c r="E55" t="s">
-        <v>433</v>
+        <v>1106</v>
       </c>
       <c r="F55" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="G55" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="H55" s="3">
-        <v>123.14</v>
+        <v>223.14</v>
       </c>
       <c r="I55">
-        <v>149</v>
+        <v>270</v>
       </c>
       <c r="J55" t="s" s="4">
-        <v>445</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>11572</v>
+        <v>12181</v>
       </c>
       <c r="B56" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="C56" t="s">
-        <v>446</v>
+        <v>1108</v>
       </c>
       <c r="D56" t="s">
-        <v>447</v>
+        <v>387</v>
       </c>
       <c r="E56" t="s">
-        <v>448</v>
+        <v>562</v>
       </c>
       <c r="F56" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="G56" t="s">
-        <v>54</v>
+        <v>153</v>
       </c>
       <c r="H56" s="3">
-        <v>219.83</v>
+        <v>57.85</v>
       </c>
       <c r="I56">
-        <v>265.99</v>
-[...114 lines deleted...]
-      <c r="I60">
         <v>70</v>
       </c>
-      <c r="J60" t="inlineStr" s="4">
+      <c r="J56" t="inlineStr" s="4">
         <is>
           <t>https://eridas.lt/preke/lenovo-thinkpad-t460s-14-0-fhd-ips-i5-6300u-8gb-be-disko-dvi-baterijos-56-ir-28-susidevejimo-klaviaturos-vieno-mygtuko-nera-f4-pilnai-veikianti-klaviatura/</t>
         </is>
       </c>
     </row>
-    <row r="61">
-[...60 lines deleted...]
-      <c r="A64">
+    <row r="57">
+      <c r="A57">
         <v>12408</v>
       </c>
-      <c r="B64" t="s">
-[...17 lines deleted...]
-      <c r="H64" s="3">
+      <c r="B57" t="s">
+        <v>66</v>
+      </c>
+      <c r="C57" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D57" t="s">
+        <v>447</v>
+      </c>
+      <c r="E57" t="s">
+        <v>478</v>
+      </c>
+      <c r="F57" t="s">
+        <v>152</v>
+      </c>
+      <c r="G57" t="s">
+        <v>153</v>
+      </c>
+      <c r="H57" s="3">
         <v>66.11</v>
       </c>
-      <c r="I64">
+      <c r="I57">
         <v>79.99</v>
       </c>
-      <c r="J64" t="s" s="4">
-[...4 lines deleted...]
-      <c r="A65">
+      <c r="J57" t="s" s="4">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
         <v>12428</v>
       </c>
-      <c r="B65" t="s">
-[...17 lines deleted...]
-      <c r="H65" s="3">
+      <c r="B58" t="s">
+        <v>54</v>
+      </c>
+      <c r="C58" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D58" t="s">
+        <v>509</v>
+      </c>
+      <c r="E58" t="s">
+        <v>605</v>
+      </c>
+      <c r="F58" t="s">
+        <v>51</v>
+      </c>
+      <c r="G58" t="s">
+        <v>52</v>
+      </c>
+      <c r="H58" s="3">
         <v>157.02</v>
       </c>
-      <c r="I65">
+      <c r="I58">
         <v>189.99</v>
       </c>
-      <c r="J65" t="s" s="4">
-[...4 lines deleted...]
-      <c r="A66">
+      <c r="J58" t="s" s="4">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
         <v>12578</v>
       </c>
-      <c r="B66" t="s">
-[...17 lines deleted...]
-      <c r="H66" s="3">
+      <c r="B59" t="s">
+        <v>54</v>
+      </c>
+      <c r="C59" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D59" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E59" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F59" t="s">
+        <v>51</v>
+      </c>
+      <c r="G59" t="s">
+        <v>52</v>
+      </c>
+      <c r="H59" s="3">
         <v>209.09</v>
       </c>
-      <c r="I66">
+      <c r="I59">
         <v>253</v>
       </c>
-      <c r="J66" t="s" s="4">
-[...4 lines deleted...]
-      <c r="A67">
+      <c r="J59" t="s" s="4">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
         <v>12927</v>
       </c>
-      <c r="B67" t="s">
-[...17 lines deleted...]
-      <c r="H67" s="3">
+      <c r="B60" t="s">
+        <v>54</v>
+      </c>
+      <c r="C60" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D60" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E60" t="s">
+        <v>568</v>
+      </c>
+      <c r="F60" t="s">
+        <v>99</v>
+      </c>
+      <c r="G60" t="s">
+        <v>52</v>
+      </c>
+      <c r="H60" s="3">
         <v>82.64</v>
       </c>
-      <c r="I67">
+      <c r="I60">
         <v>99.99</v>
       </c>
-      <c r="J67" t="inlineStr" s="4">
+      <c r="J60" t="inlineStr" s="4">
         <is>
           <t>https://eridas.lt/preke/lenovo-thinkpad-yoga-2-12-5-fhd-ips-touch-x360-i7-6500u-8gb-256gb-ssd-su-defektu-baterijos-nekrauna-ir-bios-baterija-issekusi-piestukas-kompelkte-yra-kroviklis-pridedamas/</t>
         </is>
       </c>
     </row>
+    <row r="61">
+      <c r="A61">
+        <v>13213</v>
+      </c>
+      <c r="B61" t="s">
+        <v>66</v>
+      </c>
+      <c r="C61" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D61" t="s">
+        <v>509</v>
+      </c>
+      <c r="E61" t="s">
+        <v>498</v>
+      </c>
+      <c r="F61" t="s">
+        <v>81</v>
+      </c>
+      <c r="G61" t="s">
+        <v>82</v>
+      </c>
+      <c r="H61" s="3">
+        <v>231.40</v>
+      </c>
+      <c r="I61">
+        <v>279.99</v>
+      </c>
+      <c r="J61" t="s" s="4">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>13575</v>
+      </c>
+      <c r="B62" t="s">
+        <v>66</v>
+      </c>
+      <c r="C62" t="s">
+        <v>815</v>
+      </c>
+      <c r="D62" t="s">
+        <v>497</v>
+      </c>
+      <c r="E62" t="s">
+        <v>498</v>
+      </c>
+      <c r="F62" t="s">
+        <v>81</v>
+      </c>
+      <c r="G62" t="s">
+        <v>82</v>
+      </c>
+      <c r="H62" s="3">
+        <v>247.93</v>
+      </c>
+      <c r="I62">
+        <v>300</v>
+      </c>
+      <c r="J62" t="s" s="4">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>13623</v>
+      </c>
+      <c r="B63" t="s">
+        <v>865</v>
+      </c>
+      <c r="C63" t="s">
+        <v>866</v>
+      </c>
+      <c r="D63" t="s">
+        <v>497</v>
+      </c>
+      <c r="E63" t="s">
+        <v>715</v>
+      </c>
+      <c r="F63" t="s">
+        <v>81</v>
+      </c>
+      <c r="G63" t="s">
+        <v>185</v>
+      </c>
+      <c r="H63" s="3">
+        <v>289.26</v>
+      </c>
+      <c r="I63">
+        <v>350</v>
+      </c>
+      <c r="J63" t="s" s="4">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>13644</v>
+      </c>
+      <c r="B64" t="s">
+        <v>399</v>
+      </c>
+      <c r="C64" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D64" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E64" t="s">
+        <v>542</v>
+      </c>
+      <c r="F64" t="s">
+        <v>99</v>
+      </c>
+      <c r="G64" t="s">
+        <v>52</v>
+      </c>
+      <c r="H64" s="3">
+        <v>99.17</v>
+      </c>
+      <c r="I64">
+        <v>120</v>
+      </c>
+      <c r="J64" t="s" s="4">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>13795</v>
+      </c>
+      <c r="B65" t="s">
+        <v>399</v>
+      </c>
+      <c r="C65" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D65" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E65" t="s">
+        <v>542</v>
+      </c>
+      <c r="F65" t="s">
+        <v>99</v>
+      </c>
+      <c r="G65" t="s">
+        <v>52</v>
+      </c>
+      <c r="H65" s="3">
+        <v>99.17</v>
+      </c>
+      <c r="I65">
+        <v>120</v>
+      </c>
+      <c r="J65" t="s" s="4">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>14748</v>
+      </c>
+      <c r="B66" t="s">
+        <v>66</v>
+      </c>
+      <c r="C66" t="s">
+        <v>556</v>
+      </c>
+      <c r="D66" t="s">
+        <v>557</v>
+      </c>
+      <c r="E66" t="s">
+        <v>468</v>
+      </c>
+      <c r="F66" t="s">
+        <v>153</v>
+      </c>
+      <c r="G66" t="s">
+        <v>153</v>
+      </c>
+      <c r="H66" s="3">
+        <v>53.72</v>
+      </c>
+      <c r="I66">
+        <v>65</v>
+      </c>
+      <c r="J66" t="s" s="4">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>14755</v>
+      </c>
+      <c r="B67" t="s">
+        <v>47</v>
+      </c>
+      <c r="C67" t="s">
+        <v>396</v>
+      </c>
+      <c r="D67" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E67" t="s">
+        <v>1126</v>
+      </c>
+      <c r="F67" t="s">
+        <v>153</v>
+      </c>
+      <c r="G67" t="s">
+        <v>153</v>
+      </c>
+      <c r="H67" s="3">
+        <v>37.19</v>
+      </c>
+      <c r="I67">
+        <v>45</v>
+      </c>
+      <c r="J67" t="s" s="4">
+        <v>1127</v>
+      </c>
+    </row>
     <row r="68">
       <c r="A68">
-        <v>13201</v>
+        <v>14950</v>
       </c>
       <c r="B68" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="C68" t="s">
-        <v>471</v>
+        <v>1128</v>
       </c>
       <c r="D68" t="s">
-        <v>93</v>
+        <v>1113</v>
       </c>
       <c r="E68" t="s">
-        <v>472</v>
+        <v>1129</v>
       </c>
       <c r="F68" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="G68" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="H68" s="3">
-        <v>247.93</v>
+        <v>231.40</v>
       </c>
       <c r="I68">
-        <v>300</v>
+        <v>279.99</v>
       </c>
       <c r="J68" t="s" s="4">
-        <v>473</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>13213</v>
+        <v>14957</v>
       </c>
       <c r="B69" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="C69" t="s">
-        <v>471</v>
+        <v>1131</v>
       </c>
       <c r="D69" t="s">
-        <v>93</v>
+        <v>497</v>
       </c>
       <c r="E69" t="s">
-        <v>472</v>
+        <v>488</v>
       </c>
       <c r="F69" t="s">
-        <v>63</v>
+        <v>99</v>
       </c>
       <c r="G69" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="H69" s="3">
-        <v>231.40</v>
+        <v>82.64</v>
       </c>
       <c r="I69">
-        <v>279.99</v>
+        <v>99.99</v>
       </c>
       <c r="J69" t="s" s="4">
-        <v>474</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>13377</v>
+        <v>14969</v>
       </c>
       <c r="B70" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="C70" t="s">
-        <v>475</v>
+        <v>1133</v>
       </c>
       <c r="D70" t="s">
-        <v>114</v>
+        <v>1134</v>
       </c>
       <c r="E70" t="s">
-        <v>476</v>
+        <v>670</v>
       </c>
       <c r="F70" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="G70" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="H70" s="3">
         <v>140.49</v>
       </c>
       <c r="I70">
         <v>169.99</v>
       </c>
       <c r="J70" t="s" s="4">
-        <v>477</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>13462</v>
+        <v>14983</v>
       </c>
       <c r="B71" t="s">
         <v>66</v>
       </c>
       <c r="C71" t="s">
-        <v>478</v>
+        <v>1136</v>
       </c>
       <c r="D71" t="s">
-        <v>479</v>
+        <v>387</v>
       </c>
       <c r="E71" t="s">
-        <v>480</v>
+        <v>452</v>
       </c>
       <c r="F71" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="G71" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="H71" s="3">
-        <v>314.05</v>
+        <v>181.82</v>
       </c>
       <c r="I71">
-        <v>380</v>
+        <v>220</v>
       </c>
       <c r="J71" t="s" s="4">
-        <v>481</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>13575</v>
+        <v>15347</v>
       </c>
       <c r="B72" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="C72" t="s">
-        <v>482</v>
+        <v>1138</v>
       </c>
       <c r="D72" t="s">
-        <v>305</v>
+        <v>910</v>
       </c>
       <c r="E72" t="s">
-        <v>472</v>
+        <v>718</v>
       </c>
       <c r="F72" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="G72" t="s">
-        <v>54</v>
+        <v>82</v>
       </c>
       <c r="H72" s="3">
-        <v>247.93</v>
+        <v>181.82</v>
       </c>
       <c r="I72">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>483</v>
+        <v>220</v>
+      </c>
+      <c r="J72" t="inlineStr" s="4">
+        <is>
+          <t>https://eridas.lt/preke/lenovo-thinkpad-x1-carbon-gen-8-14-0-fhd-ips-touch-500-nit-i7-10510u-16gb-512gb-ssd-14-neveikia-1vnt-usb-ir-1vnt-type-c-yra-nuospaudu-nuo-klaviaturos/</t>
+        </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>13623</v>
+        <v>15361</v>
       </c>
       <c r="B73" t="s">
-        <v>484</v>
+        <v>54</v>
       </c>
       <c r="C73" t="s">
-        <v>485</v>
+        <v>896</v>
       </c>
       <c r="D73" t="s">
-        <v>305</v>
+        <v>897</v>
       </c>
       <c r="E73" t="s">
-        <v>486</v>
+        <v>898</v>
       </c>
       <c r="F73" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="G73" t="s">
-        <v>64</v>
+        <v>185</v>
       </c>
       <c r="H73" s="3">
-        <v>289.26</v>
+        <v>247.93</v>
       </c>
       <c r="I73">
-        <v>350</v>
+        <v>300</v>
       </c>
       <c r="J73" t="s" s="4">
-        <v>487</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>13644</v>
+        <v>15412</v>
       </c>
       <c r="B74" t="s">
-        <v>360</v>
+        <v>54</v>
       </c>
       <c r="C74" t="s">
-        <v>361</v>
+        <v>909</v>
       </c>
       <c r="D74" t="s">
-        <v>346</v>
+        <v>910</v>
       </c>
       <c r="E74" t="s">
-        <v>488</v>
+        <v>623</v>
       </c>
       <c r="F74" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="G74" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="H74" s="3">
-        <v>99.17</v>
+        <v>140.49</v>
       </c>
       <c r="I74">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>489</v>
+        <v>169.99</v>
+      </c>
+      <c r="J74" t="inlineStr" s="4">
+        <is>
+          <t>https://eridas.lt/preke/lenovo-thinkpad-t14s-gen1-14-0-fhd-ips-touch-i5-10310u-16gb-512gb-19-usa-klaviatura-defektai-trys-klavisai-krenta-jie-veikia-f1-2-3-klaviaturos-apsvietimas-neveikia-touchpad-virsutiniai-klavisai/</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="J2" r:id="rId131" location="" display="https://eridas.lt/preke/25vnt-14-0-fhd-i5-8250u-su-defektais-nuo-48-eur/"/>
-[...1023 lines deleted...]
-    <hyperlink ref="J29" r:id="rId231" location="" display="https://eridas.lt/preke/hp-z2-tower-g9-workstation-intel-i5-12600k-32gb-ddr5-1tb-ssd-nvdia-rtx-a2000-12gb/"/>
+    <hyperlink ref="J2" r:id="rId412" location="" display="https://eridas.lt/preke/25vnt-14-0-fhd-i5-8250u-su-defektais-nuo-48-eur/"/>
+    <hyperlink ref="J3" r:id="rId413" location="" display="https://eridas.lt/preke/zenbook-14-ux434f-i7-10510u-8gb-256gb-2-screens/"/>
+    <hyperlink ref="J4" r:id="rId414" location="" display="https://eridas.lt/preke/dell-latitude-e7440-14-0-fhd-i7-4600u-0gb-ram-be-ssd-korpuso-defektai/"/>
+    <hyperlink ref="J5" r:id="rId415" location="" display="https://eridas.lt/preke/1vnt-lenovo-e31-70-80-kompiuteris-i3-4gb-128gb-ssd-su-korpuso-ar-klaviaturos-defektu/"/>
+    <hyperlink ref="J6" r:id="rId416" location="" display="https://eridas.lt/preke/1vnt-surface-pro-5-12-3-i5-7300u-8gb-128-256gb-su-ekrano-defektu/"/>
+    <hyperlink ref="J7" r:id="rId417" location="" display="https://eridas.lt/preke/lenovo-ideapad-s540-13iml-i5-10210u/"/>
+    <hyperlink ref="J8" r:id="rId418" location="" display="https://eridas.lt/preke/lenovo-ideapad-s540-13iml-i5-10210u-neveikiantis-kopija/"/>
+    <hyperlink ref="J9" r:id="rId419" location="" display="https://eridas.lt/preke/15-6-19201080-i5-6200u-12gb-ram-be-ssd-bloga-klaviatura-bloga-baterija/"/>
+    <hyperlink ref="J10" r:id="rId420" location="" display="https://eridas.lt/preke/hp-245-g9-14-0-ryzen-3-5425u-0gb-ram-0gb-ssd-fhd-neveikiantis/"/>
+    <hyperlink ref="J11" r:id="rId421" location="" display="https://eridas.lt/preke/15-6-fhd-ips-i5-6440hq-16gb-256gb-ssd-0-neveikia-touch-ekrano-visa-kita-veikia-gerai/"/>
+    <hyperlink ref="J12" r:id="rId422" location="" display="https://eridas.lt/preke/microsfot-surface-5-pro-12-3-27361824-ips-touch-neveikia-lieciamas-ekranas-i5-7300u-8gb-256gb-1/"/>
+    <hyperlink ref="J13" r:id="rId423" location="" display="https://eridas.lt/preke/lenovo-v330-14ikb-14-0-fhd/"/>
+    <hyperlink ref="J14" r:id="rId424" location="" display="https://eridas.lt/preke/acer-aspire-3-a315-31-15-6-19201080-celeron-n3350-4gb-128gb-ssd-44-truksta-klavisu/"/>
+    <hyperlink ref="J15" r:id="rId425" location="" display="https://eridas.lt/preke/acer-aspire-v5-552-15-6-hd-a6-5357m-8gb-480gb-ssd-7-kosmetiniai-ekrano-defektai-daug-baltu-tasku/"/>
+    <hyperlink ref="J16" r:id="rId426" location="" display="https://eridas.lt/preke/lenovo-yoga-510-14isk-x360-14-0-fhd-ips-touch-i5-6200u-8gb-128gb-ssd-31/"/>
+    <hyperlink ref="J17" r:id="rId427" location="" display="https://eridas.lt/preke/dell-latitude-5310-13-3-fhd-ips-i5-10310u-8gb-256gb-26-yra-baltu-tasku-ekrane/"/>
+    <hyperlink ref="J18" r:id="rId428" location="" display="https://eridas.lt/preke/17-3-1600900-i5-5200u-8gb-128gb-ssd-gt-820m-2gb-nera-baterijos/"/>
+    <hyperlink ref="J19" r:id="rId429" location="" display="https://eridas.lt/preke/lenovo-ideapad-330s-15ikb-15-6-fhd-i5-8250u-8gb-128gb-ssd-10-bloga-klaviat8ra-ekrane-matosi-nuospaudos-nuo-klaviaturos/"/>
+    <hyperlink ref="J20" r:id="rId430" location="" display="https://eridas.lt/preke/fujitsu-lifebook-e544-15-6-fhd-ips-i5-4210m-8gb-256gb-ssd-20-keli-defektai/"/>
+    <hyperlink ref="J21" r:id="rId431" location="" display="https://eridas.lt/preke/acer-aspire-e5-532-15-6-1366768-i3-4005u-8gb-128gb-ssd-12-touchpad-neveikia/"/>
+    <hyperlink ref="J22" r:id="rId432" location="" display="https://eridas.lt/preke/acer-aspire-es1-512-15-6-celeron-n2920-8gb-1tb-hdd-bloga-baterija-ir-touchpad/"/>
+    <hyperlink ref="J23" r:id="rId433" location="" display="https://eridas.lt/preke/lenovo-yoga-710-14ikb-su-defektais-14-0-fhd-ips-i5-7200u-4gb-256gb-ssd-ekrano-defektais-camera-neveikia-klaviatura-neidealiai-veikia/"/>
+    <hyperlink ref="J24" r:id="rId434" location="" display="https://eridas.lt/preke/17-3-1600900-i5-6200u-8gb-be-disko-r5-m330-keli-nebaisus-trukumai/"/>
+    <hyperlink ref="J25" r:id="rId435" location="" display="https://eridas.lt/preke/15-6-19201080-a10-7300-8gb-r7-m260-bloga-baterija-ir-touchpad/"/>
+    <hyperlink ref="J26" r:id="rId436" location="" display="https://eridas.lt/preke/15-6-fhd-ips-idealus-ekranas-i5-8265u-8gb-0gb-ssd-su-defektu-klaviaturos-nevisi-mygtukai-veikia-baterijos-nera/"/>
+    <hyperlink ref="J27" r:id="rId437" location="" display="https://eridas.lt/preke/lenovo-thinkpad-a285-12-5-hd-amd-ryzen-5-2500u-8gb-256gb-ssd-vienas-is-dvieju-usb-c-neveikiantis/"/>
+    <hyperlink ref="J28" r:id="rId438" location="" display="https://eridas.lt/preke/dell-inspiron-13-5370-13-3-fhd-ips-i5-8250u-8gb-256gb-45-neveikia-web-camera/"/>
+    <hyperlink ref="J29" r:id="rId439" location="" display="https://eridas.lt/preke/asus-pu500c-15-6-hd-matinis-i5-3337u-10gb-ram-128gb-ssd-14/"/>
+    <hyperlink ref="J30" r:id="rId440" location="" display="https://eridas.lt/preke/neveikiantis-samsung-galaxy-book-pro-np930xdb-13-3-amoled-supilta-pagrindine-plokste-dalimis-arba-visas/"/>
+    <hyperlink ref="J31" r:id="rId441" location="" display="https://eridas.lt/preke/neveikiantis-samsung-galaxy-book-pro-360-np930qdb-13-3-x360-touchscreen-amoled-mb-jau-buvo-lituota-ankstesnio-savininko/"/>
+    <hyperlink ref="J32" r:id="rId442" location="" display="https://eridas.lt/preke/lenovo-y540-17irh-neveikiantis-i5-9300h-gtx-1660-ti-6gb-s-n-pf1zvzkv/"/>
+    <hyperlink ref="J33" r:id="rId443" location="" display="https://eridas.lt/preke/lenovo-legion-y530-15ich-15-6-144hz-neveikiantis-i5-8300h-gtx-1060-6gb-8gb-ram-s-n-pf1efx10/"/>
+    <hyperlink ref="J34" r:id="rId444" location="" display="https://eridas.lt/preke/hp-omen-15-en0802no-200w-ryzen-5-4600h-1660ti-6gb-neveikiantis-s-n-5cd0256bds/"/>
+    <hyperlink ref="J35" r:id="rId445" location="" display="https://eridas.lt/preke/dell-xps-15-9550-15-6-i7-6700hq-960m-2gb-s-n-1ldnj72-sulietas-neveikiantis/"/>
+    <hyperlink ref="J36" r:id="rId446" location="" display="https://eridas.lt/preke/acer-aspire-vvn7-591g-738g-i7-4720hq-gtx-960m-2gb-8gb-128gb-ssd-1tb-hdd-baterija-yra-laiko-veikia-blogi-vyriai/"/>
+    <hyperlink ref="J37" r:id="rId447" location="" display="https://eridas.lt/preke/hp-255-g3-15-6-hd-matinis-a4-5000-4gb-1tb-hdd-bloga-baterija-nuskiles-korpuso-kamputis/"/>
+    <hyperlink ref="J38" r:id="rId448" location="" display="https://eridas.lt/preke/hp-elitebook-860-16-i7-1355u-neveikiantis/"/>
+    <hyperlink ref="J39" r:id="rId449" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t480s-14-0-fhd-ips-i5-8250u-8gb-256gb-ssd-23-su-defektais-kosmetiniai-vienas-baltas-taskas-ekrane/"/>
+    <hyperlink ref="J40" r:id="rId450" location="" display="https://eridas.lt/preke/lenovo-thinkpad-x270-12-5-i5-7300u-nepilna-komplektacija-bloga-klaviatura-2/"/>
+    <hyperlink ref="J41" r:id="rId451" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t580-15-6-fhd-ips-i5-8250u-8gb-256gb-ssd-24-ir-20-susidevejimo-baterijos-prastos-bukles-ekranas/"/>
+    <hyperlink ref="J42" r:id="rId452" location="" display="https://eridas.lt/preke/hp-probook-450-g6-15-6-fhd-ips-labai-prastos-bukles-ekranas-demes-nuospaudos-i5-8265u-16gb-256gb-ssd-11-nvidia-mx-130-2gb-koloneliu-defektas/"/>
+    <hyperlink ref="J43" r:id="rId453" location="" display="https://eridas.lt/preke/surface-pro-7-skiles-duzes-ekranas-i5-1035g4-8gb-256gb-ssd-gera-baterija-veikianti/"/>
+    <hyperlink ref="J44" r:id="rId454" location="" display="https://eridas.lt/preke/surface-pro-7-skiles-duzes-ekranas-i5-1035g4-8gb-256gb-ssd-gera-baterija-veikianti-2/"/>
+    <hyperlink ref="J45" r:id="rId455" location="" display="https://eridas.lt/preke/su-defektais-thinkpad-t440-14-0-hd-touch-i5-4300u-8gb-be-disko/"/>
+    <hyperlink ref="J46" r:id="rId456" location="" display="https://eridas.lt/preke/asus-vavibook-14x-oled-14-28801800-i9-13900h-1tb-rtx-2050-4gb-kompiuteris-su-krovimu-baterija-defektu/"/>
+    <hyperlink ref="J47" r:id="rId457" location="" display="https://eridas.lt/preke/clevo-n870-17-3-fhd-ips-i7-8750h-8gb-ddr4-ram-be-ssd-su-defektais-veikia/"/>
+    <hyperlink ref="J48" r:id="rId458" location="" display="https://eridas.lt/preke/acer-travelmate-p257-15-6-hd-i3-4005u-8gb-128gb-ssd-touchpad-su-defektu-baterija-netikrinta/"/>
+    <hyperlink ref="J49" r:id="rId459" location="" display="https://eridas.lt/preke/surface-5-pro-12-3-27361824-ips-touch-m3-7y30-4gb-128gb-ssd-13-be-kroviklio-kaina-nurodyta-su-ekrano-defektu-touch-neveikia/"/>
+    <hyperlink ref="J50" r:id="rId460" location="" display="https://eridas.lt/preke/dell-latitude-7285-2-in-1-touch-13-3-2880x1920-i7-7y75-16gb-0gb-ssd-nesuinstaliuotas-lcd-ts-su-defektu-baterija-bloga-1vnt-antra-silpna-53-susidevejimas/"/>
+    <hyperlink ref="J51" r:id="rId461" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t490-14-0-fhd-ips-i5-8265u-8gb-256gb-13-1vnt-usb-c-neveikia-ir-ekrane-siektiek-yra-nuospaudu-nuo-klaviaturos/"/>
+    <hyperlink ref="J52" r:id="rId462" location="" display="https://eridas.lt/preke/lenovo-ideapad-flex-5-14iau7-x360-14-ips-ts-i5-1235u-8gb-512gb-ssd-14-touch-neveikia/"/>
+    <hyperlink ref="J53" r:id="rId463" location="" display="https://eridas.lt/preke/surface-6-pro-12-3-27361824-ips-touch-i5-8350u-8gb-256gb-ssd-44-ekranas-imustas-skiles/"/>
+    <hyperlink ref="J54" r:id="rId464" location="" display="https://eridas.lt/preke/zbook-15-g3-15-6-fhd-ips-i7-6820hq-16gb-256gb-ssd-m2000m-be-ikroviklio-parduodamas-galima-ir-su-defektas-per-ekrana-eina-linija/"/>
+    <hyperlink ref="J55" r:id="rId465" location="" display="https://eridas.lt/preke/thinkpad-x1-extreme-gen-4-16-0-4k-touch-ekranas-blogas-i7-11800h-64gb-ram-232gb-512gb-ssd-7-5/"/>
+    <hyperlink ref="J56" r:id="rId466" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t460s-14-0-fhd-ips-i5-6300u-8gb-be-disko-dvi-baterijos-56-ir-28-susidevejimo-klaviaturos-vieno-mygtuko-nera-f4-pilnai-veikianti-klaviatura/"/>
+    <hyperlink ref="J57" r:id="rId467" location="" display="https://eridas.lt/preke/zbook-15-g3-15-6-fhd-ips-i7-6820hq-4gb-0-ssd-m1000m-be-ikroviklio-parduodamas-su-ekrano-defektu/"/>
+    <hyperlink ref="J58" r:id="rId468" location="" display="https://eridas.lt/preke/thinkpad-l15-gen-1-14-0-fhd-ips-ryzen-3-4450u-16gb-256gb-9-2vnt-type-c-blogi-1vnt-usb-blogas-visi-toje-pacioje-kaireje-puseje-esantys/"/>
+    <hyperlink ref="J59" r:id="rId469" location="" display="https://eridas.lt/preke/lenovo-thinkpad-x13-gen-3-13-3-fhd-ips-i5-1245u-16gb-ddr5-256gb-ssd-10-duzes-ekranas/"/>
+    <hyperlink ref="J60" r:id="rId470" location="" display="https://eridas.lt/preke/lenovo-thinkpad-yoga-2-12-5-fhd-ips-touch-x360-i7-6500u-8gb-256gb-ssd-su-defektu-baterijos-nekrauna-ir-bios-baterija-issekusi-piestukas-kompelkte-yra-kroviklis-pridedamas/"/>
+    <hyperlink ref="J61" r:id="rId471" location="" display="https://eridas.lt/preke/hp-probook-650-g8-15-6-fhd-ips-i7-1165g7-32gb-ram-512gb-ssd-25-su-rimtu-korpuso-defektu-ir-ekranu-ziureti-foto/"/>
+    <hyperlink ref="J62" r:id="rId472" location="" display="https://eridas.lt/preke/hp-zbook-firefly-14-g8-14-fhd-ips-i7-1165g7-32gb-512gb-t500-4gb-28/"/>
+    <hyperlink ref="J63" r:id="rId473" location="" display="https://eridas.lt/preke/getac-s410-g3-rugged-14-0-fhd-ips-intel-i5-8365u-32gb-1tb-ssd-su-klaviaturos-defektu-2/"/>
+    <hyperlink ref="J64" r:id="rId474" location="" display="https://eridas.lt/preke/microsfot-surface-5-pro-12-3-27361824-ips-touch-neveikia-lieciamas-ekranas-i5-7300u-8gb-256gb-42/"/>
+    <hyperlink ref="J65" r:id="rId475" location="" display="https://eridas.lt/preke/microsfot-surface-5-pro-12-3-27361824-ips-touch-i5-7300u-8gb-256gb-36-su-usa-klaviatura/"/>
+    <hyperlink ref="J66" r:id="rId476" location="" display="https://eridas.lt/preke/hp-elitebook-830-g6-13-3-fhd-i7-8565u-0gb-0gb-ssd-42/"/>
+    <hyperlink ref="J67" r:id="rId477" location="" display="https://eridas.lt/preke/fujitsu-lifebook-u727-12-5-fhd-ips-i7-7500u-0gb-ram-0gb-ssd-60-klaviatura-su-defektu/"/>
+    <hyperlink ref="J68" r:id="rId478" location="" display="https://eridas.lt/preke/lenovo-thinkpad-x13-gen-4-13-3-fhd-ips-i5-1345u-16gb-ddr5-256gb-ssd-0-duzes-ekranas/"/>
+    <hyperlink ref="J69" r:id="rId479" location="" display="https://eridas.lt/preke/lenovo-thinkpad-x1-carbon-g5-14-0-fhd-ips-i5-7200u-8gb-256gb-ssd-be-kroviklio-ir-su-negyva-baterija/"/>
+    <hyperlink ref="J70" r:id="rId480" location="" display="https://eridas.lt/preke/hp-elitebook-845-g7-14-0-fhd-ips-ryzen-5-4650u-16gb-256gb-ssd-14-c-grade-stipriai-imustas-korpusas/"/>
+    <hyperlink ref="J71" r:id="rId481" location="" display="https://eridas.lt/preke/hp-elitebook-840-g8-14-0-fhd-ips-i5-1135g7-16gb-256gb-ssd-25/"/>
+    <hyperlink ref="J72" r:id="rId482" location="" display="https://eridas.lt/preke/lenovo-thinkpad-x1-carbon-gen-8-14-0-fhd-ips-touch-500-nit-i7-10510u-16gb-512gb-ssd-14-neveikia-1vnt-usb-ir-1vnt-type-c-yra-nuospaudu-nuo-klaviaturos/"/>
+    <hyperlink ref="J73" r:id="rId483" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-fhd-ips-400-nit-ekranas-ryzen-7-4750u-32gb-1tb-ssd-13-usa-klaviatura-2vnt-usb-neveikiantis/"/>
+    <hyperlink ref="J74" r:id="rId484" location="" display="https://eridas.lt/preke/lenovo-thinkpad-t14s-gen1-14-0-fhd-ips-touch-i5-10310u-16gb-512gb-19-usa-klaviatura-defektai-trys-klavisai-krenta-jie-veikia-f1-2-3-klaviaturos-apsvietimas-neveikia-touchpad-virsutiniai-klavisai/"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E4"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>9453</v>
       </c>
       <c r="B2" t="s">
-        <v>567</v>
+        <v>1140</v>
       </c>
       <c r="C2" s="3">
         <v>2945.45</v>
       </c>
       <c r="D2">
         <v>3563.99</v>
       </c>
       <c r="E2" t="s" s="4">
-        <v>568</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>9848</v>
       </c>
       <c r="B3" t="s">
-        <v>569</v>
+        <v>1142</v>
       </c>
       <c r="C3">
-        <v>24000</v>
+        <v>9600</v>
       </c>
       <c r="D3">
-        <v>29040</v>
+        <v>11616</v>
       </c>
       <c r="E3" t="s" s="4">
-        <v>570</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>12752</v>
       </c>
       <c r="B4" t="s">
-        <v>571</v>
+        <v>1144</v>
       </c>
       <c r="C4" s="3">
         <v>862.81</v>
       </c>
       <c r="D4">
         <v>1044</v>
       </c>
       <c r="E4" t="s" s="4">
-        <v>572</v>
+        <v>1145</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId232" location="" display="https://eridas.lt/preke/dell-vostro-3425-14-0-fhd-ips-ryzen-5625u-be-ram-ir-be-ssd-disku36-vnt-b-grade-krovikliai-pridedami/"/>
-[...1 lines deleted...]
-    <hyperlink ref="E4" r:id="rId234" location="" display="https://eridas.lt/preke/stacionarai-didmena-pigiai-i5-6500t-i3-6-7-karta-94vnt-veikiantys/"/>
+    <hyperlink ref="E2" r:id="rId485" location="" display="https://eridas.lt/preke/dell-vostro-3425-14-0-fhd-ips-ryzen-5625u-be-ram-ir-be-ssd-disku36-vnt-b-grade-krovikliai-pridedami/"/>
+    <hyperlink ref="E3" r:id="rId486" location="" display="https://eridas.lt/preke/didmena-83-vnt-hp-elitebook-845-g10-fhd-ips-ryzen-5-7540u-16gb-256gb-ssd-usa-klaviatura/"/>
+    <hyperlink ref="E4" r:id="rId487" location="" display="https://eridas.lt/preke/stacionarai-didmena-pigiai-i5-6500t-i3-6-7-karta-94vnt-veikiantys/"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>